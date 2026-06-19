--- v0 (2026-05-10)
+++ v1 (2026-06-19)
@@ -1,43 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="628831BE" w14:textId="1C33A0CE" w:rsidR="00F91074" w:rsidRDefault="006132D3" w:rsidP="00F91074">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
@@ -222,51 +226,51 @@
               </w:rPr>
               <w:footnoteReference w:id="1"/>
             </w:r>
             <w:r w:rsidRPr="008E6BDB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>Imię i nazwisko:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="28912201" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006132D3" w:rsidRPr="004D4B64" w14:paraId="7AE0DA15" w14:textId="77777777" w:rsidTr="00396A4C">
+      <w:tr w:rsidR="006132D3" w:rsidRPr="0074587A" w14:paraId="7AE0DA15" w14:textId="77777777" w:rsidTr="00396A4C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3994" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3A03B843" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E6BDB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>Adres zamieszkania:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3BC0BDE7" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
@@ -448,51 +452,51 @@
               </w:rPr>
               <w:footnoteReference w:id="2"/>
             </w:r>
             <w:r w:rsidR="006132D3" w:rsidRPr="008E6BDB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="75226DD9" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006132D3" w:rsidRPr="004D4B64" w14:paraId="49E3BE7D" w14:textId="77777777" w:rsidTr="00396A4C">
+      <w:tr w:rsidR="006132D3" w:rsidRPr="0074587A" w14:paraId="49E3BE7D" w14:textId="77777777" w:rsidTr="00396A4C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3994" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="731522BC" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E6BDB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>Dane kontaktowe:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0CE2708C" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
@@ -774,51 +778,51 @@
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>”) jako</w:t>
       </w:r>
       <w:r w:rsidR="00A74055">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> członek Zespołu Operacyjnego</w:t>
       </w:r>
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17A64715" w14:textId="507CE661" w:rsidR="006132D3" w:rsidRPr="00820A74" w:rsidRDefault="006132D3" w:rsidP="006754C8">
+    <w:p w14:paraId="17A64715" w14:textId="1C5CF0F9" w:rsidR="006132D3" w:rsidRPr="00820A74" w:rsidRDefault="006132D3" w:rsidP="006754C8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
@@ -850,57 +854,57 @@
       </w:r>
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">m się z Zasadami naboru </w:t>
       </w:r>
       <w:r w:rsidR="006848E6" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">oraz wyboru ofert Nabór Ofert nr </w:t>
       </w:r>
       <w:r w:rsidR="00D73C59">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="004D4B64">
-[...5 lines deleted...]
-        <w:t>1</w:t>
+      <w:r w:rsidR="00CA5B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00D36BF5" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006848E6" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>na Fundusze VC</w:t>
       </w:r>
       <w:r w:rsidR="006848E6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -3636,75 +3640,79 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="602C5D52" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006132D3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="210500C9" w14:textId="16376456" w:rsidR="00ED6FA9" w:rsidRPr="00987151" w:rsidRDefault="00ED6FA9" w:rsidP="00987151">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00ED6FA9" w:rsidRPr="00987151" w:rsidSect="002024C0">
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5D9F72B3" w14:textId="77777777" w:rsidR="002B5F6E" w:rsidRDefault="002B5F6E" w:rsidP="006132D3">
+    <w:p w14:paraId="3688C101" w14:textId="77777777" w:rsidR="006F1DFB" w:rsidRDefault="006F1DFB" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2856BC53" w14:textId="77777777" w:rsidR="002B5F6E" w:rsidRDefault="002B5F6E" w:rsidP="006132D3">
+    <w:p w14:paraId="21292268" w14:textId="77777777" w:rsidR="006F1DFB" w:rsidRDefault="006F1DFB" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -3735,50 +3743,60 @@
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3E2CB194" w14:textId="77777777" w:rsidR="0074587A" w:rsidRDefault="0074587A">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="627823613"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="3F82E088" w14:textId="3D4D9DDE" w:rsidR="00B713A5" w:rsidRPr="00A828A3" w:rsidRDefault="00B713A5">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00A828A3">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -3792,105 +3810,115 @@
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidRPr="00A828A3">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00B71777" w:rsidRPr="00B71777">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:noProof/>
             <w:lang w:val="pl-PL"/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r w:rsidRPr="00A828A3">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="1AEC9A93" w14:textId="40E9732F" w:rsidR="00B713A5" w:rsidRPr="00A828A3" w:rsidRDefault="00867136">
+  <w:p w14:paraId="1AEC9A93" w14:textId="3DFF79E0" w:rsidR="00B713A5" w:rsidRPr="00A828A3" w:rsidRDefault="00867136">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t xml:space="preserve">Nabór nr </w:t>
     </w:r>
     <w:r w:rsidR="00D73C59">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="004D4B64">
+    <w:r w:rsidR="0074587A">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
-      <w:t>1</w:t>
+      <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t>/202</w:t>
     </w:r>
     <w:r w:rsidR="00D73C59">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="230D6B33" w14:textId="77777777" w:rsidR="0074587A" w:rsidRDefault="0074587A">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5BFEE500" w14:textId="77777777" w:rsidR="002B5F6E" w:rsidRDefault="002B5F6E" w:rsidP="006132D3">
+    <w:p w14:paraId="620B4FE7" w14:textId="77777777" w:rsidR="006F1DFB" w:rsidRDefault="006F1DFB" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1BDC104E" w14:textId="77777777" w:rsidR="002B5F6E" w:rsidRDefault="002B5F6E" w:rsidP="006132D3">
+    <w:p w14:paraId="4D237C31" w14:textId="77777777" w:rsidR="006F1DFB" w:rsidRDefault="006F1DFB" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="0B4A2262" w14:textId="12A34987" w:rsidR="00B713A5" w:rsidRPr="00C13AAC" w:rsidRDefault="00B713A5" w:rsidP="006F6973">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13AAC">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -4418,50 +4446,60 @@
       </w:r>
       <w:r w:rsidRPr="00CB62B6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> W tym miejscu należy wpisać </w:t>
       </w:r>
       <w:r w:rsidR="00D36BF5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>nazwę Oferenta.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="39C74914" w14:textId="77777777" w:rsidR="0074587A" w:rsidRDefault="0074587A">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="285B17D7" w14:textId="5013ACCE" w:rsidR="00B713A5" w:rsidRDefault="00867136" w:rsidP="00867136">
     <w:pPr>
       <w:pStyle w:val="NormalWeb"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5ED790E9" wp14:editId="1AFFB557">
           <wp:extent cx="5943600" cy="522605"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1496649443" name="Obraz 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
@@ -4476,50 +4514,60 @@
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="5943600" cy="522605"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="06EE0408" w14:textId="77777777" w:rsidR="0074587A" w:rsidRDefault="0074587A">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09F76DAA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6EE6C6DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5990,57 +6038,59 @@
     <w:rsid w:val="00572A39"/>
     <w:rsid w:val="0057660B"/>
     <w:rsid w:val="00591665"/>
     <w:rsid w:val="00594466"/>
     <w:rsid w:val="005D3E2B"/>
     <w:rsid w:val="005E0A66"/>
     <w:rsid w:val="005E4653"/>
     <w:rsid w:val="005E7954"/>
     <w:rsid w:val="00605E4C"/>
     <w:rsid w:val="00612D77"/>
     <w:rsid w:val="006132D3"/>
     <w:rsid w:val="0062013A"/>
     <w:rsid w:val="00621F0D"/>
     <w:rsid w:val="00647E73"/>
     <w:rsid w:val="0065299D"/>
     <w:rsid w:val="00656C5F"/>
     <w:rsid w:val="00667E68"/>
     <w:rsid w:val="006754C8"/>
     <w:rsid w:val="006848E6"/>
     <w:rsid w:val="00684C1B"/>
     <w:rsid w:val="00694948"/>
     <w:rsid w:val="006A188B"/>
     <w:rsid w:val="006D5996"/>
     <w:rsid w:val="006E00AF"/>
     <w:rsid w:val="006E2994"/>
+    <w:rsid w:val="006F1DFB"/>
     <w:rsid w:val="006F6973"/>
     <w:rsid w:val="00702D64"/>
     <w:rsid w:val="00704EFA"/>
     <w:rsid w:val="00713D55"/>
     <w:rsid w:val="007152DB"/>
     <w:rsid w:val="0073672F"/>
     <w:rsid w:val="00741613"/>
+    <w:rsid w:val="0074587A"/>
     <w:rsid w:val="00755889"/>
     <w:rsid w:val="00761EDD"/>
     <w:rsid w:val="00764264"/>
     <w:rsid w:val="00776972"/>
     <w:rsid w:val="007E0467"/>
     <w:rsid w:val="00802139"/>
     <w:rsid w:val="00805235"/>
     <w:rsid w:val="00820A74"/>
     <w:rsid w:val="008212C5"/>
     <w:rsid w:val="00827452"/>
     <w:rsid w:val="00833D3D"/>
     <w:rsid w:val="00841414"/>
     <w:rsid w:val="008535B5"/>
     <w:rsid w:val="00853A6D"/>
     <w:rsid w:val="00854592"/>
     <w:rsid w:val="008631FC"/>
     <w:rsid w:val="00864C61"/>
     <w:rsid w:val="00867136"/>
     <w:rsid w:val="00886AC3"/>
     <w:rsid w:val="008A3B3A"/>
     <w:rsid w:val="008B16B6"/>
     <w:rsid w:val="008B25C1"/>
     <w:rsid w:val="008C2C1D"/>
     <w:rsid w:val="008D02D9"/>
     <w:rsid w:val="008E2B37"/>
@@ -6048,76 +6098,78 @@
     <w:rsid w:val="008F3541"/>
     <w:rsid w:val="0090236B"/>
     <w:rsid w:val="00914FED"/>
     <w:rsid w:val="00934AFC"/>
     <w:rsid w:val="0093734D"/>
     <w:rsid w:val="00946961"/>
     <w:rsid w:val="0095033C"/>
     <w:rsid w:val="009675D6"/>
     <w:rsid w:val="009710CB"/>
     <w:rsid w:val="0097677F"/>
     <w:rsid w:val="009859F1"/>
     <w:rsid w:val="00987151"/>
     <w:rsid w:val="00996390"/>
     <w:rsid w:val="009E0684"/>
     <w:rsid w:val="009F65C4"/>
     <w:rsid w:val="00A17510"/>
     <w:rsid w:val="00A41588"/>
     <w:rsid w:val="00A41CB7"/>
     <w:rsid w:val="00A55788"/>
     <w:rsid w:val="00A57EEA"/>
     <w:rsid w:val="00A72744"/>
     <w:rsid w:val="00A74055"/>
     <w:rsid w:val="00A87D86"/>
     <w:rsid w:val="00A90474"/>
     <w:rsid w:val="00AA290D"/>
+    <w:rsid w:val="00AA76A3"/>
     <w:rsid w:val="00AB5089"/>
     <w:rsid w:val="00AB744A"/>
     <w:rsid w:val="00AC7778"/>
     <w:rsid w:val="00AF1713"/>
     <w:rsid w:val="00B1283A"/>
     <w:rsid w:val="00B31CBF"/>
     <w:rsid w:val="00B378CC"/>
     <w:rsid w:val="00B56C0A"/>
     <w:rsid w:val="00B713A5"/>
     <w:rsid w:val="00B71777"/>
     <w:rsid w:val="00B859AC"/>
     <w:rsid w:val="00B90B56"/>
     <w:rsid w:val="00B90FF4"/>
     <w:rsid w:val="00BA4149"/>
     <w:rsid w:val="00BB3F75"/>
     <w:rsid w:val="00BB74BF"/>
     <w:rsid w:val="00BB767D"/>
     <w:rsid w:val="00BC1BD6"/>
     <w:rsid w:val="00BC6CEE"/>
     <w:rsid w:val="00BD5423"/>
     <w:rsid w:val="00BD7BE8"/>
     <w:rsid w:val="00C02FA6"/>
     <w:rsid w:val="00C35B24"/>
     <w:rsid w:val="00C40D96"/>
     <w:rsid w:val="00C56872"/>
     <w:rsid w:val="00C91162"/>
+    <w:rsid w:val="00CA5B21"/>
     <w:rsid w:val="00CB531A"/>
     <w:rsid w:val="00CB62B6"/>
     <w:rsid w:val="00CB75D0"/>
     <w:rsid w:val="00CF1BF6"/>
     <w:rsid w:val="00CF2368"/>
     <w:rsid w:val="00D06FD3"/>
     <w:rsid w:val="00D13485"/>
     <w:rsid w:val="00D22748"/>
     <w:rsid w:val="00D36BF5"/>
     <w:rsid w:val="00D45DD2"/>
     <w:rsid w:val="00D73B66"/>
     <w:rsid w:val="00D73C59"/>
     <w:rsid w:val="00D743B0"/>
     <w:rsid w:val="00D7774D"/>
     <w:rsid w:val="00D83094"/>
     <w:rsid w:val="00D875B2"/>
     <w:rsid w:val="00DA170D"/>
     <w:rsid w:val="00DB142F"/>
     <w:rsid w:val="00DB5B24"/>
     <w:rsid w:val="00DB6D25"/>
     <w:rsid w:val="00E02547"/>
     <w:rsid w:val="00E04C8B"/>
     <w:rsid w:val="00E13B3C"/>
     <w:rsid w:val="00E20160"/>
     <w:rsid w:val="00E354EC"/>
@@ -7007,54 +7059,54 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1990087759">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -7322,50 +7374,54 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100AA5359CF93C43041B0C941C225A70B3E" ma:contentTypeVersion="15" ma:contentTypeDescription="Utwórz nowy dokument." ma:contentTypeScope="" ma:versionID="6453dabe243be85d123ed85d76919414">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d96b2b94-cd0d-498f-97c3-d18670b51294" xmlns:ns3="25db5b77-9e2c-44db-a8bd-2255c20fa970" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b79a1955bca0ba88e448cf990d30ae99" ns2:_="" ns3:_="">
     <xsd:import namespace="d96b2b94-cd0d-498f-97c3-d18670b51294"/>
     <xsd:import namespace="25db5b77-9e2c-44db-a8bd-2255c20fa970"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
@@ -7556,114 +7612,110 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9A73E13B-143B-4855-9DD5-4390E56CF3DE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9D7799B6-0445-416B-8876-94637DE12E8B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="d96b2b94-cd0d-498f-97c3-d18670b51294"/>
     <ds:schemaRef ds:uri="25db5b77-9e2c-44db-a8bd-2255c20fa970"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EB456143-491C-4DFE-896A-03B2D302DB30}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{6a7e4972-a3b7-4d51-a933-10309688c2b7}" enabled="1" method="Privileged" siteId="{0d2b6bbb-a69c-41e8-9ef1-c035572bd00e}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1030</Words>
-  <Characters>5873</Characters>
+  <Words>986</Words>
+  <Characters>5917</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>48</Lines>
+  <Lines>49</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>6890</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>