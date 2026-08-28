--- v1 (2026-06-19)
+++ v2 (2026-08-28)
@@ -1,62 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="628831BE" w14:textId="1C33A0CE" w:rsidR="00F91074" w:rsidRDefault="006132D3" w:rsidP="00F91074">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">Załącznik </w:t>
       </w:r>
       <w:r w:rsidR="00F91074">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
@@ -226,51 +222,51 @@
               </w:rPr>
               <w:footnoteReference w:id="1"/>
             </w:r>
             <w:r w:rsidRPr="008E6BDB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>Imię i nazwisko:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="28912201" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006132D3" w:rsidRPr="0074587A" w14:paraId="7AE0DA15" w14:textId="77777777" w:rsidTr="00396A4C">
+      <w:tr w:rsidR="006132D3" w:rsidRPr="003B5CBC" w14:paraId="7AE0DA15" w14:textId="77777777" w:rsidTr="00396A4C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3994" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3A03B843" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E6BDB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>Adres zamieszkania:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3BC0BDE7" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
@@ -452,51 +448,51 @@
               </w:rPr>
               <w:footnoteReference w:id="2"/>
             </w:r>
             <w:r w:rsidR="006132D3" w:rsidRPr="008E6BDB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="75226DD9" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006132D3" w:rsidRPr="0074587A" w14:paraId="49E3BE7D" w14:textId="77777777" w:rsidTr="00396A4C">
+      <w:tr w:rsidR="006132D3" w:rsidRPr="003B5CBC" w14:paraId="49E3BE7D" w14:textId="77777777" w:rsidTr="00396A4C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3994" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="731522BC" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E6BDB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>Dane kontaktowe:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0CE2708C" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
@@ -778,51 +774,51 @@
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>”) jako</w:t>
       </w:r>
       <w:r w:rsidR="00A74055">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> członek Zespołu Operacyjnego</w:t>
       </w:r>
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17A64715" w14:textId="1C5CF0F9" w:rsidR="006132D3" w:rsidRPr="00820A74" w:rsidRDefault="006132D3" w:rsidP="006754C8">
+    <w:p w14:paraId="17A64715" w14:textId="65BB786D" w:rsidR="006132D3" w:rsidRPr="00820A74" w:rsidRDefault="006132D3" w:rsidP="006754C8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
@@ -854,57 +850,57 @@
       </w:r>
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">m się z Zasadami naboru </w:t>
       </w:r>
       <w:r w:rsidR="006848E6" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">oraz wyboru ofert Nabór Ofert nr </w:t>
       </w:r>
       <w:r w:rsidR="00D73C59">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00CA5B21">
-[...5 lines deleted...]
-        <w:t>2</w:t>
+      <w:r w:rsidR="003B5CBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00D36BF5" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006848E6" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>na Fundusze VC</w:t>
       </w:r>
       <w:r w:rsidR="006848E6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -1352,85 +1348,97 @@
       </w:pPr>
       <w:r w:rsidRPr="006848E6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>Według mojej najlepszej wiedzy, nie występuję w żadnej innej roli w Ofertach innych niż Oferta Oferenta</w:t>
       </w:r>
       <w:r w:rsidR="00E605BC" w:rsidRPr="006848E6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> /występuję w innej Ofercie składanej do programu</w:t>
       </w:r>
       <w:r w:rsidR="00D36BF5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D36BF5" w:rsidRPr="005E0A66">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
       <w:r w:rsidR="00D36BF5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>….</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00D36BF5" w:rsidRPr="005E0A66">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>………….</w:t>
       </w:r>
       <w:r w:rsidR="00E605BC" w:rsidRPr="006848E6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve">  w ramach PFR Ventures</w:t>
-      </w:r>
+        <w:t xml:space="preserve">  w ramach PFR </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E605BC" w:rsidRPr="006848E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Ventures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="008A3B3A" w:rsidRPr="003D7607">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r w:rsidR="008A3B3A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="005E7954">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -1458,51 +1466,69 @@
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">Jestem świadomy, że </w:t>
       </w:r>
       <w:r w:rsidR="006132D3" w:rsidRPr="006848E6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006848E6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve">PFR Ventures oraz/lub </w:t>
+        <w:t xml:space="preserve">PFR </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006848E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Ventures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006848E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oraz/lub </w:t>
       </w:r>
       <w:r w:rsidR="00E20160" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">PFR </w:t>
       </w:r>
       <w:r w:rsidR="00E20160">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>KOFFI 2.0</w:t>
       </w:r>
       <w:r w:rsidR="00E20160" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> ASI SKA</w:t>
       </w:r>
@@ -1666,51 +1692,69 @@
         </w:rPr>
         <w:t>otrzyman</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="006848E6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006132D3" w:rsidRPr="006848E6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve">w związku z Ofertą, do podmiotów wchodzących w skład grupy kapitałowej, do której należy PFR Ventures oraz/lub </w:t>
+        <w:t xml:space="preserve">w związku z Ofertą, do podmiotów wchodzących w skład grupy kapitałowej, do której należy PFR </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006132D3" w:rsidRPr="006848E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Ventures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006132D3" w:rsidRPr="006848E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oraz/lub </w:t>
       </w:r>
       <w:r w:rsidR="00E20160" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">PFR </w:t>
       </w:r>
       <w:r w:rsidR="00E20160">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>KOFFI 2.0</w:t>
       </w:r>
       <w:r w:rsidR="00E20160" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> ASI SKA</w:t>
       </w:r>
@@ -2058,68 +2102,70 @@
       </w:r>
       <w:r w:rsidR="00805235" w:rsidRPr="009859F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>w ramach deklarowanego wkładu Podmiotu Zarządzającego</w:t>
       </w:r>
       <w:r w:rsidR="00805235">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008D02D9" w:rsidRPr="00B378CC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">i poza </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00426DE1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00426DE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>….</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00426DE1" w:rsidRPr="00AD6714">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>……………</w:t>
       </w:r>
       <w:r w:rsidR="00426DE1" w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
       <w:r w:rsidR="008D02D9" w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
@@ -2451,51 +2497,69 @@
         </w:rPr>
         <w:t>____________</w:t>
       </w:r>
       <w:r w:rsidRPr="009859F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> PLN </w:t>
       </w:r>
       <w:r w:rsidRPr="009859F1">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="11"/>
       </w:r>
       <w:r w:rsidRPr="009859F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Oświadczam, że dysponuję niezbędnymi środkami wystarczającymi do zapewnienia finansowania ww. wkładu  w związku z Ofertą złożoną przez </w:t>
+        <w:t xml:space="preserve">. Oświadczam, że dysponuję niezbędnymi środkami wystarczającymi do zapewnienia finansowania ww. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009859F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>wkładu  w</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009859F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> związku z Ofertą złożoną przez </w:t>
       </w:r>
       <w:r w:rsidRPr="005E0A66">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>________</w:t>
       </w:r>
       <w:r w:rsidRPr="00987151">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="12"/>
       </w:r>
       <w:r w:rsidRPr="009859F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>.</w:t>
@@ -2622,51 +2686,69 @@
         </w:rPr>
         <w:t xml:space="preserve"> 20</w:t>
       </w:r>
       <w:r w:rsidR="00D73B66">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>18</w:t>
       </w:r>
       <w:r w:rsidRPr="009859F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> roku o przeciwdziałaniu praniu pieniędzy oraz finansowaniu terroryzmu (tj. </w:t>
       </w:r>
       <w:r w:rsidR="00D73B66" w:rsidRPr="007D6B29">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dz. U. z 2018r. poz. 723, z późn. </w:t>
+        <w:t xml:space="preserve">Dz. U. z 2018r. poz. 723, z </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D73B66" w:rsidRPr="007D6B29">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>późn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D73B66" w:rsidRPr="007D6B29">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00D73B66">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
       <w:r w:rsidR="00D73B66" w:rsidRPr="007D6B29">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>mianam</w:t>
       </w:r>
       <w:r w:rsidR="00D73B66">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
@@ -2719,51 +2801,95 @@
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="242" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t>Zgoda na badanie due diligence w przypadku wyboru Oferty w ramach Naboru</w:t>
+        <w:t xml:space="preserve">Zgoda na badanie </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>due</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>diligence</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w przypadku wyboru Oferty w ramach Naboru</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22EDB1CF" w14:textId="5460D1DE" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006754C8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -2820,67 +2946,121 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">lub </w:t>
       </w:r>
       <w:r w:rsidR="00480EAA" w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">jego </w:t>
       </w:r>
       <w:r w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t>profesjonalnych doradców, badania due diligence w celu weryfikacji mojej zdolności prawnej oraz finansowej do wniesienia wkładu prywatnego w zadeklarowanej wysokości. W tym cel</w:t>
+        <w:t xml:space="preserve">profesjonalnych doradców, badania </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>due</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>diligence</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w celu weryfikacji mojej zdolności prawnej oraz finansowej do wniesienia wkładu prywatnego w zadeklarowanej wysokości. W tym </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>cel</w:t>
       </w:r>
       <w:r w:rsidR="00480EAA" w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> na żądanie </w:t>
+        <w:t xml:space="preserve"> na</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> żądanie </w:t>
       </w:r>
       <w:r w:rsidR="00E20160" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">PFR </w:t>
       </w:r>
       <w:r w:rsidR="00E20160">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>KOFFI 2.0</w:t>
       </w:r>
       <w:r w:rsidR="00E20160" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> ASI SKA</w:t>
       </w:r>
@@ -3005,59 +3185,81 @@
         <w:t xml:space="preserve"> wszelkie dokumenty potwierdzające dysponowanie przeze mnie wkładem prywatnym.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13CB20CD" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006754C8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Ref467149754"/>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Konflikt interesów</w:t>
-      </w:r>
+        <w:t>Konflikt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>interesów</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="72B620B3" w14:textId="2EEA49F1" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006754C8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -3120,51 +3322,69 @@
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>Oświadczam, że bezzwłocznie poinformuj</w:t>
       </w:r>
       <w:r w:rsidR="00C56872" w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>ę</w:t>
       </w:r>
       <w:r w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> PFR Ventures </w:t>
+        <w:t xml:space="preserve"> PFR </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Ventures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00190CE6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">lub </w:t>
       </w:r>
       <w:r w:rsidR="00E20160" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">PFR </w:t>
       </w:r>
       <w:r w:rsidR="00E20160">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>KOFFI 2.0</w:t>
       </w:r>
@@ -3216,108 +3436,148 @@
         </w:rPr>
         <w:t>.1 powyżej.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4913E975" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006754C8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Pozostałe oświadczenia</w:t>
-      </w:r>
+        <w:t>Pozostałe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>oświadczenia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="32193B8D" w14:textId="1ED017D8" w:rsidR="00B71777" w:rsidRPr="00B71777" w:rsidRDefault="00B71777" w:rsidP="006754C8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">Oświadczam, że </w:t>
       </w:r>
       <w:r w:rsidRPr="00B71777">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>wyraża</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidRPr="00B71777">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> zgodę na udostępnianie przez PFR Ventures </w:t>
+        <w:t xml:space="preserve"> zgodę na udostępnianie przez PFR </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B71777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Ventures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B71777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0057660B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">oraz/lub </w:t>
       </w:r>
       <w:r w:rsidR="00E20160" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">PFR </w:t>
       </w:r>
       <w:r w:rsidR="00E20160">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>KOFFI 2.0</w:t>
       </w:r>
@@ -3640,163 +3900,149 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="602C5D52" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006132D3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="210500C9" w14:textId="16376456" w:rsidR="00ED6FA9" w:rsidRPr="00987151" w:rsidRDefault="00ED6FA9" w:rsidP="00987151">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00ED6FA9" w:rsidRPr="00987151" w:rsidSect="002024C0">
-      <w:headerReference w:type="even" r:id="rId10"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3688C101" w14:textId="77777777" w:rsidR="006F1DFB" w:rsidRDefault="006F1DFB" w:rsidP="006132D3">
+    <w:p w14:paraId="3C1FDF79" w14:textId="77777777" w:rsidR="00734835" w:rsidRDefault="00734835" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="21292268" w14:textId="77777777" w:rsidR="006F1DFB" w:rsidRDefault="006F1DFB" w:rsidP="006132D3">
+    <w:p w14:paraId="2C044D89" w14:textId="77777777" w:rsidR="00734835" w:rsidRDefault="00734835" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...9 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="627823613"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="3F82E088" w14:textId="3D4D9DDE" w:rsidR="00B713A5" w:rsidRPr="00A828A3" w:rsidRDefault="00B713A5">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00A828A3">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -3810,115 +4056,113 @@
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidRPr="00A828A3">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00B71777" w:rsidRPr="00B71777">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:noProof/>
             <w:lang w:val="pl-PL"/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r w:rsidRPr="00A828A3">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="1AEC9A93" w14:textId="3DFF79E0" w:rsidR="00B713A5" w:rsidRPr="00A828A3" w:rsidRDefault="00867136">
+  <w:p w14:paraId="1AEC9A93" w14:textId="1D4F1943" w:rsidR="00B713A5" w:rsidRPr="00A828A3" w:rsidRDefault="00867136">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
     </w:pPr>
+    <w:proofErr w:type="spellStart"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
-      <w:t xml:space="preserve">Nabór nr </w:t>
+      <w:t>Nabór</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> nr </w:t>
     </w:r>
     <w:r w:rsidR="00D73C59">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="0074587A">
+    <w:r w:rsidR="003B5CBC">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
-      <w:t>2</w:t>
+      <w:t>3</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t>/202</w:t>
     </w:r>
     <w:r w:rsidR="00D73C59">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="620B4FE7" w14:textId="77777777" w:rsidR="006F1DFB" w:rsidRDefault="006F1DFB" w:rsidP="006132D3">
+    <w:p w14:paraId="53783DC0" w14:textId="77777777" w:rsidR="00734835" w:rsidRDefault="00734835" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4D237C31" w14:textId="77777777" w:rsidR="006F1DFB" w:rsidRDefault="006F1DFB" w:rsidP="006132D3">
+    <w:p w14:paraId="7A1EC593" w14:textId="77777777" w:rsidR="00734835" w:rsidRDefault="00734835" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="0B4A2262" w14:textId="12A34987" w:rsidR="00B713A5" w:rsidRPr="00C13AAC" w:rsidRDefault="00B713A5" w:rsidP="006F6973">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13AAC">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -4446,61 +4690,51 @@
       </w:r>
       <w:r w:rsidRPr="00CB62B6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> W tym miejscu należy wpisać </w:t>
       </w:r>
       <w:r w:rsidR="00D36BF5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>nazwę Oferenta.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...9 lines deleted...]
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="285B17D7" w14:textId="5013ACCE" w:rsidR="00B713A5" w:rsidRDefault="00867136" w:rsidP="00867136">
     <w:pPr>
       <w:pStyle w:val="NormalWeb"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5ED790E9" wp14:editId="1AFFB557">
           <wp:extent cx="5943600" cy="522605"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1496649443" name="Obraz 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
@@ -4518,62 +4752,52 @@
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="5943600" cy="522605"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09F76DAA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6EE6C6DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
@@ -5904,50 +6128,51 @@
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1274897230">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="97874962">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="481389532">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1026516801">
     <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0073672F"/>
     <w:rsid w:val="000121BC"/>
@@ -5978,56 +6203,58 @@
     <w:rsid w:val="002024C0"/>
     <w:rsid w:val="00210BB1"/>
     <w:rsid w:val="002157BC"/>
     <w:rsid w:val="0024017E"/>
     <w:rsid w:val="002423E0"/>
     <w:rsid w:val="00263538"/>
     <w:rsid w:val="00272CB8"/>
     <w:rsid w:val="00282E83"/>
     <w:rsid w:val="002A11E8"/>
     <w:rsid w:val="002A7FDE"/>
     <w:rsid w:val="002B0B4D"/>
     <w:rsid w:val="002B15FC"/>
     <w:rsid w:val="002B5F6E"/>
     <w:rsid w:val="002D05F0"/>
     <w:rsid w:val="002E1734"/>
     <w:rsid w:val="002E6A1B"/>
     <w:rsid w:val="002F6627"/>
     <w:rsid w:val="00321454"/>
     <w:rsid w:val="003244BE"/>
     <w:rsid w:val="003331DF"/>
     <w:rsid w:val="00353CA5"/>
     <w:rsid w:val="00357307"/>
     <w:rsid w:val="00371635"/>
     <w:rsid w:val="00396A4C"/>
     <w:rsid w:val="003A61A9"/>
+    <w:rsid w:val="003B5CBC"/>
     <w:rsid w:val="003B7FD9"/>
     <w:rsid w:val="003D263A"/>
     <w:rsid w:val="003D3385"/>
     <w:rsid w:val="003F0686"/>
     <w:rsid w:val="003F5B2B"/>
     <w:rsid w:val="003F612C"/>
+    <w:rsid w:val="0041114A"/>
     <w:rsid w:val="00417D69"/>
     <w:rsid w:val="00426DE1"/>
     <w:rsid w:val="00430AA3"/>
     <w:rsid w:val="004338A3"/>
     <w:rsid w:val="00435F33"/>
     <w:rsid w:val="00445AFB"/>
     <w:rsid w:val="00452F4A"/>
     <w:rsid w:val="00460C1F"/>
     <w:rsid w:val="00462149"/>
     <w:rsid w:val="00480EAA"/>
     <w:rsid w:val="00487505"/>
     <w:rsid w:val="004A3BBA"/>
     <w:rsid w:val="004B0F9D"/>
     <w:rsid w:val="004B5581"/>
     <w:rsid w:val="004B7063"/>
     <w:rsid w:val="004D14C1"/>
     <w:rsid w:val="004D1946"/>
     <w:rsid w:val="004D4B23"/>
     <w:rsid w:val="004D4B64"/>
     <w:rsid w:val="004F0D3C"/>
     <w:rsid w:val="004F74CF"/>
     <w:rsid w:val="00501CC0"/>
     <w:rsid w:val="005064D4"/>
     <w:rsid w:val="00523C4D"/>
     <w:rsid w:val="0052430F"/>
@@ -6044,50 +6271,51 @@
     <w:rsid w:val="005E4653"/>
     <w:rsid w:val="005E7954"/>
     <w:rsid w:val="00605E4C"/>
     <w:rsid w:val="00612D77"/>
     <w:rsid w:val="006132D3"/>
     <w:rsid w:val="0062013A"/>
     <w:rsid w:val="00621F0D"/>
     <w:rsid w:val="00647E73"/>
     <w:rsid w:val="0065299D"/>
     <w:rsid w:val="00656C5F"/>
     <w:rsid w:val="00667E68"/>
     <w:rsid w:val="006754C8"/>
     <w:rsid w:val="006848E6"/>
     <w:rsid w:val="00684C1B"/>
     <w:rsid w:val="00694948"/>
     <w:rsid w:val="006A188B"/>
     <w:rsid w:val="006D5996"/>
     <w:rsid w:val="006E00AF"/>
     <w:rsid w:val="006E2994"/>
     <w:rsid w:val="006F1DFB"/>
     <w:rsid w:val="006F6973"/>
     <w:rsid w:val="00702D64"/>
     <w:rsid w:val="00704EFA"/>
     <w:rsid w:val="00713D55"/>
     <w:rsid w:val="007152DB"/>
+    <w:rsid w:val="00734835"/>
     <w:rsid w:val="0073672F"/>
     <w:rsid w:val="00741613"/>
     <w:rsid w:val="0074587A"/>
     <w:rsid w:val="00755889"/>
     <w:rsid w:val="00761EDD"/>
     <w:rsid w:val="00764264"/>
     <w:rsid w:val="00776972"/>
     <w:rsid w:val="007E0467"/>
     <w:rsid w:val="00802139"/>
     <w:rsid w:val="00805235"/>
     <w:rsid w:val="00820A74"/>
     <w:rsid w:val="008212C5"/>
     <w:rsid w:val="00827452"/>
     <w:rsid w:val="00833D3D"/>
     <w:rsid w:val="00841414"/>
     <w:rsid w:val="008535B5"/>
     <w:rsid w:val="00853A6D"/>
     <w:rsid w:val="00854592"/>
     <w:rsid w:val="008631FC"/>
     <w:rsid w:val="00864C61"/>
     <w:rsid w:val="00867136"/>
     <w:rsid w:val="00886AC3"/>
     <w:rsid w:val="008A3B3A"/>
     <w:rsid w:val="008B16B6"/>
     <w:rsid w:val="008B25C1"/>
@@ -7059,54 +7287,54 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1990087759">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -7374,51 +7602,56 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100AA5359CF93C43041B0C941C225A70B3E" ma:contentTypeVersion="15" ma:contentTypeDescription="Utwórz nowy dokument." ma:contentTypeScope="" ma:versionID="6453dabe243be85d123ed85d76919414">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d96b2b94-cd0d-498f-97c3-d18670b51294" xmlns:ns3="25db5b77-9e2c-44db-a8bd-2255c20fa970" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b79a1955bca0ba88e448cf990d30ae99" ns2:_="" ns3:_="">
     <xsd:import namespace="d96b2b94-cd0d-498f-97c3-d18670b51294"/>
     <xsd:import namespace="25db5b77-9e2c-44db-a8bd-2255c20fa970"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
@@ -7613,89 +7846,84 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9A73E13B-143B-4855-9DD5-4390E56CF3DE}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EB456143-491C-4DFE-896A-03B2D302DB30}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9D7799B6-0445-416B-8876-94637DE12E8B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="d96b2b94-cd0d-498f-97c3-d18670b51294"/>
     <ds:schemaRef ds:uri="25db5b77-9e2c-44db-a8bd-2255c20fa970"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EB456143-491C-4DFE-896A-03B2D302DB30}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9A73E13B-143B-4855-9DD5-4390E56CF3DE}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{6a7e4972-a3b7-4d51-a933-10309688c2b7}" enabled="1" method="Privileged" siteId="{0d2b6bbb-a69c-41e8-9ef1-c035572bd00e}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
   <Words>986</Words>
   <Characters>5917</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>49</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>