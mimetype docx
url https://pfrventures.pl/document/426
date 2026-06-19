--- v0 (2026-05-10)
+++ v1 (2026-06-19)
@@ -47,76 +47,87 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">Załącznik A </w:t>
       </w:r>
       <w:r w:rsidR="00FA3BDE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>do Formularza weryfikacji członków K</w:t>
       </w:r>
       <w:r w:rsidR="00F9004A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">luczowego </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00FA3BDE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00F9004A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">ersonelu </w:t>
       </w:r>
       <w:r w:rsidR="00901211">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> / </w:t>
+        <w:t xml:space="preserve"> /</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00901211">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00526695">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>członków Zespołu Operacyjnego</w:t>
       </w:r>
       <w:r w:rsidR="00FA3BDE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10A9E06B" w14:textId="163084FD" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00002194">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -213,51 +224,51 @@
               </w:rPr>
               <w:footnoteReference w:id="1"/>
             </w:r>
             <w:r w:rsidRPr="008E6BDB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>Imię i nazwisko:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="28912201" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006132D3" w:rsidRPr="000F38BE" w14:paraId="7AE0DA15" w14:textId="77777777" w:rsidTr="00396A4C">
+      <w:tr w:rsidR="006132D3" w:rsidRPr="00DA6016" w14:paraId="7AE0DA15" w14:textId="77777777" w:rsidTr="00396A4C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3994" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3A03B843" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E6BDB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>Adres zamieszkania:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3BC0BDE7" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
@@ -439,51 +450,51 @@
               </w:rPr>
               <w:footnoteReference w:id="2"/>
             </w:r>
             <w:r w:rsidR="006132D3" w:rsidRPr="008E6BDB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="75226DD9" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006132D3" w:rsidRPr="000F38BE" w14:paraId="49E3BE7D" w14:textId="77777777" w:rsidTr="00396A4C">
+      <w:tr w:rsidR="006132D3" w:rsidRPr="00DA6016" w14:paraId="49E3BE7D" w14:textId="77777777" w:rsidTr="00396A4C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3994" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="731522BC" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E6BDB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>Dane kontaktowe:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0CE2708C" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
@@ -589,51 +600,51 @@
           <w:b/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>KLUCZOWEGO PERSONELU</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F1E5449" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="0097677F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>Ja, niżej podpisany/a niniejszym oświadczam, że:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="099441A0" w14:textId="1892F881" w:rsidR="006132D3" w:rsidRPr="00820A74" w:rsidRDefault="006132D3" w:rsidP="006522E0">
+    <w:p w14:paraId="099441A0" w14:textId="50BC95F6" w:rsidR="006132D3" w:rsidRPr="00820A74" w:rsidRDefault="006132D3" w:rsidP="006522E0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
@@ -875,57 +886,57 @@
       </w:r>
       <w:r w:rsidR="00166F01" w:rsidRPr="00166F01">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00166F01" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">oraz wyboru ofert Nabór Ofert nr </w:t>
       </w:r>
       <w:r w:rsidR="00C6566E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00C965F7">
-[...5 lines deleted...]
-        <w:t>1</w:t>
+      <w:r w:rsidR="00E51085">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00567807">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00166F01" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>na Fundusze VC</w:t>
       </w:r>
       <w:r w:rsidR="00166F01">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -1536,52 +1547,80 @@
         </w:rPr>
         <w:t xml:space="preserve">fertach innych niż Oferta </w:t>
       </w:r>
       <w:r w:rsidR="00E605BC" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">/występuję w innej </w:t>
       </w:r>
       <w:r w:rsidR="00B378CC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="00E605BC" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t>fercie składanej do programu [    ] w ramach PFR Ventures</w:t>
-      </w:r>
+        <w:t xml:space="preserve">fercie składanej do programu </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00E605BC" w:rsidRPr="00820A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>[    ]</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00E605BC" w:rsidRPr="00820A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w ramach PFR </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E605BC" w:rsidRPr="00820A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Ventures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00E605BC" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="595C00EA" w14:textId="0A72C6F9" w:rsidR="00B713A5" w:rsidRPr="00886AC3" w:rsidRDefault="00B713A5" w:rsidP="006522E0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
@@ -1919,51 +1958,69 @@
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C07EE9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>Jestem świadom</w:t>
       </w:r>
       <w:r w:rsidR="003E0F74" w:rsidRPr="00B63DE6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>a/</w:t>
       </w:r>
       <w:r w:rsidRPr="00C07EE9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve">y, że PFR Ventures oraz/lub </w:t>
+        <w:t xml:space="preserve">y, że PFR </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C07EE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Ventures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C07EE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oraz/lub </w:t>
       </w:r>
       <w:r w:rsidR="006A34F9" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">PFR </w:t>
       </w:r>
       <w:r w:rsidR="006A34F9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>KOFFI 2.0</w:t>
       </w:r>
       <w:r w:rsidR="006A34F9" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> ASI SKA</w:t>
       </w:r>
@@ -1991,51 +2048,69 @@
         </w:rPr>
         <w:t xml:space="preserve"> (dane)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C07EE9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> o mnie otrzymane</w:t>
       </w:r>
       <w:r w:rsidR="003E0F74" w:rsidRPr="00B63DE6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006132D3" w:rsidRPr="00C07EE9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve">w związku z Ofertą, do podmiotów wchodzących w skład grupy kapitałowej, do której należy PFR Ventures oraz/lub </w:t>
+        <w:t xml:space="preserve">w związku z Ofertą, do podmiotów wchodzących w skład grupy kapitałowej, do której należy PFR </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006132D3" w:rsidRPr="00C07EE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Ventures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006132D3" w:rsidRPr="00C07EE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oraz/lub </w:t>
       </w:r>
       <w:r w:rsidR="006A34F9" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">PFR </w:t>
       </w:r>
       <w:r w:rsidR="006A34F9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>KOFFI 2.0</w:t>
       </w:r>
       <w:r w:rsidR="006A34F9" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> ASI SKA</w:t>
       </w:r>
@@ -2248,70 +2323,72 @@
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B378CC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">B) </w:t>
       </w:r>
       <w:r w:rsidR="008D02D9" w:rsidRPr="00B378CC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">Na potrzeby zobowiązania się do wniesienia wkładu prywatnego i poza </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="008D02D9" w:rsidRPr="00AD6714">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AD6714">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>….</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00AD6714" w:rsidRPr="00AD6714">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>……………</w:t>
       </w:r>
       <w:r w:rsidR="00AD6714" w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="11"/>
       </w:r>
       <w:r w:rsidR="00AD6714" w:rsidRPr="00AD6714">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
@@ -2466,59 +2543,81 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="201361D9" w14:textId="75FAB716" w:rsidR="006132D3" w:rsidRPr="00B63DE6" w:rsidRDefault="006132D3" w:rsidP="006522E0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B63DE6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Wkład prywatny</w:t>
-      </w:r>
+        <w:t>Wkład</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B63DE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B63DE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>prywatny</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="1246FE3D" w14:textId="77777777" w:rsidR="004A3BBA" w:rsidRPr="004A3BBA" w:rsidRDefault="004A3BBA" w:rsidP="004A3BBA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vanish/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="78D99E80" w14:textId="77777777" w:rsidR="004A3BBA" w:rsidRPr="004A3BBA" w:rsidRDefault="004A3BBA" w:rsidP="004A3BBA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -2576,51 +2675,69 @@
         </w:rPr>
         <w:t>Funduszu VC</w:t>
       </w:r>
       <w:r w:rsidRPr="009859F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> w ramach deklarowanego wkładu Podmiotu Zarządzającego wkładu w wysokości ____________ PLN </w:t>
       </w:r>
       <w:r w:rsidRPr="009859F1">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="15"/>
       </w:r>
       <w:r w:rsidRPr="009859F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t>. Oświadczam, że dysponuję niezbędnymi środkami wystarczającymi do zapewnienia finansowania ww. wkładu  w związku z Ofertą złożoną przez _______</w:t>
+        <w:t xml:space="preserve">. Oświadczam, że dysponuję niezbędnymi środkami wystarczającymi do zapewnienia finansowania ww. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009859F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>wkładu  w</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009859F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> związku z Ofertą złożoną przez _______</w:t>
       </w:r>
       <w:r w:rsidRPr="00E9293C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
       <w:r w:rsidRPr="00E9293C">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="16"/>
       </w:r>
       <w:r w:rsidRPr="00E9293C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
@@ -2692,57 +2809,67 @@
       </w:pPr>
       <w:r w:rsidRPr="009859F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">Środki finansowe przeznaczone przeze mnie jako wkład prywatny zadeklarowany do wniesienia do </w:t>
       </w:r>
       <w:r w:rsidR="00480EAA" w:rsidRPr="009859F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>Funduszu VC</w:t>
       </w:r>
       <w:r w:rsidRPr="009859F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> w ramach wkładu Podmiotu Zarządzającego nie naruszają, jak również ich użycie nie narusza, żadnych postanowień ustawy z dnia ustawy z dnia 16 listopada 2000 roku o przeciwdziałaniu praniu pieniędzy oraz finansowaniu terroryzmu (tj. Dz. U. z 2016, poz. 299 z </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00480EAA" w:rsidRPr="009859F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t>późn. zm.</w:t>
+        <w:t>późn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00480EAA" w:rsidRPr="009859F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>. zm.</w:t>
       </w:r>
       <w:r w:rsidRPr="009859F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>), w tym</w:t>
       </w:r>
       <w:r w:rsidR="00480EAA" w:rsidRPr="009859F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="009859F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> w szczególności</w:t>
       </w:r>
@@ -2789,96 +2916,158 @@
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="242" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Zgoda na badanie due diligence w przypadku wyboru Oferty w ramach Naboru</w:t>
+        <w:t xml:space="preserve">Zgoda na badanie </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>due</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>diligence</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w przypadku wyboru Oferty w ramach Naboru</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22EDB1CF" w14:textId="4418A5AA" w:rsidR="006132D3" w:rsidRDefault="006132D3" w:rsidP="006522E0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C07EE9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">Wyrażam zgodę na przeprowadzenie, przed podpisaniem Umowy </w:t>
       </w:r>
       <w:r w:rsidR="009859F1" w:rsidRPr="00C07EE9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>Inwestorskiej</w:t>
       </w:r>
       <w:r w:rsidRPr="00C07EE9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> przez PFR Ventures, </w:t>
+        <w:t xml:space="preserve"> przez PFR </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C07EE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Ventures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C07EE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="006A34F9" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">PFR </w:t>
       </w:r>
       <w:r w:rsidR="006A34F9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>KOFFI 2.0</w:t>
       </w:r>
       <w:r w:rsidR="006A34F9" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> ASI SKA</w:t>
       </w:r>
@@ -2892,153 +3081,219 @@
       </w:r>
       <w:r w:rsidRPr="00C07EE9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">lub ich profesjonalnych doradców, </w:t>
       </w:r>
       <w:r w:rsidR="002A0F06">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidRPr="00C07EE9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">adania </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="002A0F06">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="00C07EE9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve">ue </w:t>
-      </w:r>
+        <w:t>ue</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C07EE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="002A0F06">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="00C07EE9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t>iligence w celu weryfikacji mojej zdolności prawnej</w:t>
+        <w:t>iligence</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C07EE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w celu weryfikacji mojej zdolności prawnej</w:t>
       </w:r>
       <w:r w:rsidR="002A0F06">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00C07EE9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> finansowej do wniesienia wkładu prywatnego w zadeklarowanej wysokości</w:t>
       </w:r>
       <w:r w:rsidR="002A0F06">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> oraz reputacyjnej</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> oraz </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002A0F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>reputacyjnej</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C07EE9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve">. W tym celu na żądanie PFR Ventures, </w:t>
+        <w:t xml:space="preserve">. W tym celu na żądanie PFR </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C07EE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Ventures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C07EE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="006A34F9" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">PFR </w:t>
       </w:r>
       <w:r w:rsidR="006A34F9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>KOFFI 2.0</w:t>
       </w:r>
       <w:r w:rsidR="006A34F9" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> ASI SKA</w:t>
       </w:r>
       <w:r w:rsidR="006A34F9" w:rsidRPr="00820A74" w:rsidDel="00E77A78">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C07EE9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve">lub ich profesjonalnych doradców zobowiązuję się dostarczyć PFR Ventures, </w:t>
+        <w:t xml:space="preserve">lub ich profesjonalnych doradców zobowiązuję się dostarczyć PFR </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C07EE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Ventures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C07EE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="006A34F9" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">PFR </w:t>
       </w:r>
       <w:r w:rsidR="006A34F9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>KOFFI 2.0</w:t>
       </w:r>
       <w:r w:rsidR="006A34F9" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> ASI SKA</w:t>
       </w:r>
@@ -3074,177 +3329,273 @@
         </w:rPr>
         <w:t xml:space="preserve"> w szczególności</w:t>
       </w:r>
       <w:r w:rsidR="00480EAA" w:rsidRPr="00C07EE9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00C07EE9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> wszelkie dokumenty </w:t>
       </w:r>
       <w:r w:rsidR="002A0F06">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t>niezbędne dla przeprowadzenia Badania Due Diligence zgodnie z zakresem określonym w pkt. 9.4. Zasad.</w:t>
+        <w:t xml:space="preserve">niezbędne dla przeprowadzenia Badania </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002A0F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Due</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002A0F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002A0F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Diligence</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002A0F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zgodnie z zakresem określonym w pkt. 9.4. Zasad.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3210A55A" w14:textId="16006633" w:rsidR="002A0F06" w:rsidRDefault="002A0F06" w:rsidP="002A0F06">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">Wyrażam zgodę na przeprowadzenie </w:t>
       </w:r>
       <w:r w:rsidRPr="00C07EE9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve">przed podpisaniem Umowy Inwestorskiej przez PFR Ventures, PFR </w:t>
+        <w:t xml:space="preserve">przed podpisaniem Umowy Inwestorskiej przez PFR </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C07EE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Ventures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C07EE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, PFR </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>KOFFI</w:t>
       </w:r>
       <w:r w:rsidRPr="00C07EE9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> lub ich profesjonalnych doradców, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidRPr="00C07EE9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">adania </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="00C07EE9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>ue</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Diligence mojego małżonka/mojej małżonki w zakresie określonym w pkt. 9.4.3 Zasad.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Diligence</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mojego małżonka/mojej małżonki w zakresie określonym w pkt. 9.4.3 Zasad.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13CB20CD" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006522E0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Ref467149754"/>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Konflikt interesów</w:t>
-      </w:r>
+        <w:t>Konflikt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>interesów</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p w14:paraId="72B620B3" w14:textId="2B8E3428" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006522E0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -3307,51 +3658,69 @@
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>Oświadczam, że bezzwłocznie poinformuj</w:t>
       </w:r>
       <w:r w:rsidR="00C56872" w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>ę</w:t>
       </w:r>
       <w:r w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> PFR Ventures </w:t>
+        <w:t xml:space="preserve"> PFR </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Ventures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CA44E4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">lub </w:t>
       </w:r>
       <w:r w:rsidR="006A34F9" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">PFR </w:t>
       </w:r>
       <w:r w:rsidR="006A34F9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>KOFFI 2.0</w:t>
       </w:r>
@@ -3403,59 +3772,81 @@
         </w:rPr>
         <w:t>.1 powyżej.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4913E975" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006522E0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="242" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Pozostałe oświadczenia</w:t>
-      </w:r>
+        <w:t>Pozostałe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>oświadczenia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="49F7AC06" w14:textId="77777777" w:rsidR="00746962" w:rsidRDefault="00746962" w:rsidP="00746962">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008348C6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
@@ -3521,60 +3912,70 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1418"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008348C6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t>jestem/nie jestem osobą będącą bliskim współpracownikiem osoby zajmującej eksponowane stanowisko polityczne</w:t>
+        <w:t xml:space="preserve">jestem/nie jestem osobą będącą bliskim współpracownikiem osoby zajmującej eksponowane stanowisko </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008348C6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>polityczne</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="008348C6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> lub</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DC6E724" w14:textId="77777777" w:rsidR="00746962" w:rsidRDefault="00746962" w:rsidP="00746962">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1418"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -3615,51 +4016,87 @@
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="129E16F7" w14:textId="3DFE4AFC" w:rsidR="00746962" w:rsidRPr="00002F73" w:rsidRDefault="00746962" w:rsidP="00746962">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D6B29">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve">w rozumieniu Ustawy o przeciwdziałaniu praniu pieniędzy oraz finansowaniu terroryzmu z dnia 1 marca 2018 r. (Dz. U. z 2018r. poz. 723, z późn. </w:t>
+        <w:t xml:space="preserve">w rozumieniu Ustawy o przeciwdziałaniu praniu pieniędzy oraz finansowaniu terroryzmu z dnia 1 marca 2018 r. (Dz. U. z </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007D6B29">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>2018r.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007D6B29">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> poz. 723, z </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007D6B29">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>późn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007D6B29">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
       <w:r w:rsidRPr="007D6B29">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>mianam</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
@@ -3740,121 +4177,167 @@
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD45D2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">Oświadczam, że wyrażam zgodę na udostępnianie przez PFR </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00C07EE9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>Ven</w:t>
       </w:r>
       <w:r w:rsidR="00A235A3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="00C07EE9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve">ures i </w:t>
+        <w:t>ures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C07EE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00C07EE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">i </w:t>
       </w:r>
       <w:r w:rsidR="0049257F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> oraz/lub </w:t>
+        <w:t xml:space="preserve"> oraz</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0049257F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/lub </w:t>
       </w:r>
       <w:r w:rsidR="002D4117" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">PFR </w:t>
       </w:r>
       <w:r w:rsidR="002D4117">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>KOFFI 2.0</w:t>
       </w:r>
       <w:r w:rsidR="002D4117" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> ASI SKA</w:t>
       </w:r>
       <w:r w:rsidR="002D4117" w:rsidRPr="00820A74" w:rsidDel="00E77A78">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD45D2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve">uzyskanych informacji o mojej  dotychczasowej działalności inwestycyjnej, przedsiębiorczej i reputacji na rynku na rzecz instytucji oferujących finansowanie ze środków publicznych (PARP, NCBR, BGK, </w:t>
+        <w:t xml:space="preserve">uzyskanych informacji o </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AD45D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>mojej  dotychczasowej</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AD45D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> działalności inwestycyjnej, przedsiębiorczej i reputacji na rynku na rzecz instytucji oferujących finansowanie ze środków publicznych (PARP, NCBR, BGK, </w:t>
       </w:r>
       <w:r w:rsidRPr="000A491A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>ARP) w celu weryfikacji wskazanego doświadczenia w działalności inwestycyjnej i reputacji na rynku.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CC82E41" w14:textId="7251C27E" w:rsidR="006132D3" w:rsidRPr="00A235A3" w:rsidRDefault="006132D3" w:rsidP="006522E0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
@@ -4281,51 +4764,69 @@
       <w:r w:rsidRPr="00210646">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>, PESEL: ………………………………</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47992068" w14:textId="77777777" w:rsidR="002A0F06" w:rsidRPr="001A1459" w:rsidRDefault="002A0F06" w:rsidP="002A0F06">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00210646">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t>wyrażam zgodę na przetwarzanie przez PFR Ventures Spółką z ograniczoną odpowiedzialnością z siedzibą w Warszawie przy ul. Kruczej 50, 00-025 Warszawa</w:t>
+        <w:t xml:space="preserve">wyrażam zgodę na przetwarzanie przez PFR </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00210646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Ventures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00210646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Spółką z ograniczoną odpowiedzialnością z siedzibą w Warszawie przy ul. Kruczej 50, 00-025 Warszawa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>, (KRS: 0000533101)</w:t>
       </w:r>
       <w:r w:rsidRPr="00210646">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -4361,139 +4862,203 @@
         </w:rPr>
         <w:t>badani</w:t>
       </w:r>
       <w:r w:rsidRPr="00210646">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> zdolności</w:t>
       </w:r>
       <w:r w:rsidRPr="00210646">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> reputa</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00210646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>reputa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve">cyjnej </w:t>
-      </w:r>
+        <w:t>cyjnej</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>w ramach procesu o</w:t>
       </w:r>
       <w:r w:rsidRPr="00210646">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>cen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
       <w:r w:rsidRPr="00210646">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> oferty</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> złożonej </w:t>
       </w:r>
       <w:r w:rsidRPr="00210646">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">w naborze </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t>realizowanym zgodnie z Ogłoszeniem o Naborze nr …….. na Fundusze VC – PFR ………. z dnia …………………………………….</w:t>
-      </w:r>
+        <w:t xml:space="preserve">realizowanym zgodnie z Ogłoszeniem o Naborze nr </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>. na Fundusze VC – PFR ………. z dnia ………………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00210646">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">, w celu uzyskania </w:t>
       </w:r>
       <w:r w:rsidRPr="001A1459">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve">dofinansowania ze środków programu PFR ………………, tj. instrumentu finansowego ……….. 2.0, stanowiącego część Programu </w:t>
+        <w:t>dofinansowania ze środków programu PFR ………………, tj. instrumentu finansowego …</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001A1459">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001A1459">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. 2.0, stanowiącego część Programu </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">Operacyjnego </w:t>
       </w:r>
       <w:r w:rsidRPr="001A1459">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>Fundusze Europejskie dla Nowoczesnej Gospodarki 2021-2027.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="587D09DA" w14:textId="77777777" w:rsidR="002A0F06" w:rsidRPr="00210646" w:rsidRDefault="002A0F06" w:rsidP="002A0F06">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
@@ -4556,110 +5121,155 @@
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> nr PESEL</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FEFC264" w14:textId="77777777" w:rsidR="002A0F06" w:rsidRPr="00210646" w:rsidRDefault="002A0F06" w:rsidP="002A0F06">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00210646">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Przyjmuj</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>ę</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00210646">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> do wiadomości, ż</w:t>
+        <w:t xml:space="preserve"> do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00210646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>wiadomości</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00210646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00210646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ż</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00210646">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C015A22" w14:textId="77777777" w:rsidR="002A0F06" w:rsidRPr="00210646" w:rsidRDefault="002A0F06" w:rsidP="002A0F06">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00210646">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t>wyrażenie zgody jest dobrowolne i może zostać cofnięte w każdej chwili bez podawania przyczyny lecz bez wpływu na zgodność z prawem przetwarzania przed jej cofnięciem,</w:t>
+        <w:t xml:space="preserve">wyrażenie zgody jest dobrowolne i może zostać cofnięte w każdej chwili bez podawania </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00210646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>przyczyny</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00210646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lecz bez wpływu na zgodność z prawem przetwarzania przed jej cofnięciem,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AEBA218" w14:textId="77777777" w:rsidR="002A0F06" w:rsidRPr="00210646" w:rsidRDefault="002A0F06" w:rsidP="002A0F06">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00210646">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
@@ -4695,51 +5305,69 @@
     </w:p>
     <w:p w14:paraId="56EC0F68" w14:textId="77777777" w:rsidR="002A0F06" w:rsidRPr="00C60535" w:rsidRDefault="002A0F06" w:rsidP="002A0F06">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>Jednocześnie o</w:t>
       </w:r>
       <w:r w:rsidRPr="00C60535">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve">świadczam, że zapoznałem/am się z treścią klauzuli informacyjnej </w:t>
+        <w:t>świadczam, że zapoznałem/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C60535">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>am</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C60535">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> się z treścią klauzuli informacyjnej </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">stanowiącą Załącznik nr 8 do Zasad Naboru </w:t>
       </w:r>
       <w:r w:rsidRPr="00C60535">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>dotyczącej przetwarzania moich danych osobowych w celu badania reputacji, której kopia została mi przekazana. Rozumiem cele i zakres przetwarzania moich danych, a także przysługujące mi prawa wynikające z przepisów o ochronie danych osobowych, w tym prawo do dostępu do moich danych, ich sprostowania, usunięcia lub ograniczenia przetwarzania.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3917F2E1" w14:textId="77777777" w:rsidR="002A0F06" w:rsidRPr="00C60535" w:rsidRDefault="002A0F06" w:rsidP="002A0F06">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
@@ -4793,61 +5421,61 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>Czytelny podpis</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72BB4323" w14:textId="77777777" w:rsidR="002A0F06" w:rsidRDefault="002A0F06"/>
     <w:sectPr w:rsidR="002A0F06" w:rsidSect="00087583">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="79A9E275" w14:textId="77777777" w:rsidR="00BF2172" w:rsidRDefault="00BF2172" w:rsidP="006132D3">
+    <w:p w14:paraId="4F3BC87A" w14:textId="77777777" w:rsidR="0007162A" w:rsidRDefault="0007162A" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0A505219" w14:textId="77777777" w:rsidR="00BF2172" w:rsidRDefault="00BF2172" w:rsidP="006132D3">
+    <w:p w14:paraId="240963F3" w14:textId="77777777" w:rsidR="0007162A" w:rsidRDefault="0007162A" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -4878,162 +5506,176 @@
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3AA4EA5C" w14:textId="77777777" w:rsidR="00C9141C" w:rsidRDefault="00C9141C">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+  </w:p>
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="627823613"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="3F82E088" w14:textId="3D4D9DDE" w:rsidR="00B713A5" w:rsidRPr="00A828A3" w:rsidRDefault="00B713A5">
+      <w:p w14:paraId="3F82E088" w14:textId="4F458FA7" w:rsidR="00B713A5" w:rsidRPr="00A828A3" w:rsidRDefault="00B713A5">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00A828A3">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00A828A3">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidRPr="00A828A3">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00AD45D2" w:rsidRPr="00AD45D2">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:noProof/>
             <w:lang w:val="pl-PL"/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r w:rsidRPr="00A828A3">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="1AEC9A93" w14:textId="44C6FEDE" w:rsidR="00B713A5" w:rsidRPr="00A828A3" w:rsidRDefault="00D15466">
+  <w:p w14:paraId="1AEC9A93" w14:textId="4B9CA6F0" w:rsidR="00B713A5" w:rsidRPr="00A828A3" w:rsidRDefault="00D15466">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
     </w:pPr>
+    <w:proofErr w:type="spellStart"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
-      <w:t xml:space="preserve">Nabór nr </w:t>
+      <w:t>Nabór</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> nr </w:t>
     </w:r>
     <w:r w:rsidR="002A0F06">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="000F38BE">
+    <w:r w:rsidR="00DA6016">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
-      <w:t>1</w:t>
+      <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t>/202</w:t>
     </w:r>
     <w:r w:rsidR="001D0408">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5A313E3F" w14:textId="77777777" w:rsidR="00BF2172" w:rsidRDefault="00BF2172" w:rsidP="006132D3">
+    <w:p w14:paraId="08DC66FA" w14:textId="77777777" w:rsidR="0007162A" w:rsidRDefault="0007162A" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2DF82964" w14:textId="77777777" w:rsidR="00BF2172" w:rsidRDefault="00BF2172" w:rsidP="006132D3">
+    <w:p w14:paraId="326F29BC" w14:textId="77777777" w:rsidR="0007162A" w:rsidRDefault="0007162A" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="0B4A2262" w14:textId="382D61AA" w:rsidR="00B713A5" w:rsidRPr="00B513D1" w:rsidRDefault="00B713A5" w:rsidP="000A491A">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B513D1">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -5189,61 +5831,72 @@
       <w:r w:rsidRPr="00B513D1">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00B513D1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> W tym miejscu należy wpisać</w:t>
       </w:r>
       <w:r w:rsidR="00290F27" w:rsidRPr="00B513D1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> nazwę Oferenta.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B513D1">
+        <w:t xml:space="preserve"> nazwę </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00290F27" w:rsidRPr="00B513D1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
+        <w:t>Oferenta.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B513D1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
     <w:p w14:paraId="568D5EE5" w14:textId="377E950A" w:rsidR="00B713A5" w:rsidRPr="00B513D1" w:rsidRDefault="00B713A5" w:rsidP="002E1734">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B513D1">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00B513D1">
         <w:rPr>
@@ -5417,78 +6070,118 @@
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B513D1">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00B513D1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Wykreślić, w przypadku gdy </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000B76FF" w:rsidRPr="00B513D1">
+        <w:t xml:space="preserve"> Wykreślić, w </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B513D1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t>c</w:t>
-      </w:r>
+        <w:t>przypadku</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00B513D1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve">złonek Kluczowego Personelu </w:t>
+        <w:t xml:space="preserve"> gdy </w:t>
       </w:r>
       <w:r w:rsidR="000B76FF" w:rsidRPr="00B513D1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve">(osoba mająca utworzyć Podmiot Zarządzający i odpowiadać za prowadzenie spraw Funduszu VC ) </w:t>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B513D1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">złonek Kluczowego Personelu </w:t>
+      </w:r>
+      <w:r w:rsidR="000B76FF" w:rsidRPr="00B513D1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(osoba mająca utworzyć Podmiot Zarządzający i odpowiadać za prowadzenie spraw Funduszu </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="000B76FF" w:rsidRPr="00B513D1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>VC )</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="000B76FF" w:rsidRPr="00B513D1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B513D1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>nie brał udziału w pozyskaniu lub wykorzystaniu środków pozyskanych</w:t>
       </w:r>
       <w:r w:rsidR="00B31CBF" w:rsidRPr="00B513D1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B513D1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
@@ -5558,60 +6251,80 @@
       <w:r w:rsidRPr="00B513D1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">złonek Kluczowego </w:t>
       </w:r>
       <w:r w:rsidR="00946961" w:rsidRPr="00B513D1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>Personelu</w:t>
       </w:r>
       <w:r w:rsidR="000B76FF" w:rsidRPr="00B513D1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (osoba mająca utworzyć Podmiot Zarządzający i odpowiadać za prowadzenie spraw Funduszu VC)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00946961" w:rsidRPr="00B513D1">
+        <w:t xml:space="preserve"> (osoba mająca utworzyć Podmiot Zarządzający i odpowiadać za prowadzenie spraw Funduszu </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="000B76FF" w:rsidRPr="00B513D1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve">powinien wskazać takie decyzje/wyniki kontroli i ich podstawowe stwierdzenia. </w:t>
+        <w:t>VC)</w:t>
+      </w:r>
+      <w:r w:rsidR="00946961" w:rsidRPr="00B513D1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>powinien</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00946961" w:rsidRPr="00B513D1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wskazać takie decyzje/wyniki kontroli i ich podstawowe stwierdzenia. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
     <w:p w14:paraId="4E901E42" w14:textId="62C3ED1D" w:rsidR="00AD6714" w:rsidRPr="00B513D1" w:rsidRDefault="00AD6714" w:rsidP="00AD6714">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B513D1">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00B513D1">
         <w:rPr>
@@ -7402,80 +8115,82 @@
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1871524155">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1860508875">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="679965337">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1296135509">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="647244074">
     <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0073672F"/>
     <w:rsid w:val="00002194"/>
     <w:rsid w:val="000121BC"/>
     <w:rsid w:val="0003566D"/>
     <w:rsid w:val="0005632C"/>
     <w:rsid w:val="000565B3"/>
     <w:rsid w:val="00057311"/>
+    <w:rsid w:val="0007162A"/>
     <w:rsid w:val="000866F8"/>
     <w:rsid w:val="00087583"/>
     <w:rsid w:val="00090F7A"/>
     <w:rsid w:val="000A1367"/>
     <w:rsid w:val="000A491A"/>
     <w:rsid w:val="000B2645"/>
     <w:rsid w:val="000B3510"/>
     <w:rsid w:val="000B624F"/>
     <w:rsid w:val="000B76FF"/>
     <w:rsid w:val="000D232E"/>
     <w:rsid w:val="000D7078"/>
     <w:rsid w:val="000F38BE"/>
     <w:rsid w:val="001042EF"/>
     <w:rsid w:val="001057F1"/>
     <w:rsid w:val="001106EF"/>
     <w:rsid w:val="00112D62"/>
     <w:rsid w:val="0013319F"/>
     <w:rsid w:val="00154310"/>
     <w:rsid w:val="00166F01"/>
     <w:rsid w:val="001761A0"/>
     <w:rsid w:val="001D0408"/>
     <w:rsid w:val="001F19ED"/>
     <w:rsid w:val="001F7B45"/>
     <w:rsid w:val="0020734E"/>
     <w:rsid w:val="002157BC"/>
@@ -7560,50 +8275,51 @@
     <w:rsid w:val="00780481"/>
     <w:rsid w:val="007949CA"/>
     <w:rsid w:val="007B7F79"/>
     <w:rsid w:val="007C488D"/>
     <w:rsid w:val="007D2A93"/>
     <w:rsid w:val="007E0467"/>
     <w:rsid w:val="007E07F5"/>
     <w:rsid w:val="00820A74"/>
     <w:rsid w:val="008212C5"/>
     <w:rsid w:val="00827452"/>
     <w:rsid w:val="0083378F"/>
     <w:rsid w:val="00841414"/>
     <w:rsid w:val="008535B5"/>
     <w:rsid w:val="00853A6D"/>
     <w:rsid w:val="00853E82"/>
     <w:rsid w:val="008631FC"/>
     <w:rsid w:val="00886AC3"/>
     <w:rsid w:val="008B16B6"/>
     <w:rsid w:val="008C2C1D"/>
     <w:rsid w:val="008C7568"/>
     <w:rsid w:val="008D02D9"/>
     <w:rsid w:val="008E6BDB"/>
     <w:rsid w:val="008F3541"/>
     <w:rsid w:val="00901211"/>
     <w:rsid w:val="00914FED"/>
+    <w:rsid w:val="0091621E"/>
     <w:rsid w:val="00934AFC"/>
     <w:rsid w:val="0093734D"/>
     <w:rsid w:val="00941CF3"/>
     <w:rsid w:val="00946961"/>
     <w:rsid w:val="0095033C"/>
     <w:rsid w:val="009710CB"/>
     <w:rsid w:val="0097677F"/>
     <w:rsid w:val="009859F1"/>
     <w:rsid w:val="009865A5"/>
     <w:rsid w:val="00996390"/>
     <w:rsid w:val="009A3B8D"/>
     <w:rsid w:val="009E0684"/>
     <w:rsid w:val="00A17510"/>
     <w:rsid w:val="00A235A3"/>
     <w:rsid w:val="00A41588"/>
     <w:rsid w:val="00A47470"/>
     <w:rsid w:val="00A55788"/>
     <w:rsid w:val="00A73D04"/>
     <w:rsid w:val="00A87D86"/>
     <w:rsid w:val="00A90474"/>
     <w:rsid w:val="00AA290D"/>
     <w:rsid w:val="00AB5089"/>
     <w:rsid w:val="00AB5764"/>
     <w:rsid w:val="00AC02FC"/>
     <w:rsid w:val="00AC2A32"/>
@@ -7627,77 +8343,80 @@
     <w:rsid w:val="00B743B8"/>
     <w:rsid w:val="00B859AC"/>
     <w:rsid w:val="00B87888"/>
     <w:rsid w:val="00B90B56"/>
     <w:rsid w:val="00B90FF4"/>
     <w:rsid w:val="00B97695"/>
     <w:rsid w:val="00BA09C5"/>
     <w:rsid w:val="00BA4149"/>
     <w:rsid w:val="00BB3F75"/>
     <w:rsid w:val="00BB74BF"/>
     <w:rsid w:val="00BB767D"/>
     <w:rsid w:val="00BC1BD6"/>
     <w:rsid w:val="00BC6261"/>
     <w:rsid w:val="00BD3134"/>
     <w:rsid w:val="00BD5423"/>
     <w:rsid w:val="00BD7BE8"/>
     <w:rsid w:val="00BF2172"/>
     <w:rsid w:val="00C02FA6"/>
     <w:rsid w:val="00C07EE9"/>
     <w:rsid w:val="00C356D1"/>
     <w:rsid w:val="00C40D96"/>
     <w:rsid w:val="00C56872"/>
     <w:rsid w:val="00C6566E"/>
     <w:rsid w:val="00C7468E"/>
     <w:rsid w:val="00C91162"/>
+    <w:rsid w:val="00C9141C"/>
     <w:rsid w:val="00C923A6"/>
     <w:rsid w:val="00C942C0"/>
     <w:rsid w:val="00C965F7"/>
     <w:rsid w:val="00C9712D"/>
     <w:rsid w:val="00CA44E4"/>
     <w:rsid w:val="00CB531A"/>
     <w:rsid w:val="00CB62B6"/>
     <w:rsid w:val="00CB75D0"/>
     <w:rsid w:val="00CF1BF6"/>
     <w:rsid w:val="00CF2368"/>
     <w:rsid w:val="00D06FD3"/>
     <w:rsid w:val="00D13485"/>
     <w:rsid w:val="00D15466"/>
     <w:rsid w:val="00D65D22"/>
     <w:rsid w:val="00D743B0"/>
     <w:rsid w:val="00D7774D"/>
     <w:rsid w:val="00D875B2"/>
     <w:rsid w:val="00D947DB"/>
     <w:rsid w:val="00DA170D"/>
+    <w:rsid w:val="00DA6016"/>
     <w:rsid w:val="00DA6213"/>
     <w:rsid w:val="00DB5B24"/>
     <w:rsid w:val="00DB6D25"/>
     <w:rsid w:val="00E02547"/>
     <w:rsid w:val="00E04C8B"/>
     <w:rsid w:val="00E354EC"/>
     <w:rsid w:val="00E425F7"/>
     <w:rsid w:val="00E42BE2"/>
+    <w:rsid w:val="00E51085"/>
     <w:rsid w:val="00E605BC"/>
     <w:rsid w:val="00E75BC0"/>
     <w:rsid w:val="00E80FC1"/>
     <w:rsid w:val="00E850E7"/>
     <w:rsid w:val="00E9293C"/>
     <w:rsid w:val="00E92FEC"/>
     <w:rsid w:val="00E974FB"/>
     <w:rsid w:val="00EB3BB3"/>
     <w:rsid w:val="00EB5DAF"/>
     <w:rsid w:val="00ED0CBD"/>
     <w:rsid w:val="00ED6FA9"/>
     <w:rsid w:val="00F12704"/>
     <w:rsid w:val="00F13C4E"/>
     <w:rsid w:val="00F41DFB"/>
     <w:rsid w:val="00F54677"/>
     <w:rsid w:val="00F54AF1"/>
     <w:rsid w:val="00F81790"/>
     <w:rsid w:val="00F83609"/>
     <w:rsid w:val="00F852AC"/>
     <w:rsid w:val="00F9004A"/>
     <w:rsid w:val="00FA3BDE"/>
     <w:rsid w:val="00FB68F5"/>
     <w:rsid w:val="00FC5C89"/>
     <w:rsid w:val="00FD0220"/>
     <w:rsid w:val="00FD4A74"/>
@@ -8876,50 +9595,54 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100AA5359CF93C43041B0C941C225A70B3E" ma:contentTypeVersion="15" ma:contentTypeDescription="Utwórz nowy dokument." ma:contentTypeScope="" ma:versionID="6453dabe243be85d123ed85d76919414">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d96b2b94-cd0d-498f-97c3-d18670b51294" xmlns:ns3="25db5b77-9e2c-44db-a8bd-2255c20fa970" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b79a1955bca0ba88e448cf990d30ae99" ns2:_="" ns3:_="">
     <xsd:import namespace="d96b2b94-cd0d-498f-97c3-d18670b51294"/>
     <xsd:import namespace="25db5b77-9e2c-44db-a8bd-2255c20fa970"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
@@ -9110,114 +9833,110 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1E204F0D-1DF5-489D-879B-5FCE3DBFF2A4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{93A64059-1B91-4FBA-800D-2E0FFAF6DF89}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="d96b2b94-cd0d-498f-97c3-d18670b51294"/>
     <ds:schemaRef ds:uri="25db5b77-9e2c-44db-a8bd-2255c20fa970"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1FE6E05B-20AA-42F8-B0FD-05726A1CB44B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{6a7e4972-a3b7-4d51-a933-10309688c2b7}" enabled="1" method="Privileged" siteId="{0d2b6bbb-a69c-41e8-9ef1-c035572bd00e}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1590</Words>
-  <Characters>9067</Characters>
+  <Words>1522</Words>
+  <Characters>9135</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>75</Lines>
+  <Lines>76</Lines>
   <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>10636</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>