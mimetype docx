--- v1 (2026-06-19)
+++ v2 (2026-08-28)
@@ -8,51 +8,51 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3A757E67" w14:textId="0F4AA1EF" w:rsidR="00901211" w:rsidRDefault="006132D3" w:rsidP="00901211">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">Załącznik A </w:t>
       </w:r>
       <w:r w:rsidR="00FA3BDE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
@@ -224,51 +224,51 @@
               </w:rPr>
               <w:footnoteReference w:id="1"/>
             </w:r>
             <w:r w:rsidRPr="008E6BDB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>Imię i nazwisko:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="28912201" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006132D3" w:rsidRPr="00DA6016" w14:paraId="7AE0DA15" w14:textId="77777777" w:rsidTr="00396A4C">
+      <w:tr w:rsidR="006132D3" w:rsidRPr="00D610D7" w14:paraId="7AE0DA15" w14:textId="77777777" w:rsidTr="00396A4C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3994" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3A03B843" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E6BDB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>Adres zamieszkania:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3BC0BDE7" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
@@ -450,51 +450,51 @@
               </w:rPr>
               <w:footnoteReference w:id="2"/>
             </w:r>
             <w:r w:rsidR="006132D3" w:rsidRPr="008E6BDB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="75226DD9" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006132D3" w:rsidRPr="00DA6016" w14:paraId="49E3BE7D" w14:textId="77777777" w:rsidTr="00396A4C">
+      <w:tr w:rsidR="006132D3" w:rsidRPr="00D610D7" w14:paraId="49E3BE7D" w14:textId="77777777" w:rsidTr="00396A4C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3994" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="731522BC" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E6BDB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>Dane kontaktowe:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0CE2708C" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
@@ -600,51 +600,51 @@
           <w:b/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>KLUCZOWEGO PERSONELU</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F1E5449" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="0097677F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>Ja, niżej podpisany/a niniejszym oświadczam, że:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="099441A0" w14:textId="50BC95F6" w:rsidR="006132D3" w:rsidRPr="00820A74" w:rsidRDefault="006132D3" w:rsidP="006522E0">
+    <w:p w14:paraId="099441A0" w14:textId="47DE570B" w:rsidR="006132D3" w:rsidRPr="00820A74" w:rsidRDefault="006132D3" w:rsidP="006522E0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
@@ -886,57 +886,57 @@
       </w:r>
       <w:r w:rsidR="00166F01" w:rsidRPr="00166F01">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00166F01" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">oraz wyboru ofert Nabór Ofert nr </w:t>
       </w:r>
       <w:r w:rsidR="00C6566E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00E51085">
-[...5 lines deleted...]
-        <w:t>2</w:t>
+      <w:r w:rsidR="00D610D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00567807">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00166F01" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>na Fundusze VC</w:t>
       </w:r>
       <w:r w:rsidR="00166F01">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -5419,137 +5419,137 @@
       </w:pPr>
       <w:r w:rsidRPr="00172E47">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>Czytelny podpis</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72BB4323" w14:textId="77777777" w:rsidR="002A0F06" w:rsidRDefault="002A0F06"/>
     <w:sectPr w:rsidR="002A0F06" w:rsidSect="00087583">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4F3BC87A" w14:textId="77777777" w:rsidR="0007162A" w:rsidRDefault="0007162A" w:rsidP="006132D3">
+    <w:p w14:paraId="163F10E7" w14:textId="77777777" w:rsidR="007F5E3F" w:rsidRDefault="007F5E3F" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="240963F3" w14:textId="77777777" w:rsidR="0007162A" w:rsidRDefault="0007162A" w:rsidP="006132D3">
+    <w:p w14:paraId="767AFECF" w14:textId="77777777" w:rsidR="007F5E3F" w:rsidRDefault="007F5E3F" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3AA4EA5C" w14:textId="77777777" w:rsidR="00C9141C" w:rsidRDefault="00C9141C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="627823613"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="3F82E088" w14:textId="4F458FA7" w:rsidR="00B713A5" w:rsidRPr="00A828A3" w:rsidRDefault="00B713A5">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
           <w:rPr>
@@ -5569,113 +5569,113 @@
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidRPr="00A828A3">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00AD45D2" w:rsidRPr="00AD45D2">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:noProof/>
             <w:lang w:val="pl-PL"/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r w:rsidRPr="00A828A3">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="1AEC9A93" w14:textId="4B9CA6F0" w:rsidR="00B713A5" w:rsidRPr="00A828A3" w:rsidRDefault="00D15466">
+  <w:p w14:paraId="1AEC9A93" w14:textId="6111632B" w:rsidR="00B713A5" w:rsidRPr="00A828A3" w:rsidRDefault="00D15466">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
     </w:pPr>
     <w:proofErr w:type="spellStart"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t>Nabór</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t xml:space="preserve"> nr </w:t>
     </w:r>
     <w:r w:rsidR="002A0F06">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="00DA6016">
+    <w:r w:rsidR="00D610D7">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
-      <w:t>2</w:t>
+      <w:t>3</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t>/202</w:t>
     </w:r>
     <w:r w:rsidR="001D0408">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="08DC66FA" w14:textId="77777777" w:rsidR="0007162A" w:rsidRDefault="0007162A" w:rsidP="006132D3">
+    <w:p w14:paraId="4EA251CA" w14:textId="77777777" w:rsidR="007F5E3F" w:rsidRDefault="007F5E3F" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="326F29BC" w14:textId="77777777" w:rsidR="0007162A" w:rsidRDefault="0007162A" w:rsidP="006132D3">
+    <w:p w14:paraId="61B80277" w14:textId="77777777" w:rsidR="007F5E3F" w:rsidRDefault="007F5E3F" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="0B4A2262" w14:textId="382D61AA" w:rsidR="00B713A5" w:rsidRPr="00B513D1" w:rsidRDefault="00B713A5" w:rsidP="000A491A">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B513D1">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -5795,108 +5795,88 @@
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B513D1">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00B513D1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> W przypadku osób, które nie posiadają numeru PESEL, należy podać datę urodzenia.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="3615C4B9" w14:textId="261BB967" w:rsidR="00B713A5" w:rsidRPr="00B513D1" w:rsidRDefault="00B713A5" w:rsidP="000A491A">
+    <w:p w14:paraId="3615C4B9" w14:textId="7EA2BCF2" w:rsidR="00B713A5" w:rsidRPr="00B513D1" w:rsidRDefault="00B713A5" w:rsidP="000A491A">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B513D1">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00B513D1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> W tym miejscu należy wpisać</w:t>
       </w:r>
       <w:r w:rsidR="00290F27" w:rsidRPr="00B513D1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> nazwę </w:t>
-[...20 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> nazwę Oferenta.</w:t>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
     <w:p w14:paraId="568D5EE5" w14:textId="377E950A" w:rsidR="00B713A5" w:rsidRPr="00B513D1" w:rsidRDefault="00B713A5" w:rsidP="002E1734">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B513D1">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00B513D1">
         <w:rPr>
@@ -6042,51 +6022,51 @@
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B513D1">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00B513D1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> Stosownie do oświadczenia zawartego we właściwej rubryce w sekcji A załącznika nr 2 dotyczącego historii dotychczasowego pozyskiwania finansowania.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="490536DE" w14:textId="0E286858" w:rsidR="006E00AF" w:rsidRPr="00B513D1" w:rsidRDefault="006E00AF" w:rsidP="000A491A">
+    <w:p w14:paraId="490536DE" w14:textId="7F76F31D" w:rsidR="006E00AF" w:rsidRPr="00B513D1" w:rsidRDefault="006E00AF" w:rsidP="000A491A">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B513D1">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00B513D1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -6117,103 +6097,83 @@
       <w:r w:rsidR="000B76FF" w:rsidRPr="00B513D1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00B513D1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">złonek Kluczowego Personelu </w:t>
       </w:r>
       <w:r w:rsidR="000B76FF" w:rsidRPr="00B513D1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve">(osoba mająca utworzyć Podmiot Zarządzający i odpowiadać za prowadzenie spraw Funduszu </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">(osoba mająca utworzyć Podmiot Zarządzający i odpowiadać za prowadzenie spraw Funduszu VC) </w:t>
       </w:r>
       <w:r w:rsidRPr="00B513D1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>nie brał udziału w pozyskaniu lub wykorzystaniu środków pozyskanych</w:t>
       </w:r>
       <w:r w:rsidR="00B31CBF" w:rsidRPr="00B513D1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B513D1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>z finansowania publicznego.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="7E10058E" w14:textId="183B6330" w:rsidR="00B713A5" w:rsidRPr="00B513D1" w:rsidRDefault="00B713A5" w:rsidP="000A491A">
+    <w:p w14:paraId="7E10058E" w14:textId="1CC9A3EF" w:rsidR="00B713A5" w:rsidRPr="00B513D1" w:rsidRDefault="00B713A5" w:rsidP="000A491A">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B513D1">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00B513D1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -6251,80 +6211,69 @@
       <w:r w:rsidRPr="00B513D1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">złonek Kluczowego </w:t>
       </w:r>
       <w:r w:rsidR="00946961" w:rsidRPr="00B513D1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>Personelu</w:t>
       </w:r>
       <w:r w:rsidR="000B76FF" w:rsidRPr="00B513D1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (osoba mająca utworzyć Podmiot Zarządzający i odpowiadać za prowadzenie spraw Funduszu </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="000B76FF" w:rsidRPr="00B513D1">
+        <w:t xml:space="preserve"> (osoba mająca utworzyć Podmiot Zarządzający i odpowiadać za prowadzenie spraw Funduszu VC)</w:t>
+      </w:r>
+      <w:r w:rsidR="00D610D7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t>VC)</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00946961" w:rsidRPr="00B513D1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t>powinien</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> wskazać takie decyzje/wyniki kontroli i ich podstawowe stwierdzenia. </w:t>
+        <w:t xml:space="preserve">powinien wskazać takie decyzje/wyniki kontroli i ich podstawowe stwierdzenia. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
     <w:p w14:paraId="4E901E42" w14:textId="62C3ED1D" w:rsidR="00AD6714" w:rsidRPr="00B513D1" w:rsidRDefault="00AD6714" w:rsidP="00AD6714">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B513D1">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00B513D1">
         <w:rPr>
@@ -6561,51 +6510,51 @@
       </w:pPr>
       <w:r w:rsidRPr="00B513D1">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00B513D1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> Stosunek pokrewieństwa i powinowactwa w rozumieniu ustawy kodeks rodzinny i opiekuńczy</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="285B17D7" w14:textId="36E2E7BF" w:rsidR="00B713A5" w:rsidRDefault="00D15466" w:rsidP="00D15466">
     <w:pPr>
       <w:pStyle w:val="NormalWeb"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3B7A1279" wp14:editId="66C5829C">
           <wp:extent cx="5943600" cy="522605"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1001744490" name="Obraz 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
@@ -6624,51 +6573,51 @@
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="5943600" cy="522605"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09F76DAA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6EE6C6DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
@@ -8198,50 +8147,51 @@
     <w:rsid w:val="00245DBC"/>
     <w:rsid w:val="002472E2"/>
     <w:rsid w:val="00272CB8"/>
     <w:rsid w:val="00282E83"/>
     <w:rsid w:val="00290F27"/>
     <w:rsid w:val="002A0F06"/>
     <w:rsid w:val="002A11E8"/>
     <w:rsid w:val="002A7FDE"/>
     <w:rsid w:val="002B15FC"/>
     <w:rsid w:val="002D4117"/>
     <w:rsid w:val="002E1734"/>
     <w:rsid w:val="002F6627"/>
     <w:rsid w:val="00326354"/>
     <w:rsid w:val="003331DF"/>
     <w:rsid w:val="00353CA5"/>
     <w:rsid w:val="00371635"/>
     <w:rsid w:val="0039642B"/>
     <w:rsid w:val="00396A4C"/>
     <w:rsid w:val="003A19F3"/>
     <w:rsid w:val="003A61A9"/>
     <w:rsid w:val="003B7FD9"/>
     <w:rsid w:val="003D263A"/>
     <w:rsid w:val="003D3385"/>
     <w:rsid w:val="003E0F74"/>
     <w:rsid w:val="003F612C"/>
+    <w:rsid w:val="0041114A"/>
     <w:rsid w:val="00430AA3"/>
     <w:rsid w:val="004338A3"/>
     <w:rsid w:val="00435F33"/>
     <w:rsid w:val="00445AFB"/>
     <w:rsid w:val="00462149"/>
     <w:rsid w:val="00480EAA"/>
     <w:rsid w:val="0048662B"/>
     <w:rsid w:val="00487505"/>
     <w:rsid w:val="0049257F"/>
     <w:rsid w:val="004A3BBA"/>
     <w:rsid w:val="004B5581"/>
     <w:rsid w:val="004B7063"/>
     <w:rsid w:val="004D14C1"/>
     <w:rsid w:val="004D1946"/>
     <w:rsid w:val="004D4B23"/>
     <w:rsid w:val="00523C4D"/>
     <w:rsid w:val="0052430F"/>
     <w:rsid w:val="005244B9"/>
     <w:rsid w:val="00526695"/>
     <w:rsid w:val="00535AB6"/>
     <w:rsid w:val="0054136D"/>
     <w:rsid w:val="00554F54"/>
     <w:rsid w:val="00567807"/>
     <w:rsid w:val="00572A39"/>
     <w:rsid w:val="00591665"/>
@@ -8257,50 +8207,51 @@
     <w:rsid w:val="006522E0"/>
     <w:rsid w:val="0065299D"/>
     <w:rsid w:val="00656C5F"/>
     <w:rsid w:val="00694948"/>
     <w:rsid w:val="006A188B"/>
     <w:rsid w:val="006A34F9"/>
     <w:rsid w:val="006B0D1C"/>
     <w:rsid w:val="006C3E8E"/>
     <w:rsid w:val="006E00AF"/>
     <w:rsid w:val="00704A9C"/>
     <w:rsid w:val="00713D55"/>
     <w:rsid w:val="007152DB"/>
     <w:rsid w:val="007316B8"/>
     <w:rsid w:val="0073672F"/>
     <w:rsid w:val="00741613"/>
     <w:rsid w:val="00746962"/>
     <w:rsid w:val="00755889"/>
     <w:rsid w:val="00764264"/>
     <w:rsid w:val="00780481"/>
     <w:rsid w:val="007949CA"/>
     <w:rsid w:val="007B7F79"/>
     <w:rsid w:val="007C488D"/>
     <w:rsid w:val="007D2A93"/>
     <w:rsid w:val="007E0467"/>
     <w:rsid w:val="007E07F5"/>
+    <w:rsid w:val="007F5E3F"/>
     <w:rsid w:val="00820A74"/>
     <w:rsid w:val="008212C5"/>
     <w:rsid w:val="00827452"/>
     <w:rsid w:val="0083378F"/>
     <w:rsid w:val="00841414"/>
     <w:rsid w:val="008535B5"/>
     <w:rsid w:val="00853A6D"/>
     <w:rsid w:val="00853E82"/>
     <w:rsid w:val="008631FC"/>
     <w:rsid w:val="00886AC3"/>
     <w:rsid w:val="008B16B6"/>
     <w:rsid w:val="008C2C1D"/>
     <w:rsid w:val="008C7568"/>
     <w:rsid w:val="008D02D9"/>
     <w:rsid w:val="008E6BDB"/>
     <w:rsid w:val="008F3541"/>
     <w:rsid w:val="00901211"/>
     <w:rsid w:val="00914FED"/>
     <w:rsid w:val="0091621E"/>
     <w:rsid w:val="00934AFC"/>
     <w:rsid w:val="0093734D"/>
     <w:rsid w:val="00941CF3"/>
     <w:rsid w:val="00946961"/>
     <w:rsid w:val="0095033C"/>
     <w:rsid w:val="009710CB"/>
@@ -8357,50 +8308,51 @@
     <w:rsid w:val="00BD5423"/>
     <w:rsid w:val="00BD7BE8"/>
     <w:rsid w:val="00BF2172"/>
     <w:rsid w:val="00C02FA6"/>
     <w:rsid w:val="00C07EE9"/>
     <w:rsid w:val="00C356D1"/>
     <w:rsid w:val="00C40D96"/>
     <w:rsid w:val="00C56872"/>
     <w:rsid w:val="00C6566E"/>
     <w:rsid w:val="00C7468E"/>
     <w:rsid w:val="00C91162"/>
     <w:rsid w:val="00C9141C"/>
     <w:rsid w:val="00C923A6"/>
     <w:rsid w:val="00C942C0"/>
     <w:rsid w:val="00C965F7"/>
     <w:rsid w:val="00C9712D"/>
     <w:rsid w:val="00CA44E4"/>
     <w:rsid w:val="00CB531A"/>
     <w:rsid w:val="00CB62B6"/>
     <w:rsid w:val="00CB75D0"/>
     <w:rsid w:val="00CF1BF6"/>
     <w:rsid w:val="00CF2368"/>
     <w:rsid w:val="00D06FD3"/>
     <w:rsid w:val="00D13485"/>
     <w:rsid w:val="00D15466"/>
+    <w:rsid w:val="00D610D7"/>
     <w:rsid w:val="00D65D22"/>
     <w:rsid w:val="00D743B0"/>
     <w:rsid w:val="00D7774D"/>
     <w:rsid w:val="00D875B2"/>
     <w:rsid w:val="00D947DB"/>
     <w:rsid w:val="00DA170D"/>
     <w:rsid w:val="00DA6016"/>
     <w:rsid w:val="00DA6213"/>
     <w:rsid w:val="00DB5B24"/>
     <w:rsid w:val="00DB6D25"/>
     <w:rsid w:val="00E02547"/>
     <w:rsid w:val="00E04C8B"/>
     <w:rsid w:val="00E354EC"/>
     <w:rsid w:val="00E425F7"/>
     <w:rsid w:val="00E42BE2"/>
     <w:rsid w:val="00E51085"/>
     <w:rsid w:val="00E605BC"/>
     <w:rsid w:val="00E75BC0"/>
     <w:rsid w:val="00E80FC1"/>
     <w:rsid w:val="00E850E7"/>
     <w:rsid w:val="00E9293C"/>
     <w:rsid w:val="00E92FEC"/>
     <w:rsid w:val="00E974FB"/>
     <w:rsid w:val="00EB3BB3"/>
     <w:rsid w:val="00EB5DAF"/>
@@ -9595,51 +9547,56 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100AA5359CF93C43041B0C941C225A70B3E" ma:contentTypeVersion="15" ma:contentTypeDescription="Utwórz nowy dokument." ma:contentTypeScope="" ma:versionID="6453dabe243be85d123ed85d76919414">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d96b2b94-cd0d-498f-97c3-d18670b51294" xmlns:ns3="25db5b77-9e2c-44db-a8bd-2255c20fa970" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b79a1955bca0ba88e448cf990d30ae99" ns2:_="" ns3:_="">
     <xsd:import namespace="d96b2b94-cd0d-498f-97c3-d18670b51294"/>
     <xsd:import namespace="25db5b77-9e2c-44db-a8bd-2255c20fa970"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
@@ -9834,123 +9791,125 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1E204F0D-1DF5-489D-879B-5FCE3DBFF2A4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1FE6E05B-20AA-42F8-B0FD-05726A1CB44B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{93A64059-1B91-4FBA-800D-2E0FFAF6DF89}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="d96b2b94-cd0d-498f-97c3-d18670b51294"/>
     <ds:schemaRef ds:uri="25db5b77-9e2c-44db-a8bd-2255c20fa970"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1FE6E05B-20AA-42F8-B0FD-05726A1CB44B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1E204F0D-1DF5-489D-879B-5FCE3DBFF2A4}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{6a7e4972-a3b7-4d51-a933-10309688c2b7}" enabled="1" method="Privileged" siteId="{0d2b6bbb-a69c-41e8-9ef1-c035572bd00e}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
   <Words>1522</Words>
   <Characters>9135</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>76</Lines>
   <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>10636</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Jarosław Więckowski</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">