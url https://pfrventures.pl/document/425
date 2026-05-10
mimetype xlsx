--- v0 (2025-10-07)
+++ v1 (2026-05-10)
@@ -1,1763 +1,742 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28324"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\ASI_KOFFI\2. Nabory\Nabór nr 6\1. Zasady naboru\2. Dokumentacja wersja ENG\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\ASI_KOFFI\2. Nabory\Nabór nr 9\1. Zasady naboru\1. Dokumentacja wersja PL\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1D971DCE-516D-4D36-BA20-E60E91CD0BBB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{521DA130-2DB7-4EA5-B1FA-4424CE7A5415}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-16320" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-14250" yWindow="-16320" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Form_Section A" sheetId="15" r:id="rId1"/>
-[...4 lines deleted...]
-    <sheet name="Section F" sheetId="20" r:id="rId6"/>
+    <sheet name="Formularz_Sekcja A" sheetId="1" r:id="rId1"/>
+    <sheet name="Sekcja B" sheetId="8" r:id="rId2"/>
+    <sheet name="Sekcja C" sheetId="9" r:id="rId3"/>
+    <sheet name="Sekcja D" sheetId="11" r:id="rId4"/>
+    <sheet name="Sekcja E" sheetId="14" r:id="rId5"/>
+    <sheet name="Sekcja F" sheetId="13" r:id="rId6"/>
   </sheets>
   <definedNames>
-    <definedName name="_ftn1" localSheetId="0">'Form_Section A'!#REF!</definedName>
-[...10 lines deleted...]
-    <definedName name="_xlnm.Print_Area" localSheetId="5">'Section F'!$B$2:$J$22</definedName>
+    <definedName name="_ftn1" localSheetId="0">'Formularz_Sekcja A'!#REF!</definedName>
+    <definedName name="_ftn2" localSheetId="5">'Sekcja F'!$B$22</definedName>
+    <definedName name="_ftn3" localSheetId="5">'Sekcja F'!$B$23</definedName>
+    <definedName name="_ftnref1" localSheetId="0">'Formularz_Sekcja A'!#REF!</definedName>
+    <definedName name="_ftnref2" localSheetId="5">'Sekcja F'!$H$5</definedName>
+    <definedName name="_ftnref3" localSheetId="5">'Sekcja F'!$J$5</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Formularz_Sekcja A'!$B$1:$I$34</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'Sekcja B'!$B$2:$P$23</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'Sekcja C'!$B$2:$M$15</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="3">'Sekcja D'!$B$2:$J$13</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="4">'Sekcja E'!$B$2:$K$15</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="5">'Sekcja F'!$B$2:$J$22</definedName>
   </definedNames>
   <calcPr calcId="191029" iterate="1"/>
   <fileRecoveryPr autoRecover="0"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="J9" i="20" l="1"/>
-[...4 lines deleted...]
-  <c r="F28" i="15"/>
+  <c r="D28" i="1" l="1"/>
+  <c r="F28" i="1" s="1"/>
+  <c r="J6" i="13" l="1"/>
+  <c r="J9" i="13"/>
+  <c r="J8" i="13"/>
+  <c r="J7" i="13"/>
+  <c r="J5" i="13"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="182" uniqueCount="145">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="181" uniqueCount="144">
+  <si>
+    <t>1. Formularz powinien zostać przygotowany jako plik stanowiący integralną część Oferty</t>
+  </si>
+  <si>
+    <t>Imię</t>
+  </si>
+  <si>
+    <t>Nazwisko</t>
+  </si>
+  <si>
+    <t>Telefon kontaktowy</t>
+  </si>
+  <si>
+    <t>Adres e-mail</t>
+  </si>
+  <si>
+    <t>Data inwestycji</t>
+  </si>
+  <si>
+    <t>Referencje</t>
+  </si>
+  <si>
+    <t>Nazwa Inwestycji (spółki)</t>
+  </si>
+  <si>
+    <t>Data</t>
+  </si>
+  <si>
+    <t>Podmiot inwestujący
+(nazwa funduszu/ inwestycja własna)</t>
+  </si>
+  <si>
+    <t>Imię i nazwisko</t>
+  </si>
+  <si>
+    <t>Pełna nazwa spółki, której dotyczyła transakcja</t>
+  </si>
+  <si>
+    <t>Kapitalizacja</t>
+  </si>
+  <si>
+    <t>Inwestorzy w funduszu, w tym środki publiczne</t>
+  </si>
+  <si>
+    <t>Nazwa funduszu</t>
+  </si>
+  <si>
+    <t>Data wyjścia z inwestycji</t>
+  </si>
+  <si>
+    <t>Budżet Inwestycyjny zrealizowany</t>
+  </si>
+  <si>
+    <t>Całkowity Budżet Inwestycyjny</t>
+  </si>
+  <si>
+    <t>Waluta</t>
+  </si>
+  <si>
+    <t>Sektor*</t>
+  </si>
+  <si>
+    <t>Wartość portfela zrealizowana*</t>
+  </si>
+  <si>
+    <t>Wykształcenie/ tytuł naukowy/ stopień naukowy/ kluczowe certyfikaty oraz uprawnienia zawodowe (z uwzględnieniem dat)</t>
+  </si>
+  <si>
+    <t>Venture Capital</t>
+  </si>
+  <si>
+    <t>Private Equity</t>
+  </si>
+  <si>
+    <t>Inkubator/ akcelerator</t>
+  </si>
+  <si>
+    <t>Transakcyjne</t>
+  </si>
+  <si>
+    <t>Liczba lat doświadczenia</t>
+  </si>
+  <si>
+    <t>Liczba wyjść kapitałowych w ramach</t>
+  </si>
+  <si>
+    <t>Liczba wejść kapitałowych w ramach</t>
+  </si>
+  <si>
+    <t>Przewidziane stanowisko oraz zakres obowiązków w ramach planowanej działalności</t>
+  </si>
+  <si>
+    <t>Agriculture</t>
+  </si>
+  <si>
+    <t>Business and Industrial Products</t>
+  </si>
+  <si>
+    <t>Chemicals and Materials</t>
+  </si>
+  <si>
+    <t>Business and Industrial Services</t>
+  </si>
+  <si>
+    <t>Construction</t>
+  </si>
+  <si>
+    <t>Transportation</t>
+  </si>
+  <si>
+    <t>Consumer Goods and Retail</t>
+  </si>
+  <si>
+    <t>Consumer Services: Other</t>
+  </si>
+  <si>
+    <t>Energy and Environment</t>
+  </si>
+  <si>
+    <t>Financial Services</t>
+  </si>
+  <si>
+    <t>Real Estate</t>
+  </si>
+  <si>
+    <t>Communications</t>
+  </si>
+  <si>
+    <t>Computer and Consumer Electronics</t>
+  </si>
+  <si>
+    <t>Life Sciences</t>
+  </si>
+  <si>
+    <t>M&amp;A</t>
+  </si>
+  <si>
+    <t>DCM</t>
+  </si>
+  <si>
+    <t>ECM</t>
+  </si>
+  <si>
+    <t>Seria A</t>
+  </si>
+  <si>
+    <t>Seria B</t>
+  </si>
+  <si>
+    <t>Seria C</t>
+  </si>
+  <si>
+    <t>Inne</t>
+  </si>
+  <si>
+    <t>Pre-seed / seed</t>
+  </si>
+  <si>
+    <t>Sektor 2*</t>
+  </si>
+  <si>
+    <t>Sektor***</t>
+  </si>
+  <si>
+    <t>Rola osoby w projekcie (krótkie podsumowanie w punktach)</t>
+  </si>
+  <si>
+    <t>PLN</t>
+  </si>
+  <si>
+    <t>EUR</t>
+  </si>
+  <si>
+    <t>USD</t>
+  </si>
+  <si>
+    <t>Zaangażowanie czasowe (jeżeli jest w godz./tyg.)</t>
+  </si>
+  <si>
+    <t>Rola oraz opis działań w zakresie rozwoju, budowania wartości, pozyskania finansowania zewnętrznego (w szczególności VC) oraz procesie sprzedaży przedsiębiorstwa (krótkie podsumowanie w punktach)</t>
+  </si>
+  <si>
+    <t>Rola oraz opis działań (krótkie podsumowanie w punktach)</t>
+  </si>
+  <si>
+    <t>Suma</t>
+  </si>
+  <si>
+    <t>Kontakt</t>
+  </si>
+  <si>
+    <t>Sektor 2****</t>
+  </si>
+  <si>
+    <t>AI</t>
+  </si>
+  <si>
+    <t>Big Data</t>
+  </si>
+  <si>
+    <t>BioTech</t>
+  </si>
+  <si>
+    <t>Blockchain</t>
+  </si>
+  <si>
+    <t>CleanTech</t>
+  </si>
+  <si>
+    <t>Cybersecurity</t>
+  </si>
+  <si>
+    <t>E-commerce</t>
+  </si>
+  <si>
+    <t>EdTech</t>
+  </si>
+  <si>
+    <t>FinTech</t>
+  </si>
+  <si>
+    <t>Gaming</t>
+  </si>
+  <si>
+    <t>IoT/Hardware</t>
+  </si>
+  <si>
+    <t>Marketplace</t>
+  </si>
+  <si>
+    <t>MarTech</t>
+  </si>
+  <si>
+    <t>MedTech</t>
+  </si>
+  <si>
+    <t>SaaS</t>
+  </si>
+  <si>
+    <t>VR/AR</t>
+  </si>
+  <si>
+    <t>Wartość transakcji (w mln PLN)</t>
+  </si>
+  <si>
+    <t>Kwota inwestycji 
+(w mln PLN)</t>
+  </si>
+  <si>
+    <t>Powiązanie z profilem działalności potencjalnego funduszu</t>
+  </si>
+  <si>
+    <t>Rola pełniona w funduszu</t>
+  </si>
+  <si>
+    <t>Przedsiębiorcze**</t>
+  </si>
+  <si>
+    <t>Branżowe***</t>
+  </si>
+  <si>
+    <t>Biznesowe****</t>
+  </si>
+  <si>
+    <t>Horyzont Inwestycyjny (lata od początku do końca)</t>
+  </si>
+  <si>
+    <t>Relacja z osobą / zakres współpracy</t>
+  </si>
+  <si>
+    <t>CoC/
+IRR**</t>
+  </si>
+  <si>
+    <t>Status Inwestycji w przypadku braku wyjścia (krótkie podsumowanie w punktach) ******</t>
+  </si>
+  <si>
+    <t>Opis działalności spółki (krótkie podsumowanie w punktach)*****</t>
+  </si>
+  <si>
+    <t>Sektor 2**</t>
+  </si>
+  <si>
+    <t>Opis działalności spółki (krótkie podsumowanie w punktach)***</t>
+  </si>
+  <si>
+    <t>Typ transakcji**** / runda inwestycji VC</t>
+  </si>
+  <si>
+    <t>Okres doświadczenia (lata od początku do końca)</t>
+  </si>
+  <si>
+    <t>Nazwa</t>
+  </si>
+  <si>
+    <t>Pełniona rola</t>
+  </si>
+  <si>
+    <t>Tak</t>
+  </si>
+  <si>
+    <t>Nie</t>
+  </si>
+  <si>
+    <t>Ograniczenie zaangażowania</t>
+  </si>
+  <si>
+    <t>Utrzymanie zaangażowania</t>
+  </si>
+  <si>
+    <t>Rezygnacja z zaangażowania</t>
+  </si>
+  <si>
+    <t>Czy projekt został rozliczony przez instytucję zarządzającą</t>
+  </si>
+  <si>
+    <t>Instytucja realizująca program* oraz nazwa programu</t>
+  </si>
+  <si>
+    <t>Kwota finansowania projektu oraz charakter finansowania**</t>
+  </si>
+  <si>
+    <t>Czy projekt został zakończony 
+(Tak + Data***/ Nie)</t>
+  </si>
+  <si>
+    <t>W razie potrzeby wiersze należy multiplikować
+* Np. PARP, ARP, NCBiR, BGK, KFK, fundusze regionalnych, samorządowe itp.
+** Np. inwestycje kapitałowe, pożyczki, kredyty, dotacje, granty i inne sposoby finansowania
+*** Z dokładnością do miesiąca</t>
+  </si>
   <si>
     <r>
-      <t>Appendix 2</t>
-[...192 lines deleted...]
-      <t>Time commitment (hours/week) 
+      <t>Zaangażowanie czasowe (godz./tyg.) 
 /</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
-      <t>does not apply to an Operating Team member</t>
+      <t>nie dotyczy członka Zespołu Operacyjnego</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>/</t>
     </r>
   </si>
   <si>
     <r>
-      <rPr>
-[...5 lines deleted...]
-      <t>Time commitment (as % of professional time)
+      <t>Zaangażowanie kapitałowe 
+(jeśli występuje) [w tys. PLN]
 /</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
-      <t>does not apply to an Operating Team member</t>
+      <t>nie dotyczy członka Zespołu Operacyjnego</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>/</t>
     </r>
   </si>
   <si>
-    <r>
-[...1196 lines deleted...]
-    <t>Commitment following the commencement of activities by a potential VC fund as part of PFR KOFFI</t>
+    <t>2. Formularz powinien zostać wypełniony oddzielnie przez wszystkich członków Kluczowego Personelu / każdego członka Zespołu Operacyjnego.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   6. Wszyscy członkowie Zespołu Operacyjnego powinny wypełnić oraz podpisać Załącznik B do niniejszego Formularza.</t>
+  </si>
+  <si>
+    <t>7. Forma przekazania informacji w ramach załącznika ograniczona jest do tekstu (bez dodatkowych obrazów, tabel, grafów, itp.).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9. Pojęcia niezdefiniowane w niniejszym dokumencie mają znaczenie nadane im w Zasadach naboru.
+</t>
+  </si>
+  <si>
+    <t>W razie potrzeby wiersze należy multiplikować
+* Do uzupełnienia w przypadku transakcji związanych ze spółkami obszaru nowych technologii
+** Do uzupełnienia w przypadku transakcji związanych ze spółkami z obszaru tradycyjnej gospodarki zgodnie z klasyfikacją Invest Europe - "EVCA Final Classes" https://www.investeurope.eu/media/3817/investeuropesectorclassifications-v2.xlsx. 
+*** W przypadku wskazania w kolumnie "Sektor" lub "Sektor 2" pozycji "Inne" prosimy dodatkowo o krótki opis sektora w którym działała spółka
+**** Fuzja i/lub przejęcie (eng. "M&amp;A"), dłużne (eng. "DCM"), z obszaru rynków kapitałowych np. IPO (eng. "ECM")</t>
+  </si>
+  <si>
+    <t>W razie potrzeby wiersze należy multiplikować
+* Do uzupełnienia w przypadku doświadczenia związanego ze spółkami obszaru nowych technologii
+** Do uzupełnienia w przypadku doświadczenia związanego ze spółkami z obszaru tradycyjnej gospodarki zgodnie z klasyfikacją Invest Europe - "EVCA Final Classes" https://www.investeurope.eu/media/3817/investeuropesectorclassifications-v2.xlsx. 
+*** W przypadku wskazania w kolumnie "Sektor" lub "Sektor 2" pozycji "Inne" prosimy dodatkowo o krótki opis sektora w którym działała spółka</t>
+  </si>
+  <si>
+    <t>W razie potrzeby wiersze należy multiplikować
+* Do uzupełnienia w przypadku innego doświadczenia związanego ze spółkami obszaru nowych technologii
+** Do uzupełnienia w przypadku innego doświadczenia związanego ze spółkami z obszaru tradycyjnej gospodarki zgodnie z klasyfikacją Invest Europe - "EVCA Final Classes" https://www.investeurope.eu/media/3817/investeuropesectorclassifications-v2.xlsx. 
+*** W przypadku wskazania w kolumnie "Sektor" lub "Sektor 2" pozycji "Inne" prosimy dodatkowo o krótki opis sektora w którym działała spółka</t>
+  </si>
+  <si>
+    <t>Zaangażowanie po rozpoczęciu działalności przez potencjalny fundusz w ramach PFR KOFFI 2.0 ASI SKA</t>
+  </si>
+  <si>
+    <t>Załącznik nr 2: 
+Formularz weryfikacji członków Kluczowego Personelu / członków Zespołu Operacyjnego</t>
+  </si>
+  <si>
+    <t>Inwestycje własne</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">3. </t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
-      <t>All Key Persons and Operating Team members should enclose their CVs (max. two A4 pages) with the form</t>
+      <t>Wszyscy członkowie Kluczowego Personelu oraz członkowie Zespołu Operacyjnego powinni załączyć do formularza swoje CV (maks. 2 strony A4)</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve"> and complete Section A and at least one of Sections B, C, D or E, subject to point 4 below.</t>
+      <t xml:space="preserve"> oraz wypełnić sekcję A oraz przynajmniej jedną z sekcji B, C, D lub E z zastrzeżeniem pkt. 4 poniżej.</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">4. For the purpose of describing each of the persons presented as part of the Form, a relevant profile(s) should be selected consistently with their experience: 
-[...6 lines deleted...]
-    <t xml:space="preserve">5. All Key Persons should complete and sign Exhibit A to this Form. 
+    <t xml:space="preserve">4. Dla każdej z osób przedstawionych w ramach Formularza należy wybrać na potrzeby jej opisu odpowiedni/e profil/e zgodnie z ich doświadczeniem: 
+a. Osoby z doświadczeniem inwestycyjnym w zakresie wejść i wyjść kapitałowych z inwestycji – sekcja B.
+b. Osoby z doświadczeniem transakcyjnym – sekcja C.
+c. Osoby z doświadczeniem w zakresie zarządzania i rozwijania (w tym pozyskiwania finansowania) przedsiębiorstw, pełniące kluczowe role w tych przedsiębiorstwach, np. role współ/założyciela,  członka Zarządu odpowiedzialnego za działalność biznesową, inwestycyjną, finansową lub operacyjną przedsiębiorstwa w przypadku posiadania praw majątkowych w tym przedsiębiorstwie – sekcja D.
+d. W przypadku członków Kluczowego Personelu oraz członków Zespołu Operacyjnego, których doświadczenie nie odpowiada doświadczeniu wskazanemu w pkt. 4 a-c powyżej – sekcja E. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">5. Wszyscy członkowie Kluczowego Personelu powinni wypełnić oraz podpisać Załącznik A do niniejszego Formularza. 
 </t>
   </si>
   <si>
-    <t>8. Following the completion of the relevant sections of the form for all Key Persons and the Operating Team members, Section F of the Form, “Summary”, is to be completed.</t>
-[...20 lines deleted...]
-    <t>List of all investment projects in the implementation of which the Key Person/Operating Team member has been engaged</t>
+    <t>8. Po uzupełnieniu odpowiednich sekcji formularza dla wszystkich członków Kluczowego Personelu oraz członków Zespołu Operacyjnego należy wypełnić sekcję F Formularza „Podsumowanie”.</t>
   </si>
   <si>
     <r>
-      <t>Rows should be multiplied if necessary. Follow-ons should be indicated in separate/subsequent rows.
-* Total amount of investment exits made as per the final status or in the case of early termination of cooperation with the fund while the Key Person</t>
+      <t>Profil członka Kluczowego Personelu /</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>członka Zespołu Operacyjnego</t>
+    </r>
+  </si>
+  <si>
+    <t>Podmioty / aktywności w których jest zaangażowany członek Kluczowego Personelu / członek Zespołu Operacyjnego</t>
+  </si>
+  <si>
+    <t>Historia dotychczasowego pozyskiwania finansowania ze środków publicznych na rzecz Kluczowego Personelu lub podmiotów z nimi powiązanych kapitałowo lub zarządczo</t>
+  </si>
+  <si>
+    <t>Nazwa podmiotu w imieniu którego występował członek Kluczowego Personelu</t>
+  </si>
+  <si>
+    <t>Lista wszystkich funduszy VC/PE, w których realizację zaangażowany był członek Kluczowego Personelu / członek Zespołu Operacyjnego</t>
+  </si>
+  <si>
+    <t>Lista wszystkich projektów inwestycyjnych, w których realizację zaangażowany był członek Kluczowego Personelu / członek Zespołu Operacyjnego</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">W razie potrzeby wiersze należy multiplikować. Inwestycje kontynuacyjne (eng. "follow-ons") należy wskazywać w osobnych/kolejnych wierszach
+* Łączna kwota dokonanych wyjść z inwestycji wg stanu końcowego lub w przypadku wcześniejszego zakończenia współpracy z funduszem w okresie kiedy dany członek Kluczowego Personelu </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve">/Operating Team member </t>
+      <t xml:space="preserve">/ członek Zespołu Operacyjnego </t>
     </r>
     <r>
       <rPr>
         <strike/>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">- </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>was engaged.
-[...4 lines deleted...]
-******Information about further financing acquired, the assessment of the company's development since the investment date, the expected/planned method of exiting from the investment, along with the time framework, etc.</t>
+      <t>był zangażowany
+** Do uzupełnienia w przypadku dokonanego wyjścia z inwestycji / rozliczenia portfela inwetycji; "CoC" eng. Cash on Cash; W przypadku braku dokonanego wyjścia z inwestycji / rozliczenia portfela inwestycji zachęcamy do wskazania niezrealizowanego wyjścia/wyceny (eng. "unrealized return")
+*** Do uzupełnienia w przypadku inwestycji w spółki z obszaru nowych technologii w ramach VC / inwestycji własnych
+****Do uzupełnienia w przypadku inwestycji w spółki z obszaru tradycyjnej gospodarki zgodnie z klasyfikacją Invest Europe - "EVCA Final Classes" https://www.investeurope.eu/media/3817/investeuropesectorclassifications-v2.xlsx. 
+***** W przypadku wskazania w kolumnie "Sektor" lub "Sektor 2" pozycji "Inne" prosimy dodatkowo o krótki opis sektora w którym działała spółka
+******Informacje o pozyskanym dalszym finansowaniu, ocena rozwoju spółki od momentu inwestycji, oczekiwany/planowany sposób wyjścia z inwestycji, wraz z szacowanymi ramami czasowymi itp.</t>
     </r>
   </si>
   <si>
-    <t>Transactional experience of the Key Person/Operating Team member</t>
-[...23 lines deleted...]
-    <t>List of all other experience of the Key Person/Operating Team member, consistent with the potential VC Fund's activity profile</t>
+    <t>Doświadczenie transakcyjne członka Kluczowego Personelu / członka Zespołu Operacyjnego</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lista wszystkich projektów inwestycyjnych, w których realizację zaangażowany był członek Kluczowego Personelu / członek Zespołu Operacyjnego (należy wykazać projekty, w których dana osoba występowała przynajmniej w roli managera) </t>
+  </si>
+  <si>
+    <t>Nazwa podmiotu, w imieniu którego występował członek Kluczowego Personelu / członek Zespołu Operacyjnego oraz zajmowane w danym czasie stanowisko</t>
+  </si>
+  <si>
+    <t>Doświadczenie przedsiębiorcze członka Kluczowego Personelu / członka Zespołu Operacyjnego</t>
+  </si>
+  <si>
+    <t>Lista wszystkich przedsiębiorstw, w których zarządzanie lub rozwój był zaangażowany członek Kluczowego Personelu / członek Zespołu Operacyjnego</t>
+  </si>
+  <si>
+    <t>Nazwa podmiotu w którym była zaangażowany członek Kluczowego Personelu / członek Zespołu Operacyjnego</t>
+  </si>
+  <si>
+    <t>Szczególne osiągnięcia biznesowe/nagrody/wyróżnienia przedsiębiorstwa oraz wkład członka Kluczowego Personelu / członka Zespołu Operacyjnego w ich osiągnięcie</t>
+  </si>
+  <si>
+    <t>Doświadczenie inne niż związane z działalnością inwestycyjną oraz doświadczeniem transakcyjnym, przedsiębiorczym członka Kluczowego Personelu / członka Zespołu Operacyjnego, np. związane z doświadczeniem branżowym, strategicznym, doradczym (np. restrukturyzacyjnym, z wyłączeniem doradztwa transakcyjnego/ M&amp;A)</t>
+  </si>
+  <si>
+    <t>Lista wszystkich innych doświadczeń członka Kluczowego Personelu / członka Zespołu Operacyjnego, spójnych z profilem działalności potencjalnego Funduszu VC</t>
+  </si>
+  <si>
+    <t>Nazwa podmiotu w którym był zaangażowany członek Kluczowego Personelu / członek Zespołu Operacyjnego</t>
+  </si>
+  <si>
+    <t>Podsumowanie doświadczenia oraz zrealizowanych inwestycji poszczególnych członków Kluczowego Personelu / członków Zespołu Operacyjnego.
+Liczba lat doświadczenia w danych obszarach powinny sumować się do łącznego zawodowego doświadczenia danej osoby*</t>
   </si>
   <si>
     <r>
-      <t>Summary of experience and investments made by individual Key Persons/Operating Team members.</t>
-[...29 lines deleted...]
-** Entrepreneurial experience in management and/or enterprise development (e.g. selected Key Persons/Operating Team members</t>
+      <t>W razie potrzeby wiersze należy multiplikować
+* W przypadku, gdy dana rola/doświadczenie jest związane z więcej niż jednym typem doświadczenia, prosimy o podzielenie czasu przez zaangażowanie w danym obszarze np. Członek Zarządu / Współzałożyciel odpowiedzialny za kwestię technologiczne (eng. "CTO") zarządzający łącznie 4 lata może wskazać 2 lata doświadczenia przedsiębiorczego i 2 lata doświadczenia branżowego
+** Doświadczenie przedsiębiorcze w zarządzaniu oraz/ lub rozwijaniu przedsiębiorstwa (np. wybrani członkowie Kluczowego Personelu / członkowie Zespołu Operacyjnego</t>
     </r>
     <r>
       <rPr>
         <strike/>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">) </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
-      <t>co-founded the enterprise, hold/held the position of a Management Board member responsible for business, investment, financial or operating activities of the enterprise and, at the same time, have/had property rights, have sold property rights in the enterprise).
-[...1 lines deleted...]
-**** Business experience understood as strategic, advisory, marketing or sales experience (including in restructuring, with the exclusion of transactional experience).</t>
+      <t>współzałożyli dane przedsiębiorstwo, pełnią/li funkcję członka Zarządu przedsiębiorstwa odpowiedzialnego za działalność biznesową, inwestycyjną, finansową lub operacyjną przedsiębiorstwa oraz jednocześnie posiadają/li prawa majątkowe, sprzedali prawa majątkowe w przedsiębiorstwie)
+*** Doświadczenie branżowe rozumiane jako doświadczenie specjalistyczne w określonej branży m.in. w obszarze R&amp;D/B+R np. jako Biotechnolog, Software Developer
+**** Doświadczenie biznesowe rozumiane jako doświadczenie strategiczne, doradcze, marketingowe lub sprzedażowe (w tym restrukturyzacyjne, z wyłączniem doświadczenia transakcyjnego)</t>
     </r>
+  </si>
+  <si>
+    <t>Doświadczenie inwestycyjne członka Kluczowego Personelu / członka Zespołu Operacyjnego</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0\x"/>
   </numFmts>
   <fonts count="23" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
@@ -1877,116 +856,110 @@
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <strike/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <strike/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-[...6 lines deleted...]
-    <font>
       <i/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="238"/>
+    </font>
   </fonts>
-  <fills count="9">
+  <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
-    </fill>
-[...4 lines deleted...]
-      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFA6A6A6"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD9D9D9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0" tint="-0.34998626667073579"/>
-[...4 lines deleted...]
-      <patternFill patternType="solid">
         <fgColor theme="2" tint="-9.9978637043366805E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="47">
+  <borders count="49">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
@@ -2351,54 +1324,80 @@
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
@@ -2411,50 +1410,61 @@
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
@@ -2509,1076 +1519,1065 @@
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...11 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="215">
+  <cellXfs count="219">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="14" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="6" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="12" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="6" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="18" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="18" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="3" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="18" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="18" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="3" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="6" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="6" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="6" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="3" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="3" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="3" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="3" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="3" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="3" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="3" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="3" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="3" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="3" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="3" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="3" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="3" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="3" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="18" fillId="3" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="3" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="3" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...38 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="8" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="7" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="8" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="8" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...12 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="13" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...12 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="8" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="7" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...24 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="7" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...83 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="7" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="6" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFF9B9B"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>2</xdr:col>
-      <xdr:colOff>488036</xdr:colOff>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>766345</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>60960</xdr:rowOff>
+      <xdr:rowOff>38099</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>6</xdr:col>
-      <xdr:colOff>110134</xdr:colOff>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>297180</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>605790</xdr:rowOff>
+      <xdr:rowOff>642954</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Picture 2">
+        <xdr:cNvPr id="2" name="Obraz 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{13FF423C-8F17-07D5-74A6-2D1F78DAC31A}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50ECB3C1-56AF-DDD8-4517-9A47CCBC151B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="2004416" y="60960"/>
-          <a:ext cx="5371388" cy="533400"/>
+          <a:off x="880645" y="38099"/>
+          <a:ext cx="6872705" cy="604855"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>47136</xdr:colOff>
+      <xdr:colOff>28577</xdr:colOff>
       <xdr:row>18</xdr:row>
-      <xdr:rowOff>155404</xdr:rowOff>
+      <xdr:rowOff>19051</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>6</xdr:col>
-      <xdr:colOff>73129</xdr:colOff>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>87631</xdr:colOff>
       <xdr:row>22</xdr:row>
-      <xdr:rowOff>110833</xdr:rowOff>
+      <xdr:rowOff>132889</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Picture 2">
+        <xdr:cNvPr id="2" name="Obraz 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4E4A663F-C09F-4710-893C-019D0D4D311F}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B6E9CC58-7CAD-B29E-1DEE-4701EB7DB299}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="153237" y="5904163"/>
-          <a:ext cx="6156766" cy="649911"/>
+          <a:off x="142877" y="5734051"/>
+          <a:ext cx="8696324" cy="765348"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>22860</xdr:colOff>
+      <xdr:colOff>28575</xdr:colOff>
       <xdr:row>11</xdr:row>
-      <xdr:rowOff>7620</xdr:rowOff>
+      <xdr:rowOff>39639</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
-      <xdr:colOff>418906</xdr:colOff>
+      <xdr:colOff>1276350</xdr:colOff>
       <xdr:row>14</xdr:row>
-      <xdr:rowOff>139371</xdr:rowOff>
+      <xdr:rowOff>155748</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Picture 2">
+        <xdr:cNvPr id="2" name="Obraz 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{51F2A385-A60C-417F-9E47-1931B5D21062}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D76AE7D7-4B09-44E6-B09C-56104718B131}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="129540" y="3733800"/>
-          <a:ext cx="6156766" cy="649911"/>
+          <a:off x="142875" y="3763914"/>
+          <a:ext cx="6838950" cy="601884"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>59497</xdr:colOff>
+      <xdr:colOff>67235</xdr:colOff>
       <xdr:row>11</xdr:row>
-      <xdr:rowOff>46310</xdr:rowOff>
+      <xdr:rowOff>33617</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
-      <xdr:colOff>2594051</xdr:colOff>
+      <xdr:colOff>3137647</xdr:colOff>
       <xdr:row>12</xdr:row>
-      <xdr:rowOff>157273</xdr:rowOff>
+      <xdr:rowOff>87277</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Picture 2">
+        <xdr:cNvPr id="2" name="Obraz 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1DC514CB-416C-4198-B529-D86A29F14D43}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{87EFC584-FB60-40B6-A729-086AA75AE59A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="167073" y="3408075"/>
-          <a:ext cx="5624128" cy="600772"/>
+          <a:off x="179294" y="3316941"/>
+          <a:ext cx="6084794" cy="535512"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>60960</xdr:colOff>
+      <xdr:colOff>57150</xdr:colOff>
       <xdr:row>11</xdr:row>
-      <xdr:rowOff>45720</xdr:rowOff>
+      <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>4</xdr:col>
-      <xdr:colOff>2499928</xdr:colOff>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>179294</xdr:colOff>
       <xdr:row>14</xdr:row>
-      <xdr:rowOff>118807</xdr:rowOff>
+      <xdr:rowOff>78312</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Picture 2">
+        <xdr:cNvPr id="3" name="Obraz 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C44DF7E3-F7DC-4D30-A115-BE60D0472917}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4037F73D-763B-4D7B-AA87-428AAA028524}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="167640" y="3489960"/>
-          <a:ext cx="5624128" cy="600772"/>
+          <a:off x="171450" y="3457575"/>
+          <a:ext cx="6084794" cy="535512"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>42333</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>33867</xdr:rowOff>
+      <xdr:colOff>123825</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>104775</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
-      <xdr:colOff>149081</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>79642</xdr:rowOff>
+      <xdr:colOff>863189</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>154512</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Picture 2">
+        <xdr:cNvPr id="3" name="Obraz 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CB346689-7C94-42DB-960D-16466676A24C}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{329651D2-807B-433E-9916-C3C6D78339BE}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="152400" y="5579534"/>
-          <a:ext cx="5624898" cy="588700"/>
+          <a:off x="238125" y="5286375"/>
+          <a:ext cx="6084794" cy="535512"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
@@ -3876,2455 +2875,2462 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8A72A2FD-EADE-4164-8457-C9B0264581F8}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <sheetPr codeName="Sheet1"/>
   <dimension ref="B1:L73"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="B30" sqref="B30"/>
+      <selection activeCell="B5" sqref="B5:H5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="1.5546875" style="1" customWidth="1"/>
+    <col min="1" max="1" width="1.6640625" style="1" customWidth="1"/>
     <col min="2" max="3" width="20.5546875" style="1" customWidth="1"/>
     <col min="4" max="4" width="17.44140625" style="1" customWidth="1"/>
-    <col min="5" max="5" width="22.109375" style="2" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="10" max="16384" width="9.109375" style="1"/>
+    <col min="5" max="5" width="6.33203125" style="2" customWidth="1"/>
+    <col min="6" max="6" width="23.6640625" style="2" customWidth="1"/>
+    <col min="7" max="8" width="21.5546875" style="1" customWidth="1"/>
+    <col min="9" max="9" width="1.6640625" style="1" hidden="1" customWidth="1"/>
+    <col min="10" max="16384" width="9.33203125" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:10" ht="52.35" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B1"/>
+    <row r="1" spans="2:10" ht="52.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H1"/>
     </row>
     <row r="2" spans="2:10" ht="67.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B2" s="139" t="s">
+      <c r="B2" s="135" t="s">
+        <v>118</v>
+      </c>
+      <c r="C2" s="136"/>
+      <c r="D2" s="136"/>
+      <c r="E2" s="136"/>
+      <c r="F2" s="136"/>
+      <c r="G2" s="136"/>
+      <c r="H2" s="136"/>
+    </row>
+    <row r="3" spans="2:10" ht="4.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B3" s="27"/>
+      <c r="C3" s="27"/>
+      <c r="D3" s="27"/>
+      <c r="E3" s="28"/>
+      <c r="F3" s="28"/>
+      <c r="G3" s="27"/>
+      <c r="H3" s="27"/>
+    </row>
+    <row r="4" spans="2:10" s="5" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B4" s="137" t="s">
         <v>0</v>
       </c>
-      <c r="C2" s="140"/>
-[...16 lines deleted...]
-      <c r="B4" s="141" t="s">
+      <c r="C4" s="137"/>
+      <c r="D4" s="137"/>
+      <c r="E4" s="137"/>
+      <c r="F4" s="137"/>
+      <c r="G4" s="137"/>
+      <c r="H4" s="137"/>
+    </row>
+    <row r="5" spans="2:10" s="5" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B5" s="137" t="s">
+        <v>110</v>
+      </c>
+      <c r="C5" s="137"/>
+      <c r="D5" s="137"/>
+      <c r="E5" s="137"/>
+      <c r="F5" s="137"/>
+      <c r="G5" s="137"/>
+      <c r="H5" s="137"/>
+    </row>
+    <row r="6" spans="2:10" s="5" customFormat="1" ht="39.450000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B6" s="137" t="s">
+        <v>120</v>
+      </c>
+      <c r="C6" s="137"/>
+      <c r="D6" s="137"/>
+      <c r="E6" s="137"/>
+      <c r="F6" s="137"/>
+      <c r="G6" s="137"/>
+      <c r="H6" s="137"/>
+    </row>
+    <row r="7" spans="2:10" s="5" customFormat="1" ht="108.45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B7" s="137" t="s">
+        <v>121</v>
+      </c>
+      <c r="C7" s="137"/>
+      <c r="D7" s="137"/>
+      <c r="E7" s="137"/>
+      <c r="F7" s="137"/>
+      <c r="G7" s="137"/>
+      <c r="H7" s="137"/>
+    </row>
+    <row r="8" spans="2:10" s="5" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B8" s="137" t="s">
+        <v>122</v>
+      </c>
+      <c r="C8" s="137"/>
+      <c r="D8" s="137"/>
+      <c r="E8" s="137"/>
+      <c r="F8" s="137"/>
+      <c r="G8" s="137"/>
+      <c r="H8" s="137"/>
+    </row>
+    <row r="9" spans="2:10" s="5" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B9" s="139" t="s">
+        <v>111</v>
+      </c>
+      <c r="C9" s="139"/>
+      <c r="D9" s="139"/>
+      <c r="E9" s="139"/>
+      <c r="F9" s="139"/>
+      <c r="G9" s="139"/>
+      <c r="H9" s="139"/>
+    </row>
+    <row r="10" spans="2:10" s="5" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B10" s="137" t="s">
+        <v>112</v>
+      </c>
+      <c r="C10" s="137"/>
+      <c r="D10" s="137"/>
+      <c r="E10" s="137"/>
+      <c r="F10" s="137"/>
+      <c r="G10" s="137"/>
+      <c r="H10" s="137"/>
+    </row>
+    <row r="11" spans="2:10" s="5" customFormat="1" ht="31.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B11" s="137" t="s">
+        <v>123</v>
+      </c>
+      <c r="C11" s="137"/>
+      <c r="D11" s="137"/>
+      <c r="E11" s="137"/>
+      <c r="F11" s="137"/>
+      <c r="G11" s="137"/>
+      <c r="H11" s="137"/>
+    </row>
+    <row r="12" spans="2:10" s="6" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B12" s="137" t="s">
+        <v>113</v>
+      </c>
+      <c r="C12" s="137"/>
+      <c r="D12" s="137"/>
+      <c r="E12" s="137"/>
+      <c r="F12" s="137"/>
+      <c r="G12" s="137"/>
+      <c r="H12" s="137"/>
+      <c r="J12" s="19"/>
+    </row>
+    <row r="13" spans="2:10" ht="4.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B13" s="27"/>
+      <c r="C13" s="27"/>
+      <c r="D13" s="27"/>
+      <c r="E13" s="28"/>
+      <c r="F13" s="28"/>
+      <c r="G13" s="27"/>
+      <c r="H13" s="27"/>
+    </row>
+    <row r="14" spans="2:10" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B14" s="141" t="s">
+        <v>124</v>
+      </c>
+      <c r="C14" s="141"/>
+      <c r="D14" s="141"/>
+      <c r="E14" s="141"/>
+      <c r="F14" s="141"/>
+      <c r="G14" s="141"/>
+      <c r="H14" s="141"/>
+    </row>
+    <row r="15" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B15" s="29" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="141"/>
-[...7 lines deleted...]
-      <c r="B5" s="141" t="s">
+      <c r="C15" s="29" t="s">
         <v>2</v>
       </c>
-      <c r="C5" s="141"/>
-[...40 lines deleted...]
-      <c r="B9" s="141" t="s">
+      <c r="D15" s="140" t="s">
         <v>3</v>
       </c>
-      <c r="C9" s="141"/>
-[...7 lines deleted...]
-      <c r="B10" s="141" t="s">
+      <c r="E15" s="140"/>
+      <c r="F15" s="140" t="s">
         <v>4</v>
       </c>
-      <c r="C10" s="141"/>
-[...39 lines deleted...]
-      <c r="B14" s="142" t="s">
+      <c r="G15" s="140"/>
+      <c r="H15" s="140"/>
+    </row>
+    <row r="16" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B16" s="30"/>
+      <c r="C16" s="30"/>
+      <c r="D16" s="142"/>
+      <c r="E16" s="142"/>
+      <c r="F16" s="138"/>
+      <c r="G16" s="138"/>
+      <c r="H16" s="138"/>
+    </row>
+    <row r="17" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B17" s="140" t="s">
+        <v>21</v>
+      </c>
+      <c r="C17" s="140"/>
+      <c r="D17" s="140"/>
+      <c r="E17" s="140"/>
+      <c r="F17" s="140"/>
+      <c r="G17" s="140"/>
+      <c r="H17" s="140"/>
+    </row>
+    <row r="18" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B18" s="143"/>
+      <c r="C18" s="144"/>
+      <c r="D18" s="144"/>
+      <c r="E18" s="144"/>
+      <c r="F18" s="144"/>
+      <c r="G18" s="144"/>
+      <c r="H18" s="145"/>
+    </row>
+    <row r="19" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B19" s="140" t="s">
+        <v>29</v>
+      </c>
+      <c r="C19" s="140"/>
+      <c r="D19" s="140"/>
+      <c r="E19" s="140"/>
+      <c r="F19" s="140"/>
+      <c r="G19" s="140"/>
+      <c r="H19" s="140"/>
+    </row>
+    <row r="20" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B20" s="24"/>
+      <c r="C20" s="31"/>
+      <c r="D20" s="31"/>
+      <c r="E20" s="31"/>
+      <c r="F20" s="31"/>
+      <c r="G20" s="31"/>
+      <c r="H20" s="25"/>
+    </row>
+    <row r="21" spans="2:10" ht="33" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B21" s="140" t="s">
         <v>125</v>
       </c>
-      <c r="C14" s="142"/>
-[...102 lines deleted...]
-      <c r="H22" s="136"/>
+      <c r="C21" s="140"/>
+      <c r="D21" s="140"/>
+      <c r="E21" s="140"/>
+      <c r="F21" s="140"/>
+      <c r="G21" s="140"/>
+      <c r="H21" s="140"/>
+    </row>
+    <row r="22" spans="2:10" ht="48.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B22" s="32" t="s">
+        <v>96</v>
+      </c>
+      <c r="C22" s="32" t="s">
+        <v>97</v>
+      </c>
+      <c r="D22" s="119" t="s">
+        <v>108</v>
+      </c>
+      <c r="E22" s="119"/>
+      <c r="F22" s="32" t="s">
+        <v>109</v>
+      </c>
+      <c r="G22" s="131" t="s">
+        <v>117</v>
+      </c>
+      <c r="H22" s="132"/>
     </row>
     <row r="23" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B23" s="20"/>
       <c r="C23" s="20"/>
-      <c r="D23" s="102"/>
-      <c r="E23" s="102"/>
+      <c r="D23" s="120"/>
+      <c r="E23" s="120"/>
       <c r="F23" s="20"/>
-      <c r="G23" s="137"/>
-      <c r="H23" s="138"/>
+      <c r="G23" s="133"/>
+      <c r="H23" s="134"/>
     </row>
     <row r="24" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B24" s="20"/>
       <c r="C24" s="20"/>
-      <c r="D24" s="102"/>
-      <c r="E24" s="102"/>
+      <c r="D24" s="120"/>
+      <c r="E24" s="120"/>
       <c r="F24" s="20"/>
-      <c r="G24" s="129"/>
-      <c r="H24" s="130"/>
+      <c r="G24" s="143"/>
+      <c r="H24" s="145"/>
     </row>
     <row r="25" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B25" s="20"/>
       <c r="C25" s="20"/>
-      <c r="D25" s="102"/>
-      <c r="E25" s="102"/>
+      <c r="D25" s="120"/>
+      <c r="E25" s="120"/>
       <c r="F25" s="20"/>
-      <c r="G25" s="129"/>
-      <c r="H25" s="130"/>
+      <c r="G25" s="143"/>
+      <c r="H25" s="145"/>
     </row>
     <row r="26" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B26" s="20"/>
       <c r="C26" s="20"/>
-      <c r="D26" s="102"/>
-      <c r="E26" s="102"/>
+      <c r="D26" s="120"/>
+      <c r="E26" s="120"/>
       <c r="F26" s="20"/>
-      <c r="G26" s="129"/>
-      <c r="H26" s="130"/>
+      <c r="G26" s="143"/>
+      <c r="H26" s="145"/>
     </row>
     <row r="27" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B27" s="20"/>
       <c r="C27" s="20"/>
-      <c r="D27" s="102"/>
-[...3 lines deleted...]
-      <c r="H27" s="105"/>
+      <c r="D27" s="120"/>
+      <c r="E27" s="120"/>
+      <c r="F27" s="20"/>
+      <c r="G27" s="143"/>
+      <c r="H27" s="145"/>
     </row>
     <row r="28" spans="2:10" x14ac:dyDescent="0.3">
-      <c r="B28" s="122" t="s">
-[...6 lines deleted...]
-        <f>SUM(F23:F27)</f>
+      <c r="B28" s="129" t="s">
+        <v>61</v>
+      </c>
+      <c r="C28" s="130"/>
+      <c r="D28" s="124">
+        <f>SUM(D23:E27)</f>
         <v>0</v>
       </c>
-      <c r="G28" s="124"/>
-      <c r="H28" s="125"/>
+      <c r="E28" s="125"/>
+      <c r="F28" s="126" t="str">
+        <f>IF(D28&gt;40, "Łączne zaangażowanie czasowe powinno wynosić maksymalnie 40 godzin", "Ok")</f>
+        <v>Ok</v>
+      </c>
+      <c r="G28" s="127"/>
+      <c r="H28" s="128"/>
       <c r="J28" s="15"/>
     </row>
     <row r="29" spans="2:10" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B29" s="126" t="s">
+      <c r="B29" s="140" t="s">
+        <v>126</v>
+      </c>
+      <c r="C29" s="140"/>
+      <c r="D29" s="140"/>
+      <c r="E29" s="140"/>
+      <c r="F29" s="140"/>
+      <c r="G29" s="140"/>
+      <c r="H29" s="140"/>
+    </row>
+    <row r="30" spans="2:10" ht="120" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B30" s="32" t="s">
         <v>127</v>
       </c>
-      <c r="C29" s="126"/>
-[...24 lines deleted...]
-        <v>21</v>
+      <c r="C30" s="32" t="s">
+        <v>97</v>
+      </c>
+      <c r="D30" s="119" t="s">
+        <v>104</v>
+      </c>
+      <c r="E30" s="119"/>
+      <c r="F30" s="32" t="s">
+        <v>105</v>
+      </c>
+      <c r="G30" s="32" t="s">
+        <v>106</v>
+      </c>
+      <c r="H30" s="33" t="s">
+        <v>103</v>
       </c>
     </row>
     <row r="31" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B31" s="16"/>
       <c r="C31" s="16"/>
-      <c r="D31" s="118"/>
-      <c r="E31" s="118"/>
+      <c r="D31" s="120"/>
+      <c r="E31" s="120"/>
       <c r="F31" s="16"/>
       <c r="G31" s="16"/>
       <c r="H31" s="17"/>
     </row>
     <row r="32" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B32" s="16"/>
       <c r="C32" s="16"/>
-      <c r="D32" s="118"/>
-      <c r="E32" s="118"/>
+      <c r="D32" s="120"/>
+      <c r="E32" s="120"/>
       <c r="F32" s="16"/>
       <c r="G32" s="16"/>
       <c r="H32" s="17"/>
     </row>
     <row r="33" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B33" s="16"/>
       <c r="C33" s="16"/>
-      <c r="D33" s="118"/>
-      <c r="E33" s="118"/>
+      <c r="D33" s="120"/>
+      <c r="E33" s="120"/>
       <c r="F33" s="16"/>
       <c r="G33" s="16"/>
       <c r="H33" s="17"/>
     </row>
     <row r="34" spans="2:12" s="18" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B34" s="119" t="s">
-[...7 lines deleted...]
-      <c r="H34" s="121"/>
+      <c r="B34" s="121" t="s">
+        <v>107</v>
+      </c>
+      <c r="C34" s="122"/>
+      <c r="D34" s="122"/>
+      <c r="E34" s="122"/>
+      <c r="F34" s="122"/>
+      <c r="G34" s="122"/>
+      <c r="H34" s="123"/>
     </row>
     <row r="35" spans="2:12" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B35" s="31"/>
-[...5 lines deleted...]
-      <c r="H35" s="31"/>
+      <c r="B35" s="34"/>
+      <c r="C35" s="34"/>
+      <c r="D35" s="34"/>
+      <c r="E35" s="35"/>
+      <c r="F35" s="35"/>
+      <c r="G35" s="34"/>
+      <c r="H35" s="34"/>
     </row>
     <row r="36" spans="2:12" s="3" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B36" s="31"/>
-[...5 lines deleted...]
-      <c r="H36" s="31"/>
+      <c r="B36" s="34"/>
+      <c r="C36" s="34"/>
+      <c r="D36" s="34"/>
+      <c r="E36" s="35"/>
+      <c r="F36" s="35"/>
+      <c r="G36" s="34"/>
+      <c r="H36" s="34"/>
     </row>
     <row r="37" spans="2:12" s="3" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="B37" s="31"/>
-[...5 lines deleted...]
-      <c r="H37" s="31"/>
+      <c r="B37" s="34"/>
+      <c r="C37" s="34"/>
+      <c r="D37" s="34"/>
+      <c r="E37" s="35"/>
+      <c r="F37" s="35"/>
+      <c r="G37" s="34"/>
+      <c r="H37" s="34"/>
       <c r="L37" s="13"/>
     </row>
     <row r="38" spans="2:12" s="3" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="B38" s="31"/>
-[...5 lines deleted...]
-      <c r="H38" s="31"/>
+      <c r="B38" s="34"/>
+      <c r="C38" s="34"/>
+      <c r="D38" s="34"/>
+      <c r="E38" s="35"/>
+      <c r="F38" s="35"/>
+      <c r="G38" s="34"/>
+      <c r="H38" s="34"/>
       <c r="K38" s="14" t="s">
-        <v>23</v>
+        <v>98</v>
       </c>
       <c r="L38" s="14" t="s">
-        <v>24</v>
+        <v>101</v>
       </c>
     </row>
     <row r="39" spans="2:12" s="3" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="B39" s="31"/>
-[...5 lines deleted...]
-      <c r="H39" s="31"/>
+      <c r="B39" s="34"/>
+      <c r="C39" s="34"/>
+      <c r="D39" s="34"/>
+      <c r="E39" s="35"/>
+      <c r="F39" s="35"/>
+      <c r="G39" s="34"/>
+      <c r="H39" s="34"/>
       <c r="K39" s="14" t="s">
-        <v>25</v>
+        <v>99</v>
       </c>
       <c r="L39" s="14" t="s">
-        <v>26</v>
+        <v>100</v>
       </c>
     </row>
     <row r="40" spans="2:12" s="3" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="B40" s="31"/>
-[...5 lines deleted...]
-      <c r="H40" s="31"/>
+      <c r="B40" s="34"/>
+      <c r="C40" s="34"/>
+      <c r="D40" s="34"/>
+      <c r="E40" s="35"/>
+      <c r="F40" s="35"/>
+      <c r="G40" s="34"/>
+      <c r="H40" s="34"/>
       <c r="L40" s="14" t="s">
-        <v>27</v>
+        <v>102</v>
       </c>
     </row>
     <row r="41" spans="2:12" s="3" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="B41" s="31"/>
-[...5 lines deleted...]
-      <c r="H41" s="31"/>
+      <c r="B41" s="34"/>
+      <c r="C41" s="34"/>
+      <c r="D41" s="34"/>
+      <c r="E41" s="35"/>
+      <c r="F41" s="35"/>
+      <c r="G41" s="34"/>
+      <c r="H41" s="34"/>
     </row>
     <row r="42" spans="2:12" s="3" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="B42" s="31"/>
-[...5 lines deleted...]
-      <c r="H42" s="31"/>
+      <c r="B42" s="34"/>
+      <c r="C42" s="34"/>
+      <c r="D42" s="34"/>
+      <c r="E42" s="35"/>
+      <c r="F42" s="35"/>
+      <c r="G42" s="34"/>
+      <c r="H42" s="34"/>
     </row>
     <row r="43" spans="2:12" s="3" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="B43" s="31"/>
-[...5 lines deleted...]
-      <c r="H43" s="31"/>
+      <c r="B43" s="34"/>
+      <c r="C43" s="34"/>
+      <c r="D43" s="34"/>
+      <c r="E43" s="35"/>
+      <c r="F43" s="35"/>
+      <c r="G43" s="34"/>
+      <c r="H43" s="34"/>
     </row>
     <row r="44" spans="2:12" s="3" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="B44" s="31"/>
-[...5 lines deleted...]
-      <c r="H44" s="31"/>
+      <c r="B44" s="34"/>
+      <c r="C44" s="34"/>
+      <c r="D44" s="34"/>
+      <c r="E44" s="35"/>
+      <c r="F44" s="35"/>
+      <c r="G44" s="34"/>
+      <c r="H44" s="34"/>
     </row>
     <row r="45" spans="2:12" s="3" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="B45" s="31"/>
-[...5 lines deleted...]
-      <c r="H45" s="31"/>
+      <c r="B45" s="34"/>
+      <c r="C45" s="34"/>
+      <c r="D45" s="34"/>
+      <c r="E45" s="35"/>
+      <c r="F45" s="35"/>
+      <c r="G45" s="34"/>
+      <c r="H45" s="34"/>
     </row>
     <row r="46" spans="2:12" s="3" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="B46" s="31"/>
-[...5 lines deleted...]
-      <c r="H46" s="31"/>
+      <c r="B46" s="34"/>
+      <c r="C46" s="34"/>
+      <c r="D46" s="34"/>
+      <c r="E46" s="35"/>
+      <c r="F46" s="35"/>
+      <c r="G46" s="34"/>
+      <c r="H46" s="34"/>
     </row>
     <row r="47" spans="2:12" s="3" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="B47" s="31"/>
-[...5 lines deleted...]
-      <c r="H47" s="31"/>
+      <c r="B47" s="34"/>
+      <c r="C47" s="34"/>
+      <c r="D47" s="34"/>
+      <c r="E47" s="35"/>
+      <c r="F47" s="35"/>
+      <c r="G47" s="34"/>
+      <c r="H47" s="34"/>
     </row>
     <row r="48" spans="2:12" s="3" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="B48" s="31"/>
-[...5 lines deleted...]
-      <c r="H48" s="31"/>
+      <c r="B48" s="34"/>
+      <c r="C48" s="34"/>
+      <c r="D48" s="34"/>
+      <c r="E48" s="35"/>
+      <c r="F48" s="35"/>
+      <c r="G48" s="34"/>
+      <c r="H48" s="34"/>
     </row>
     <row r="49" spans="2:8" s="3" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="B49" s="31"/>
-[...5 lines deleted...]
-      <c r="H49" s="31"/>
+      <c r="B49" s="34"/>
+      <c r="C49" s="34"/>
+      <c r="D49" s="34"/>
+      <c r="E49" s="35"/>
+      <c r="F49" s="35"/>
+      <c r="G49" s="34"/>
+      <c r="H49" s="34"/>
     </row>
     <row r="50" spans="2:8" s="3" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="B50" s="31"/>
-[...5 lines deleted...]
-      <c r="H50" s="31"/>
+      <c r="B50" s="34"/>
+      <c r="C50" s="34"/>
+      <c r="D50" s="34"/>
+      <c r="E50" s="35"/>
+      <c r="F50" s="35"/>
+      <c r="G50" s="34"/>
+      <c r="H50" s="34"/>
     </row>
     <row r="51" spans="2:8" s="3" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="B51" s="31"/>
-[...5 lines deleted...]
-      <c r="H51" s="31"/>
+      <c r="B51" s="34"/>
+      <c r="C51" s="34"/>
+      <c r="D51" s="34"/>
+      <c r="E51" s="35"/>
+      <c r="F51" s="35"/>
+      <c r="G51" s="34"/>
+      <c r="H51" s="34"/>
     </row>
     <row r="52" spans="2:8" s="3" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="B52" s="31"/>
-[...5 lines deleted...]
-      <c r="H52" s="31"/>
+      <c r="B52" s="34"/>
+      <c r="C52" s="34"/>
+      <c r="D52" s="34"/>
+      <c r="E52" s="35"/>
+      <c r="F52" s="35"/>
+      <c r="G52" s="34"/>
+      <c r="H52" s="34"/>
     </row>
     <row r="53" spans="2:8" s="3" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="B53" s="31"/>
-[...5 lines deleted...]
-      <c r="H53" s="31"/>
+      <c r="B53" s="34"/>
+      <c r="C53" s="34"/>
+      <c r="D53" s="34"/>
+      <c r="E53" s="35"/>
+      <c r="F53" s="35"/>
+      <c r="G53" s="34"/>
+      <c r="H53" s="34"/>
     </row>
     <row r="54" spans="2:8" s="3" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="B54" s="31"/>
-[...5 lines deleted...]
-      <c r="H54" s="31"/>
+      <c r="B54" s="34"/>
+      <c r="C54" s="34"/>
+      <c r="D54" s="34"/>
+      <c r="E54" s="35"/>
+      <c r="F54" s="35"/>
+      <c r="G54" s="34"/>
+      <c r="H54" s="34"/>
     </row>
     <row r="55" spans="2:8" s="3" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="B55" s="31"/>
-[...5 lines deleted...]
-      <c r="H55" s="31"/>
+      <c r="B55" s="34"/>
+      <c r="C55" s="34"/>
+      <c r="D55" s="34"/>
+      <c r="E55" s="35"/>
+      <c r="F55" s="35"/>
+      <c r="G55" s="34"/>
+      <c r="H55" s="34"/>
     </row>
     <row r="56" spans="2:8" s="3" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="B56" s="31"/>
-[...5 lines deleted...]
-      <c r="H56" s="31"/>
+      <c r="B56" s="34"/>
+      <c r="C56" s="34"/>
+      <c r="D56" s="34"/>
+      <c r="E56" s="35"/>
+      <c r="F56" s="35"/>
+      <c r="G56" s="34"/>
+      <c r="H56" s="34"/>
     </row>
     <row r="57" spans="2:8" s="3" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="B57" s="31"/>
-[...5 lines deleted...]
-      <c r="H57" s="31"/>
+      <c r="B57" s="34"/>
+      <c r="C57" s="34"/>
+      <c r="D57" s="34"/>
+      <c r="E57" s="35"/>
+      <c r="F57" s="35"/>
+      <c r="G57" s="34"/>
+      <c r="H57" s="34"/>
     </row>
     <row r="58" spans="2:8" s="3" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="B58" s="31"/>
-[...5 lines deleted...]
-      <c r="H58" s="31"/>
+      <c r="B58" s="34"/>
+      <c r="C58" s="34"/>
+      <c r="D58" s="34"/>
+      <c r="E58" s="35"/>
+      <c r="F58" s="35"/>
+      <c r="G58" s="34"/>
+      <c r="H58" s="34"/>
     </row>
     <row r="59" spans="2:8" s="3" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="B59" s="31"/>
-[...5 lines deleted...]
-      <c r="H59" s="31"/>
+      <c r="B59" s="34"/>
+      <c r="C59" s="34"/>
+      <c r="D59" s="34"/>
+      <c r="E59" s="35"/>
+      <c r="F59" s="35"/>
+      <c r="G59" s="34"/>
+      <c r="H59" s="34"/>
     </row>
     <row r="60" spans="2:8" s="3" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="B60" s="31"/>
-[...5 lines deleted...]
-      <c r="H60" s="31"/>
+      <c r="B60" s="34"/>
+      <c r="C60" s="34"/>
+      <c r="D60" s="34"/>
+      <c r="E60" s="35"/>
+      <c r="F60" s="35"/>
+      <c r="G60" s="34"/>
+      <c r="H60" s="34"/>
     </row>
     <row r="61" spans="2:8" s="3" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="B61" s="31"/>
-[...5 lines deleted...]
-      <c r="H61" s="31"/>
+      <c r="B61" s="34"/>
+      <c r="C61" s="34"/>
+      <c r="D61" s="34"/>
+      <c r="E61" s="35"/>
+      <c r="F61" s="35"/>
+      <c r="G61" s="34"/>
+      <c r="H61" s="34"/>
     </row>
     <row r="62" spans="2:8" s="3" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="B62" s="31"/>
-[...5 lines deleted...]
-      <c r="H62" s="31"/>
+      <c r="B62" s="34"/>
+      <c r="C62" s="34"/>
+      <c r="D62" s="34"/>
+      <c r="E62" s="35"/>
+      <c r="F62" s="35"/>
+      <c r="G62" s="34"/>
+      <c r="H62" s="34"/>
     </row>
     <row r="63" spans="2:8" s="3" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="B63" s="31"/>
-[...5 lines deleted...]
-      <c r="H63" s="31"/>
+      <c r="B63" s="34"/>
+      <c r="C63" s="34"/>
+      <c r="D63" s="34"/>
+      <c r="E63" s="35"/>
+      <c r="F63" s="35"/>
+      <c r="G63" s="34"/>
+      <c r="H63" s="34"/>
     </row>
     <row r="64" spans="2:8" s="3" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="B64" s="31"/>
-[...5 lines deleted...]
-      <c r="H64" s="31"/>
+      <c r="B64" s="34"/>
+      <c r="C64" s="34"/>
+      <c r="D64" s="34"/>
+      <c r="E64" s="35"/>
+      <c r="F64" s="35"/>
+      <c r="G64" s="34"/>
+      <c r="H64" s="34"/>
     </row>
     <row r="65" spans="2:8" s="3" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="B65" s="31"/>
-[...5 lines deleted...]
-      <c r="H65" s="31"/>
+      <c r="B65" s="34"/>
+      <c r="C65" s="34"/>
+      <c r="D65" s="34"/>
+      <c r="E65" s="35"/>
+      <c r="F65" s="35"/>
+      <c r="G65" s="34"/>
+      <c r="H65" s="34"/>
     </row>
     <row r="66" spans="2:8" s="3" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="B66" s="31"/>
-[...5 lines deleted...]
-      <c r="H66" s="31"/>
+      <c r="B66" s="34"/>
+      <c r="C66" s="34"/>
+      <c r="D66" s="34"/>
+      <c r="E66" s="35"/>
+      <c r="F66" s="35"/>
+      <c r="G66" s="34"/>
+      <c r="H66" s="34"/>
     </row>
     <row r="67" spans="2:8" s="3" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="B67" s="31"/>
-[...5 lines deleted...]
-      <c r="H67" s="31"/>
+      <c r="B67" s="34"/>
+      <c r="C67" s="34"/>
+      <c r="D67" s="34"/>
+      <c r="E67" s="35"/>
+      <c r="F67" s="35"/>
+      <c r="G67" s="34"/>
+      <c r="H67" s="34"/>
     </row>
     <row r="68" spans="2:8" s="3" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="B68" s="31"/>
-[...5 lines deleted...]
-      <c r="H68" s="31"/>
+      <c r="B68" s="34"/>
+      <c r="C68" s="34"/>
+      <c r="D68" s="34"/>
+      <c r="E68" s="35"/>
+      <c r="F68" s="35"/>
+      <c r="G68" s="34"/>
+      <c r="H68" s="34"/>
     </row>
     <row r="69" spans="2:8" s="3" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="B69" s="31"/>
-[...5 lines deleted...]
-      <c r="H69" s="31"/>
+      <c r="B69" s="34"/>
+      <c r="C69" s="34"/>
+      <c r="D69" s="34"/>
+      <c r="E69" s="35"/>
+      <c r="F69" s="35"/>
+      <c r="G69" s="34"/>
+      <c r="H69" s="34"/>
     </row>
     <row r="70" spans="2:8" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="E70" s="4"/>
       <c r="F70" s="4"/>
     </row>
     <row r="71" spans="2:8" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="E71" s="4"/>
       <c r="F71" s="4"/>
     </row>
     <row r="72" spans="2:8" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="E72" s="4"/>
       <c r="F72" s="4"/>
     </row>
     <row r="73" spans="2:8" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="B73" s="1"/>
       <c r="C73" s="1"/>
       <c r="D73" s="1"/>
       <c r="E73" s="2"/>
       <c r="F73" s="2"/>
       <c r="G73" s="1"/>
       <c r="H73" s="1"/>
     </row>
   </sheetData>
-  <mergeCells count="33">
+  <mergeCells count="40">
+    <mergeCell ref="B29:H29"/>
+    <mergeCell ref="B14:H14"/>
+    <mergeCell ref="B12:H12"/>
     <mergeCell ref="D15:E15"/>
+    <mergeCell ref="D16:E16"/>
     <mergeCell ref="F15:H15"/>
+    <mergeCell ref="B18:H18"/>
+    <mergeCell ref="B17:H17"/>
+    <mergeCell ref="B19:H19"/>
+    <mergeCell ref="D22:E22"/>
+    <mergeCell ref="G24:H24"/>
+    <mergeCell ref="G25:H25"/>
+    <mergeCell ref="G26:H26"/>
+    <mergeCell ref="G27:H27"/>
+    <mergeCell ref="D23:E23"/>
+    <mergeCell ref="B21:H21"/>
+    <mergeCell ref="G22:H22"/>
+    <mergeCell ref="G23:H23"/>
     <mergeCell ref="B2:H2"/>
     <mergeCell ref="B4:H4"/>
     <mergeCell ref="B5:H5"/>
     <mergeCell ref="B6:H6"/>
     <mergeCell ref="B7:H7"/>
     <mergeCell ref="B8:H8"/>
+    <mergeCell ref="B10:H10"/>
+    <mergeCell ref="F16:H16"/>
+    <mergeCell ref="B11:H11"/>
     <mergeCell ref="B9:H9"/>
-    <mergeCell ref="B10:H10"/>
-[...16 lines deleted...]
-    <mergeCell ref="B34:H34"/>
+    <mergeCell ref="D28:E28"/>
+    <mergeCell ref="F28:H28"/>
     <mergeCell ref="B28:C28"/>
-    <mergeCell ref="G28:H28"/>
-    <mergeCell ref="B29:H29"/>
+    <mergeCell ref="D24:E24"/>
+    <mergeCell ref="D25:E25"/>
+    <mergeCell ref="D26:E26"/>
+    <mergeCell ref="D27:E27"/>
     <mergeCell ref="D30:E30"/>
     <mergeCell ref="D31:E31"/>
+    <mergeCell ref="B34:H34"/>
     <mergeCell ref="D32:E32"/>
+    <mergeCell ref="D33:E33"/>
   </mergeCells>
   <dataValidations count="2">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H31:H33" xr:uid="{0D8CCD83-C77B-48A9-A7CA-AC868F8204A4}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G23:G27 H23" xr:uid="{7D94490D-B6F2-4DBD-B1FF-53812989B538}">
+      <formula1>$L$37:$L$40</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H31:H33" xr:uid="{C7A6D071-9480-4410-B6C0-14DB15F0C942}">
       <formula1>$K$37:$K$39</formula1>
-    </dataValidation>
-[...1 lines deleted...]
-      <formula1>$L$37:$L$40</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="55" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="65" orientation="portrait" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="9" max="1048575" man="1"/>
   </colBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BCFDAE67-6C72-457D-9C64-03BC499632F0}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:U33"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScale="79" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="B18" sqref="B18:P18"/>
+    <sheetView view="pageBreakPreview" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="G6" sqref="G6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.5546875" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="8.6640625" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="1.5546875" style="7" customWidth="1"/>
+    <col min="1" max="1" width="1.6640625" style="7" customWidth="1"/>
     <col min="2" max="3" width="19.44140625" style="7" customWidth="1"/>
-    <col min="4" max="4" width="13.5546875" style="7" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6" max="6" width="23.109375" style="7" customWidth="1"/>
+    <col min="4" max="4" width="13.6640625" style="7" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="14.33203125" style="7" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="23.33203125" style="7" customWidth="1"/>
     <col min="7" max="7" width="26" style="7" customWidth="1"/>
-    <col min="8" max="9" width="13.5546875" style="7" customWidth="1"/>
+    <col min="8" max="9" width="13.6640625" style="7" customWidth="1"/>
     <col min="10" max="10" width="14.44140625" style="8" customWidth="1"/>
-    <col min="11" max="11" width="5.44140625" style="8" bestFit="1" customWidth="1"/>
-    <col min="12" max="12" width="6.88671875" style="9" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="5.33203125" style="8" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="6.6640625" style="9" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="30.5546875" style="9" customWidth="1"/>
-    <col min="14" max="14" width="13.44140625" style="9" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="13.33203125" style="9" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7" style="9" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="15.5546875" style="7" bestFit="1" customWidth="1"/>
-    <col min="17" max="16384" width="8.5546875" style="7"/>
+    <col min="17" max="16384" width="8.6640625" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:16" ht="14.4" thickBot="1" x14ac:dyDescent="0.35"/>
     <row r="2" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B2" s="161" t="s">
+      <c r="B2" s="146" t="s">
+        <v>143</v>
+      </c>
+      <c r="C2" s="147"/>
+      <c r="D2" s="147"/>
+      <c r="E2" s="147"/>
+      <c r="F2" s="147"/>
+      <c r="G2" s="147"/>
+      <c r="H2" s="147"/>
+      <c r="I2" s="147"/>
+      <c r="J2" s="147"/>
+      <c r="K2" s="147"/>
+      <c r="L2" s="147"/>
+      <c r="M2" s="148"/>
+      <c r="N2" s="36"/>
+      <c r="O2" s="36"/>
+      <c r="P2" s="36"/>
+    </row>
+    <row r="3" spans="2:16" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B3" s="149" t="s">
+        <v>128</v>
+      </c>
+      <c r="C3" s="150"/>
+      <c r="D3" s="150"/>
+      <c r="E3" s="150"/>
+      <c r="F3" s="150"/>
+      <c r="G3" s="150"/>
+      <c r="H3" s="150"/>
+      <c r="I3" s="150"/>
+      <c r="J3" s="150"/>
+      <c r="K3" s="150"/>
+      <c r="L3" s="150"/>
+      <c r="M3" s="151"/>
+      <c r="N3" s="36"/>
+      <c r="O3" s="36"/>
+      <c r="P3" s="36"/>
+    </row>
+    <row r="4" spans="2:16" s="10" customFormat="1" ht="53.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B4" s="154" t="s">
+        <v>14</v>
+      </c>
+      <c r="C4" s="155"/>
+      <c r="D4" s="37" t="s">
+        <v>83</v>
+      </c>
+      <c r="E4" s="37" t="s">
+        <v>58</v>
+      </c>
+      <c r="F4" s="38" t="s">
+        <v>87</v>
+      </c>
+      <c r="G4" s="37" t="s">
+        <v>12</v>
+      </c>
+      <c r="H4" s="38" t="s">
+        <v>17</v>
+      </c>
+      <c r="I4" s="116" t="s">
+        <v>16</v>
+      </c>
+      <c r="J4" s="38" t="s">
+        <v>20</v>
+      </c>
+      <c r="K4" s="38" t="s">
+        <v>89</v>
+      </c>
+      <c r="L4" s="38" t="s">
+        <v>18</v>
+      </c>
+      <c r="M4" s="117" t="s">
+        <v>13</v>
+      </c>
+      <c r="N4" s="36"/>
+      <c r="O4" s="36"/>
+      <c r="P4" s="36"/>
+    </row>
+    <row r="5" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B5" s="156"/>
+      <c r="C5" s="157"/>
+      <c r="D5" s="39"/>
+      <c r="E5" s="40"/>
+      <c r="F5" s="40"/>
+      <c r="G5" s="40"/>
+      <c r="H5" s="40"/>
+      <c r="I5" s="41"/>
+      <c r="J5" s="40"/>
+      <c r="K5" s="40"/>
+      <c r="L5" s="40"/>
+      <c r="M5" s="42"/>
+      <c r="N5" s="41"/>
+      <c r="O5" s="41"/>
+      <c r="P5" s="41"/>
+    </row>
+    <row r="6" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B6" s="156"/>
+      <c r="C6" s="157"/>
+      <c r="D6" s="39"/>
+      <c r="E6" s="40"/>
+      <c r="F6" s="40"/>
+      <c r="G6" s="40"/>
+      <c r="H6" s="40"/>
+      <c r="I6" s="40"/>
+      <c r="J6" s="40"/>
+      <c r="K6" s="40"/>
+      <c r="L6" s="40"/>
+      <c r="M6" s="42"/>
+      <c r="N6" s="41"/>
+      <c r="O6" s="41"/>
+      <c r="P6" s="41"/>
+    </row>
+    <row r="7" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B7" s="156"/>
+      <c r="C7" s="157"/>
+      <c r="D7" s="39"/>
+      <c r="E7" s="40"/>
+      <c r="F7" s="40"/>
+      <c r="G7" s="40"/>
+      <c r="H7" s="40"/>
+      <c r="I7" s="40"/>
+      <c r="J7" s="40"/>
+      <c r="K7" s="40"/>
+      <c r="L7" s="40"/>
+      <c r="M7" s="42"/>
+      <c r="N7" s="41"/>
+      <c r="O7" s="41"/>
+      <c r="P7" s="41"/>
+    </row>
+    <row r="8" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B8" s="156"/>
+      <c r="C8" s="157"/>
+      <c r="D8" s="39"/>
+      <c r="E8" s="40"/>
+      <c r="F8" s="40"/>
+      <c r="G8" s="40"/>
+      <c r="H8" s="40"/>
+      <c r="I8" s="40"/>
+      <c r="J8" s="40"/>
+      <c r="K8" s="40"/>
+      <c r="L8" s="40"/>
+      <c r="M8" s="42"/>
+      <c r="N8" s="41"/>
+      <c r="O8" s="41"/>
+      <c r="P8" s="41"/>
+    </row>
+    <row r="9" spans="2:16" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B9" s="158"/>
+      <c r="C9" s="159"/>
+      <c r="D9" s="43"/>
+      <c r="E9" s="44"/>
+      <c r="F9" s="44"/>
+      <c r="G9" s="44"/>
+      <c r="H9" s="44"/>
+      <c r="I9" s="44"/>
+      <c r="J9" s="44"/>
+      <c r="K9" s="44"/>
+      <c r="L9" s="44"/>
+      <c r="M9" s="45"/>
+      <c r="N9" s="41"/>
+      <c r="O9" s="41"/>
+      <c r="P9" s="41"/>
+    </row>
+    <row r="10" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B10" s="166" t="s">
         <v>129</v>
       </c>
-      <c r="C2" s="162"/>
-[...15 lines deleted...]
-      <c r="B3" s="164" t="s">
+      <c r="C10" s="167"/>
+      <c r="D10" s="167"/>
+      <c r="E10" s="167"/>
+      <c r="F10" s="167"/>
+      <c r="G10" s="167"/>
+      <c r="H10" s="167"/>
+      <c r="I10" s="167"/>
+      <c r="J10" s="167"/>
+      <c r="K10" s="167"/>
+      <c r="L10" s="167"/>
+      <c r="M10" s="167"/>
+      <c r="N10" s="167"/>
+      <c r="O10" s="167"/>
+      <c r="P10" s="168"/>
+    </row>
+    <row r="11" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B11" s="169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" s="152" t="s">
+        <v>7</v>
+      </c>
+      <c r="D11" s="38" t="s">
+        <v>53</v>
+      </c>
+      <c r="E11" s="152" t="s">
+        <v>63</v>
+      </c>
+      <c r="F11" s="152" t="s">
+        <v>91</v>
+      </c>
+      <c r="G11" s="152" t="s">
+        <v>54</v>
+      </c>
+      <c r="H11" s="152" t="s">
+        <v>5</v>
+      </c>
+      <c r="I11" s="152" t="s">
+        <v>15</v>
+      </c>
+      <c r="J11" s="152" t="s">
+        <v>81</v>
+      </c>
+      <c r="K11" s="152" t="s">
+        <v>89</v>
+      </c>
+      <c r="L11" s="38" t="s">
+        <v>18</v>
+      </c>
+      <c r="M11" s="152" t="s">
+        <v>90</v>
+      </c>
+      <c r="N11" s="163" t="s">
+        <v>6</v>
+      </c>
+      <c r="O11" s="164"/>
+      <c r="P11" s="165"/>
+    </row>
+    <row r="12" spans="2:16" ht="37.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B12" s="170"/>
+      <c r="C12" s="171"/>
+      <c r="D12" s="46"/>
+      <c r="E12" s="171"/>
+      <c r="F12" s="153"/>
+      <c r="G12" s="171"/>
+      <c r="H12" s="153"/>
+      <c r="I12" s="153"/>
+      <c r="J12" s="153"/>
+      <c r="K12" s="153"/>
+      <c r="L12" s="46"/>
+      <c r="M12" s="153"/>
+      <c r="N12" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="O12" s="47" t="s">
+        <v>62</v>
+      </c>
+      <c r="P12" s="48" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="13" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B13" s="49"/>
+      <c r="C13" s="50"/>
+      <c r="D13" s="50"/>
+      <c r="E13" s="50"/>
+      <c r="F13" s="50"/>
+      <c r="G13" s="50"/>
+      <c r="H13" s="51"/>
+      <c r="I13" s="52"/>
+      <c r="J13" s="52"/>
+      <c r="K13" s="53"/>
+      <c r="L13" s="50"/>
+      <c r="M13" s="53"/>
+      <c r="N13" s="54"/>
+      <c r="O13" s="54"/>
+      <c r="P13" s="55"/>
+    </row>
+    <row r="14" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B14" s="49"/>
+      <c r="C14" s="50"/>
+      <c r="D14" s="50"/>
+      <c r="E14" s="50"/>
+      <c r="F14" s="50"/>
+      <c r="G14" s="50"/>
+      <c r="H14" s="51"/>
+      <c r="I14" s="52"/>
+      <c r="J14" s="52"/>
+      <c r="K14" s="53"/>
+      <c r="L14" s="50"/>
+      <c r="M14" s="53"/>
+      <c r="N14" s="54"/>
+      <c r="O14" s="54"/>
+      <c r="P14" s="55"/>
+    </row>
+    <row r="15" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B15" s="49"/>
+      <c r="C15" s="50"/>
+      <c r="D15" s="50"/>
+      <c r="E15" s="50"/>
+      <c r="F15" s="50"/>
+      <c r="G15" s="50"/>
+      <c r="H15" s="51"/>
+      <c r="I15" s="52"/>
+      <c r="J15" s="52"/>
+      <c r="K15" s="53"/>
+      <c r="L15" s="50"/>
+      <c r="M15" s="53"/>
+      <c r="N15" s="54"/>
+      <c r="O15" s="54"/>
+      <c r="P15" s="55"/>
+    </row>
+    <row r="16" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B16" s="49"/>
+      <c r="C16" s="50"/>
+      <c r="D16" s="50"/>
+      <c r="E16" s="50"/>
+      <c r="F16" s="50"/>
+      <c r="G16" s="50"/>
+      <c r="H16" s="51"/>
+      <c r="I16" s="52"/>
+      <c r="J16" s="52"/>
+      <c r="K16" s="53"/>
+      <c r="L16" s="50"/>
+      <c r="M16" s="53"/>
+      <c r="N16" s="54"/>
+      <c r="O16" s="54"/>
+      <c r="P16" s="55"/>
+    </row>
+    <row r="17" spans="2:21" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B17" s="56"/>
+      <c r="C17" s="57"/>
+      <c r="D17" s="57"/>
+      <c r="E17" s="57"/>
+      <c r="F17" s="57"/>
+      <c r="G17" s="57"/>
+      <c r="H17" s="58"/>
+      <c r="I17" s="59"/>
+      <c r="J17" s="59"/>
+      <c r="K17" s="60"/>
+      <c r="L17" s="57"/>
+      <c r="M17" s="60"/>
+      <c r="N17" s="61"/>
+      <c r="O17" s="61"/>
+      <c r="P17" s="62"/>
+    </row>
+    <row r="18" spans="2:21" ht="132" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B18" s="160" t="s">
         <v>130</v>
       </c>
-      <c r="C3" s="165"/>
-[...325 lines deleted...]
-      <c r="P18" s="145"/>
+      <c r="C18" s="161"/>
+      <c r="D18" s="161"/>
+      <c r="E18" s="161"/>
+      <c r="F18" s="161"/>
+      <c r="G18" s="161"/>
+      <c r="H18" s="161"/>
+      <c r="I18" s="161"/>
+      <c r="J18" s="161"/>
+      <c r="K18" s="161"/>
+      <c r="L18" s="161"/>
+      <c r="M18" s="161"/>
+      <c r="N18" s="161"/>
+      <c r="O18" s="161"/>
+      <c r="P18" s="162"/>
     </row>
     <row r="29" spans="2:21" x14ac:dyDescent="0.3">
       <c r="S29" s="11"/>
       <c r="T29" s="11"/>
       <c r="U29" s="11"/>
     </row>
     <row r="30" spans="2:21" x14ac:dyDescent="0.3">
       <c r="S30" s="11"/>
       <c r="T30" s="11" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="U30" s="11"/>
     </row>
     <row r="31" spans="2:21" x14ac:dyDescent="0.3">
       <c r="S31" s="11"/>
       <c r="T31" s="11" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="U31" s="11"/>
     </row>
     <row r="32" spans="2:21" x14ac:dyDescent="0.3">
       <c r="S32" s="11"/>
       <c r="T32" s="11" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="U32" s="11"/>
     </row>
     <row r="33" spans="19:21" x14ac:dyDescent="0.3">
       <c r="S33" s="11"/>
       <c r="T33" s="11"/>
       <c r="U33" s="11"/>
     </row>
   </sheetData>
-  <mergeCells count="23">
-    <mergeCell ref="B7:C7"/>
+  <mergeCells count="21">
+    <mergeCell ref="B18:P18"/>
+    <mergeCell ref="J11:J12"/>
+    <mergeCell ref="N11:P11"/>
+    <mergeCell ref="B10:P10"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="C11:C12"/>
+    <mergeCell ref="E11:E12"/>
+    <mergeCell ref="G11:G12"/>
+    <mergeCell ref="H11:H12"/>
+    <mergeCell ref="I11:I12"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="B3:M3"/>
+    <mergeCell ref="M11:M12"/>
+    <mergeCell ref="F11:F12"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="B6:C6"/>
+    <mergeCell ref="B7:C7"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="B9:C9"/>
-    <mergeCell ref="B10:P10"/>
-[...9 lines deleted...]
-    <mergeCell ref="J11:J12"/>
     <mergeCell ref="K11:K12"/>
-    <mergeCell ref="L11:L12"/>
-[...1 lines deleted...]
-    <mergeCell ref="N11:P11"/>
   </mergeCells>
   <dataValidations count="1">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="L5:L9 L13:L17" xr:uid="{3BAEE05F-7EEF-4246-BCD5-5AA99CAD0733}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="L5:L9 L13:L17" xr:uid="{1D9247DF-D7B9-453A-90ED-16A3ECAE5787}">
       <formula1>$T$30:$T$32</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="55" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="2">
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{F09F3899-2200-4B82-B4F8-70FA90CD6461}">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{C52469BB-C678-44B4-8C5C-D8389D7FCD0F}">
           <x14:formula1>
-            <xm:f>'Section C'!$R$15:$R$32</xm:f>
+            <xm:f>'Sekcja C'!$O$15:$O$30</xm:f>
+          </x14:formula1>
+          <xm:sqref>E13:F17</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{B9A52608-8882-47C3-8821-549D4750C1F8}">
+          <x14:formula1>
+            <xm:f>'Sekcja C'!$R$15:$R$32</xm:f>
           </x14:formula1>
           <xm:sqref>D13:D17</xm:sqref>
-        </x14:dataValidation>
-[...4 lines deleted...]
-          <xm:sqref>E13:F17</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{61C51C28-CE57-4398-AAC9-010246B96C4F}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:S32"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="F4" sqref="F4:F5"/>
+    <sheetView view="pageBreakPreview" topLeftCell="B1" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="F6" sqref="F6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="1.5546875" style="7" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="4" width="17.44140625" style="7" customWidth="1"/>
+    <col min="1" max="1" width="1.6640625" style="7" customWidth="1"/>
+    <col min="2" max="2" width="22.6640625" style="7" customWidth="1"/>
+    <col min="3" max="4" width="17.33203125" style="7" customWidth="1"/>
     <col min="5" max="5" width="26.5546875" style="7" customWidth="1"/>
-    <col min="6" max="6" width="34.88671875" style="7" customWidth="1"/>
+    <col min="6" max="6" width="34.6640625" style="7" customWidth="1"/>
     <col min="7" max="7" width="7" style="7" customWidth="1"/>
     <col min="8" max="9" width="19" style="7" customWidth="1"/>
     <col min="10" max="10" width="28.44140625" style="7" customWidth="1"/>
     <col min="11" max="11" width="15.44140625" style="9" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="15.44140625" style="9" customWidth="1"/>
-    <col min="13" max="13" width="16.109375" style="7" bestFit="1" customWidth="1"/>
-    <col min="14" max="16384" width="9.109375" style="7"/>
+    <col min="13" max="13" width="16.33203125" style="7" bestFit="1" customWidth="1"/>
+    <col min="14" max="16384" width="9.33203125" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:19" ht="14.4" thickBot="1" x14ac:dyDescent="0.35"/>
     <row r="2" spans="2:19" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B2" s="176" t="s">
+      <c r="B2" s="179" t="s">
+        <v>131</v>
+      </c>
+      <c r="C2" s="180"/>
+      <c r="D2" s="180"/>
+      <c r="E2" s="180"/>
+      <c r="F2" s="180"/>
+      <c r="G2" s="180"/>
+      <c r="H2" s="180"/>
+      <c r="I2" s="180"/>
+      <c r="J2" s="180"/>
+      <c r="K2" s="180"/>
+      <c r="L2" s="180"/>
+      <c r="M2" s="181"/>
+    </row>
+    <row r="3" spans="2:19" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B3" s="175" t="s">
+        <v>132</v>
+      </c>
+      <c r="C3" s="176"/>
+      <c r="D3" s="176"/>
+      <c r="E3" s="176"/>
+      <c r="F3" s="176"/>
+      <c r="G3" s="176"/>
+      <c r="H3" s="176"/>
+      <c r="I3" s="176"/>
+      <c r="J3" s="176"/>
+      <c r="K3" s="176"/>
+      <c r="L3" s="176"/>
+      <c r="M3" s="177"/>
+    </row>
+    <row r="4" spans="2:19" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B4" s="169" t="s">
+        <v>11</v>
+      </c>
+      <c r="C4" s="152" t="s">
+        <v>19</v>
+      </c>
+      <c r="D4" s="38" t="s">
+        <v>92</v>
+      </c>
+      <c r="E4" s="152" t="s">
+        <v>93</v>
+      </c>
+      <c r="F4" s="152" t="s">
         <v>133</v>
       </c>
-      <c r="C2" s="177"/>
-[...49 lines deleted...]
-      <c r="I4" s="146" t="s">
+      <c r="G4" s="152" t="s">
+        <v>8</v>
+      </c>
+      <c r="H4" s="152" t="s">
+        <v>80</v>
+      </c>
+      <c r="I4" s="152" t="s">
+        <v>94</v>
+      </c>
+      <c r="J4" s="152" t="s">
+        <v>54</v>
+      </c>
+      <c r="K4" s="182" t="s">
+        <v>6</v>
+      </c>
+      <c r="L4" s="183"/>
+      <c r="M4" s="184"/>
+    </row>
+    <row r="5" spans="2:19" ht="65.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B5" s="185"/>
+      <c r="C5" s="178"/>
+      <c r="D5" s="63"/>
+      <c r="E5" s="178"/>
+      <c r="F5" s="178"/>
+      <c r="G5" s="178"/>
+      <c r="H5" s="178"/>
+      <c r="I5" s="178"/>
+      <c r="J5" s="178"/>
+      <c r="K5" s="64" t="s">
+        <v>10</v>
+      </c>
+      <c r="L5" s="65" t="s">
         <v>62</v>
       </c>
-      <c r="J4" s="146" t="s">
-[...25 lines deleted...]
-        <v>52</v>
+      <c r="M5" s="66" t="s">
+        <v>88</v>
       </c>
     </row>
     <row r="6" spans="2:19" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B6" s="88"/>
-[...10 lines deleted...]
-      <c r="M6" s="91"/>
+      <c r="B6" s="104"/>
+      <c r="C6" s="105"/>
+      <c r="D6" s="105"/>
+      <c r="E6" s="105"/>
+      <c r="F6" s="105"/>
+      <c r="G6" s="105"/>
+      <c r="H6" s="105"/>
+      <c r="I6" s="105"/>
+      <c r="J6" s="105"/>
+      <c r="K6" s="106"/>
+      <c r="L6" s="106"/>
+      <c r="M6" s="107"/>
     </row>
     <row r="7" spans="2:19" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B7" s="92"/>
-[...10 lines deleted...]
-      <c r="M7" s="95"/>
+      <c r="B7" s="108"/>
+      <c r="C7" s="109"/>
+      <c r="D7" s="109"/>
+      <c r="E7" s="109"/>
+      <c r="F7" s="109"/>
+      <c r="G7" s="109"/>
+      <c r="H7" s="109"/>
+      <c r="I7" s="109"/>
+      <c r="J7" s="109"/>
+      <c r="K7" s="110"/>
+      <c r="L7" s="110"/>
+      <c r="M7" s="111"/>
     </row>
     <row r="8" spans="2:19" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B8" s="92"/>
-[...10 lines deleted...]
-      <c r="M8" s="95"/>
+      <c r="B8" s="108"/>
+      <c r="C8" s="109"/>
+      <c r="D8" s="109"/>
+      <c r="E8" s="109"/>
+      <c r="F8" s="109"/>
+      <c r="G8" s="109"/>
+      <c r="H8" s="109"/>
+      <c r="I8" s="109"/>
+      <c r="J8" s="109"/>
+      <c r="K8" s="110"/>
+      <c r="L8" s="110"/>
+      <c r="M8" s="111"/>
     </row>
     <row r="9" spans="2:19" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B9" s="92"/>
-[...10 lines deleted...]
-      <c r="M9" s="95"/>
+      <c r="B9" s="108"/>
+      <c r="C9" s="109"/>
+      <c r="D9" s="109"/>
+      <c r="E9" s="109"/>
+      <c r="F9" s="109"/>
+      <c r="G9" s="109"/>
+      <c r="H9" s="109"/>
+      <c r="I9" s="109"/>
+      <c r="J9" s="109"/>
+      <c r="K9" s="110"/>
+      <c r="L9" s="110"/>
+      <c r="M9" s="111"/>
     </row>
     <row r="10" spans="2:19" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B10" s="96"/>
-[...10 lines deleted...]
-      <c r="M10" s="99"/>
+      <c r="B10" s="112"/>
+      <c r="C10" s="113"/>
+      <c r="D10" s="113"/>
+      <c r="E10" s="113"/>
+      <c r="F10" s="113"/>
+      <c r="G10" s="113"/>
+      <c r="H10" s="113"/>
+      <c r="I10" s="113"/>
+      <c r="J10" s="113"/>
+      <c r="K10" s="114"/>
+      <c r="L10" s="114"/>
+      <c r="M10" s="115"/>
     </row>
     <row r="11" spans="2:19" ht="79.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B11" s="173" t="s">
-[...12 lines deleted...]
-      <c r="M11" s="175"/>
+      <c r="B11" s="172" t="s">
+        <v>114</v>
+      </c>
+      <c r="C11" s="173"/>
+      <c r="D11" s="173"/>
+      <c r="E11" s="173"/>
+      <c r="F11" s="173"/>
+      <c r="G11" s="173"/>
+      <c r="H11" s="173"/>
+      <c r="I11" s="173"/>
+      <c r="J11" s="173"/>
+      <c r="K11" s="173"/>
+      <c r="L11" s="173"/>
+      <c r="M11" s="174"/>
       <c r="S11" s="11"/>
     </row>
     <row r="12" spans="2:19" x14ac:dyDescent="0.3">
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="S12" s="11"/>
     </row>
     <row r="13" spans="2:19" x14ac:dyDescent="0.3">
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="S13" s="11"/>
     </row>
     <row r="14" spans="2:19" x14ac:dyDescent="0.3">
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="S14" s="11"/>
     </row>
     <row r="15" spans="2:19" x14ac:dyDescent="0.3">
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="S15" s="11"/>
     </row>
     <row r="16" spans="2:19" x14ac:dyDescent="0.3">
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="O16" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="P16" s="11" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q16" s="11" t="s">
+        <v>55</v>
+      </c>
+      <c r="R16" s="11" t="s">
         <v>64</v>
-      </c>
-[...7 lines deleted...]
-        <v>66</v>
       </c>
       <c r="S16" s="11"/>
     </row>
     <row r="17" spans="5:19" x14ac:dyDescent="0.3">
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="O17" s="11" t="s">
-        <v>67</v>
+        <v>32</v>
       </c>
       <c r="P17" s="11" t="s">
-        <v>68</v>
+        <v>45</v>
       </c>
       <c r="Q17" s="11" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="R17" s="11" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="S17" s="11"/>
     </row>
     <row r="18" spans="5:19" x14ac:dyDescent="0.3">
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="O18" s="11" t="s">
-        <v>70</v>
+        <v>31</v>
       </c>
       <c r="P18" s="11" t="s">
-        <v>71</v>
+        <v>46</v>
       </c>
       <c r="Q18" s="11" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="R18" s="11" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="S18" s="11"/>
     </row>
     <row r="19" spans="5:19" x14ac:dyDescent="0.3">
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="O19" s="11" t="s">
-        <v>73</v>
+        <v>33</v>
       </c>
       <c r="P19" s="11" t="s">
-        <v>74</v>
+        <v>51</v>
       </c>
       <c r="Q19" s="11" t="s">
-        <v>75</v>
+        <v>50</v>
       </c>
       <c r="R19" s="11" t="s">
-        <v>76</v>
+        <v>67</v>
       </c>
       <c r="S19" s="11"/>
     </row>
     <row r="20" spans="5:19" ht="14.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="O20" s="11" t="s">
-        <v>77</v>
+        <v>34</v>
       </c>
       <c r="P20" s="11" t="s">
-        <v>78</v>
+        <v>47</v>
       </c>
       <c r="Q20" s="11"/>
       <c r="R20" s="11" t="s">
-        <v>79</v>
+        <v>68</v>
       </c>
       <c r="S20" s="11"/>
     </row>
     <row r="21" spans="5:19" ht="14.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="E21" s="21"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="O21" s="11" t="s">
-        <v>80</v>
+        <v>35</v>
       </c>
       <c r="P21" s="11" t="s">
-        <v>81</v>
+        <v>48</v>
       </c>
       <c r="Q21" s="11"/>
       <c r="R21" s="11" t="s">
-        <v>82</v>
+        <v>69</v>
       </c>
       <c r="S21" s="11"/>
     </row>
     <row r="22" spans="5:19" x14ac:dyDescent="0.3">
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="O22" s="11" t="s">
-        <v>83</v>
+        <v>36</v>
       </c>
       <c r="P22" s="11" t="s">
-        <v>84</v>
+        <v>49</v>
       </c>
       <c r="R22" s="11" t="s">
-        <v>85</v>
+        <v>70</v>
       </c>
       <c r="S22" s="11"/>
     </row>
     <row r="23" spans="5:19" x14ac:dyDescent="0.3">
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="O23" s="11" t="s">
-        <v>86</v>
+        <v>37</v>
       </c>
       <c r="P23" s="11" t="s">
-        <v>75</v>
+        <v>50</v>
       </c>
       <c r="R23" s="11" t="s">
-        <v>87</v>
+        <v>71</v>
       </c>
       <c r="S23" s="11"/>
     </row>
     <row r="24" spans="5:19" x14ac:dyDescent="0.3">
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="O24" s="11" t="s">
-        <v>88</v>
+        <v>38</v>
       </c>
       <c r="R24" s="11" t="s">
-        <v>89</v>
+        <v>72</v>
       </c>
       <c r="S24" s="11"/>
     </row>
     <row r="25" spans="5:19" x14ac:dyDescent="0.3">
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="O25" s="11" t="s">
-        <v>90</v>
+        <v>39</v>
       </c>
       <c r="R25" s="11" t="s">
-        <v>91</v>
+        <v>73</v>
       </c>
       <c r="S25" s="11"/>
     </row>
     <row r="26" spans="5:19" x14ac:dyDescent="0.3">
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="O26" s="11" t="s">
-        <v>92</v>
+        <v>40</v>
       </c>
       <c r="R26" s="11" t="s">
-        <v>93</v>
+        <v>74</v>
       </c>
       <c r="S26" s="11"/>
     </row>
     <row r="27" spans="5:19" x14ac:dyDescent="0.3">
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="O27" s="11" t="s">
-        <v>94</v>
+        <v>41</v>
       </c>
       <c r="R27" s="11" t="s">
-        <v>95</v>
+        <v>75</v>
       </c>
       <c r="S27" s="11"/>
     </row>
     <row r="28" spans="5:19" x14ac:dyDescent="0.3">
       <c r="O28" s="11" t="s">
-        <v>96</v>
+        <v>42</v>
       </c>
       <c r="R28" s="11" t="s">
-        <v>97</v>
+        <v>76</v>
       </c>
       <c r="S28" s="11"/>
     </row>
     <row r="29" spans="5:19" x14ac:dyDescent="0.3">
       <c r="O29" s="11" t="s">
-        <v>98</v>
+        <v>43</v>
       </c>
       <c r="R29" s="11" t="s">
-        <v>99</v>
+        <v>77</v>
       </c>
       <c r="S29" s="11"/>
     </row>
     <row r="30" spans="5:19" x14ac:dyDescent="0.3">
       <c r="O30" s="11" t="s">
-        <v>75</v>
+        <v>50</v>
       </c>
       <c r="R30" s="11" t="s">
-        <v>100</v>
+        <v>78</v>
       </c>
       <c r="S30" s="11"/>
     </row>
     <row r="31" spans="5:19" x14ac:dyDescent="0.3">
       <c r="R31" s="11" t="s">
-        <v>101</v>
+        <v>79</v>
       </c>
     </row>
     <row r="32" spans="5:19" x14ac:dyDescent="0.3">
       <c r="R32" s="11" t="s">
-        <v>75</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="13">
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="S16:S29">
+    <sortCondition descending="1" ref="S16"/>
+  </sortState>
+  <mergeCells count="12">
+    <mergeCell ref="B11:M11"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="H4:H5"/>
+    <mergeCell ref="B2:M2"/>
+    <mergeCell ref="K4:M4"/>
     <mergeCell ref="J4:J5"/>
-    <mergeCell ref="K4:M4"/>
-[...2 lines deleted...]
-    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="I4:I5"/>
+    <mergeCell ref="G4:G5"/>
+    <mergeCell ref="F4:F5"/>
+    <mergeCell ref="C4:C5"/>
     <mergeCell ref="B4:B5"/>
-    <mergeCell ref="C4:C5"/>
-    <mergeCell ref="D4:D5"/>
     <mergeCell ref="E4:E5"/>
-    <mergeCell ref="F4:F5"/>
-[...2 lines deleted...]
-    <mergeCell ref="I4:I5"/>
   </mergeCells>
   <dataValidations count="3">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C6:C10" xr:uid="{4C928B08-BF7F-453A-BE2A-BD0974309FC5}">
-      <formula1>$R$15:$R$32</formula1>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D6:E10" xr:uid="{D1F3CA02-1694-4510-B13F-B7B25CD6B5F7}">
+      <formula1>$O$15:$O$30</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I6:I10" xr:uid="{ED5D0F8D-582E-4DCB-A954-E065C9D17146}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I6:I10" xr:uid="{0E262304-5B8C-4B2F-9298-32B110E5083F}">
       <formula1>$P$15:$P$23</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D6:E10" xr:uid="{C3708370-1407-4E27-B702-C8BB64A2CB19}">
-      <formula1>$O$15:$O$30</formula1>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C6:C10" xr:uid="{0A5059D1-4758-40DB-92B0-22D1A62C7DC5}">
+      <formula1>$R$15:$R$32</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="54" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{01A83BEB-B92A-497A-AC5D-E049C1316B21}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:J12"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScale="70" zoomScaleNormal="85" zoomScaleSheetLayoutView="70" workbookViewId="0">
-      <selection activeCell="B4" sqref="B4:G5"/>
+    <sheetView view="pageBreakPreview" topLeftCell="B1" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection activeCell="G6" sqref="G6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.5546875" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="8.6640625" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="1.5546875" style="7" customWidth="1"/>
+    <col min="1" max="1" width="1.6640625" style="7" customWidth="1"/>
     <col min="2" max="2" width="29.44140625" style="7" customWidth="1"/>
-    <col min="3" max="3" width="6.5546875" style="7" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="6.6640625" style="7" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="9" style="7" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="52.5546875" style="7" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="11" max="16384" width="8.5546875" style="7"/>
+    <col min="5" max="5" width="52.6640625" style="7" bestFit="1" customWidth="1"/>
+    <col min="6" max="7" width="55.6640625" style="7" customWidth="1"/>
+    <col min="8" max="10" width="16.6640625" style="7" customWidth="1"/>
+    <col min="11" max="16384" width="8.6640625" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:10" ht="14.4" thickBot="1" x14ac:dyDescent="0.35"/>
-    <row r="2" spans="2:10" ht="17.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B2" s="185" t="s">
+    <row r="2" spans="2:10" ht="16.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B2" s="188" t="s">
+        <v>134</v>
+      </c>
+      <c r="C2" s="189"/>
+      <c r="D2" s="189"/>
+      <c r="E2" s="189"/>
+      <c r="F2" s="189"/>
+      <c r="G2" s="189"/>
+      <c r="H2" s="189"/>
+      <c r="I2" s="189"/>
+      <c r="J2" s="190"/>
+    </row>
+    <row r="3" spans="2:10" ht="14.7" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B3" s="175" t="s">
+        <v>135</v>
+      </c>
+      <c r="C3" s="176"/>
+      <c r="D3" s="176"/>
+      <c r="E3" s="176"/>
+      <c r="F3" s="176"/>
+      <c r="G3" s="176"/>
+      <c r="H3" s="176"/>
+      <c r="I3" s="176"/>
+      <c r="J3" s="177"/>
+    </row>
+    <row r="4" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B4" s="193" t="s">
         <v>136</v>
       </c>
-      <c r="C2" s="186"/>
-[...9 lines deleted...]
-      <c r="B3" s="155" t="s">
+      <c r="C4" s="191" t="s">
+        <v>19</v>
+      </c>
+      <c r="D4" s="191" t="s">
+        <v>92</v>
+      </c>
+      <c r="E4" s="152" t="s">
+        <v>93</v>
+      </c>
+      <c r="F4" s="191" t="s">
+        <v>59</v>
+      </c>
+      <c r="G4" s="191" t="s">
         <v>137</v>
       </c>
-      <c r="C3" s="156"/>
-[...31 lines deleted...]
-      <c r="J4" s="172"/>
+      <c r="H4" s="182" t="s">
+        <v>6</v>
+      </c>
+      <c r="I4" s="183"/>
+      <c r="J4" s="184"/>
     </row>
     <row r="5" spans="2:10" ht="66.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B5" s="189"/>
-[...12 lines deleted...]
-        <v>52</v>
+      <c r="B5" s="194"/>
+      <c r="C5" s="192"/>
+      <c r="D5" s="192"/>
+      <c r="E5" s="178"/>
+      <c r="F5" s="192"/>
+      <c r="G5" s="192"/>
+      <c r="H5" s="64" t="s">
+        <v>10</v>
+      </c>
+      <c r="I5" s="65" t="s">
+        <v>62</v>
+      </c>
+      <c r="J5" s="66" t="s">
+        <v>88</v>
       </c>
     </row>
     <row r="6" spans="2:10" x14ac:dyDescent="0.3">
-      <c r="B6" s="60"/>
-[...7 lines deleted...]
-      <c r="J6" s="63"/>
+      <c r="B6" s="67"/>
+      <c r="C6" s="68"/>
+      <c r="D6" s="68"/>
+      <c r="E6" s="68"/>
+      <c r="F6" s="69"/>
+      <c r="G6" s="69"/>
+      <c r="H6" s="69"/>
+      <c r="I6" s="69"/>
+      <c r="J6" s="70"/>
     </row>
     <row r="7" spans="2:10" x14ac:dyDescent="0.3">
-      <c r="B7" s="64"/>
-[...7 lines deleted...]
-      <c r="J7" s="67"/>
+      <c r="B7" s="71"/>
+      <c r="C7" s="72"/>
+      <c r="D7" s="72"/>
+      <c r="E7" s="72"/>
+      <c r="F7" s="73"/>
+      <c r="G7" s="73"/>
+      <c r="H7" s="73"/>
+      <c r="I7" s="73"/>
+      <c r="J7" s="74"/>
     </row>
     <row r="8" spans="2:10" x14ac:dyDescent="0.3">
-      <c r="B8" s="64"/>
-[...7 lines deleted...]
-      <c r="J8" s="67"/>
+      <c r="B8" s="71"/>
+      <c r="C8" s="72"/>
+      <c r="D8" s="72"/>
+      <c r="E8" s="72"/>
+      <c r="F8" s="73"/>
+      <c r="G8" s="73"/>
+      <c r="H8" s="73"/>
+      <c r="I8" s="73"/>
+      <c r="J8" s="74"/>
     </row>
     <row r="9" spans="2:10" x14ac:dyDescent="0.3">
-      <c r="B9" s="64"/>
-[...7 lines deleted...]
-      <c r="J9" s="67"/>
+      <c r="B9" s="71"/>
+      <c r="C9" s="72"/>
+      <c r="D9" s="72"/>
+      <c r="E9" s="72"/>
+      <c r="F9" s="73"/>
+      <c r="G9" s="73"/>
+      <c r="H9" s="73"/>
+      <c r="I9" s="73"/>
+      <c r="J9" s="74"/>
     </row>
     <row r="10" spans="2:10" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B10" s="68"/>
-[...7 lines deleted...]
-      <c r="J10" s="71"/>
+      <c r="B10" s="75"/>
+      <c r="C10" s="76"/>
+      <c r="D10" s="76"/>
+      <c r="E10" s="76"/>
+      <c r="F10" s="77"/>
+      <c r="G10" s="77"/>
+      <c r="H10" s="77"/>
+      <c r="I10" s="77"/>
+      <c r="J10" s="78"/>
     </row>
     <row r="11" spans="2:10" ht="66.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B11" s="182" t="s">
-[...11 lines deleted...]
-    <row r="12" spans="2:10" ht="38.85" customHeight="1" x14ac:dyDescent="0.3"/>
+      <c r="B11" s="186" t="s">
+        <v>115</v>
+      </c>
+      <c r="C11" s="187"/>
+      <c r="D11" s="187"/>
+      <c r="E11" s="187"/>
+      <c r="F11" s="187"/>
+      <c r="G11" s="187"/>
+      <c r="H11" s="187"/>
+      <c r="I11" s="187"/>
+      <c r="J11" s="187"/>
+    </row>
+    <row r="12" spans="2:10" ht="38.700000000000003" customHeight="1" x14ac:dyDescent="0.3"/>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="B11:J11"/>
+    <mergeCell ref="B3:J3"/>
     <mergeCell ref="B2:J2"/>
-    <mergeCell ref="B3:J3"/>
+    <mergeCell ref="C4:C5"/>
+    <mergeCell ref="H4:J4"/>
+    <mergeCell ref="G4:G5"/>
+    <mergeCell ref="F4:F5"/>
+    <mergeCell ref="D4:D5"/>
     <mergeCell ref="B4:B5"/>
-    <mergeCell ref="C4:C5"/>
-    <mergeCell ref="D4:D5"/>
     <mergeCell ref="E4:E5"/>
-    <mergeCell ref="F4:F5"/>
-[...1 lines deleted...]
-    <mergeCell ref="H4:J4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="50" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="2">
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{F69A995A-F363-4C0F-89BF-7A6FAA27B5B7}">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{C34021BF-9252-46E9-BC6C-0FD840649EF3}">
           <x14:formula1>
-            <xm:f>'Section C'!$R$15:$R$32</xm:f>
+            <xm:f>'Sekcja C'!$O$15:$O$30</xm:f>
+          </x14:formula1>
+          <xm:sqref>D6:E10</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{04824821-9934-46A8-8BB3-77B900B19143}">
+          <x14:formula1>
+            <xm:f>'Sekcja C'!$R$15:$R$32</xm:f>
           </x14:formula1>
           <xm:sqref>C6:C10</xm:sqref>
-        </x14:dataValidation>
-[...4 lines deleted...]
-          <xm:sqref>D6:E10</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{107489A5-F5E1-45E4-84BD-0AB1499A9B67}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9FD646FA-1B8C-4924-A0B9-36FE1B300D6B}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:K11"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScale="70" zoomScaleNormal="85" zoomScaleSheetLayoutView="70" workbookViewId="0">
-      <selection activeCell="B11" sqref="B11:K11"/>
+    <sheetView view="pageBreakPreview" topLeftCell="B1" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.5546875" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="8.6640625" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="1.5546875" style="7" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="12" max="16384" width="8.5546875" style="7"/>
+    <col min="1" max="1" width="1.6640625" style="7" customWidth="1"/>
+    <col min="2" max="2" width="31.6640625" style="7" customWidth="1"/>
+    <col min="3" max="3" width="6.6640625" style="7" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="8.33203125" style="7" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="42.6640625" style="7" customWidth="1"/>
+    <col min="6" max="6" width="21.6640625" style="7" customWidth="1"/>
+    <col min="7" max="8" width="44.6640625" style="7" customWidth="1"/>
+    <col min="9" max="11" width="12.6640625" style="7" customWidth="1"/>
+    <col min="12" max="16384" width="8.6640625" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:11" ht="14.4" thickBot="1" x14ac:dyDescent="0.35"/>
     <row r="2" spans="2:11" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B2" s="185" t="s">
+      <c r="B2" s="188" t="s">
+        <v>138</v>
+      </c>
+      <c r="C2" s="189"/>
+      <c r="D2" s="189"/>
+      <c r="E2" s="189"/>
+      <c r="F2" s="189"/>
+      <c r="G2" s="189"/>
+      <c r="H2" s="189"/>
+      <c r="I2" s="189"/>
+      <c r="J2" s="189"/>
+      <c r="K2" s="190"/>
+    </row>
+    <row r="3" spans="2:11" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B3" s="199" t="s">
+        <v>139</v>
+      </c>
+      <c r="C3" s="200"/>
+      <c r="D3" s="200"/>
+      <c r="E3" s="200"/>
+      <c r="F3" s="200"/>
+      <c r="G3" s="200"/>
+      <c r="H3" s="200"/>
+      <c r="I3" s="200"/>
+      <c r="J3" s="200"/>
+      <c r="K3" s="201"/>
+    </row>
+    <row r="4" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B4" s="202" t="s">
         <v>140</v>
       </c>
-      <c r="C2" s="186"/>
-[...49 lines deleted...]
-      <c r="K4" s="202"/>
+      <c r="C4" s="197" t="s">
+        <v>19</v>
+      </c>
+      <c r="D4" s="197" t="s">
+        <v>52</v>
+      </c>
+      <c r="E4" s="204" t="s">
+        <v>93</v>
+      </c>
+      <c r="F4" s="197" t="s">
+        <v>95</v>
+      </c>
+      <c r="G4" s="197" t="s">
+        <v>60</v>
+      </c>
+      <c r="H4" s="197" t="s">
+        <v>82</v>
+      </c>
+      <c r="I4" s="204" t="s">
+        <v>6</v>
+      </c>
+      <c r="J4" s="204"/>
+      <c r="K4" s="205"/>
     </row>
     <row r="5" spans="2:11" ht="60" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B5" s="197"/>
-[...13 lines deleted...]
-        <v>52</v>
+      <c r="B5" s="203"/>
+      <c r="C5" s="198"/>
+      <c r="D5" s="198"/>
+      <c r="E5" s="206"/>
+      <c r="F5" s="198"/>
+      <c r="G5" s="198"/>
+      <c r="H5" s="198"/>
+      <c r="I5" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="J5" s="47" t="s">
+        <v>62</v>
+      </c>
+      <c r="K5" s="48" t="s">
+        <v>88</v>
       </c>
     </row>
     <row r="6" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B6" s="72"/>
-[...8 lines deleted...]
-      <c r="K6" s="50"/>
+      <c r="B6" s="79"/>
+      <c r="C6" s="80"/>
+      <c r="D6" s="80"/>
+      <c r="E6" s="80"/>
+      <c r="F6" s="80"/>
+      <c r="G6" s="80"/>
+      <c r="H6" s="80"/>
+      <c r="I6" s="80"/>
+      <c r="J6" s="80"/>
+      <c r="K6" s="55"/>
     </row>
     <row r="7" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B7" s="72"/>
-[...8 lines deleted...]
-      <c r="K7" s="50"/>
+      <c r="B7" s="79"/>
+      <c r="C7" s="80"/>
+      <c r="D7" s="80"/>
+      <c r="E7" s="80"/>
+      <c r="F7" s="80"/>
+      <c r="G7" s="80"/>
+      <c r="H7" s="80"/>
+      <c r="I7" s="80"/>
+      <c r="J7" s="80"/>
+      <c r="K7" s="55"/>
     </row>
     <row r="8" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B8" s="72"/>
-[...8 lines deleted...]
-      <c r="K8" s="50"/>
+      <c r="B8" s="79"/>
+      <c r="C8" s="80"/>
+      <c r="D8" s="80"/>
+      <c r="E8" s="80"/>
+      <c r="F8" s="80"/>
+      <c r="G8" s="80"/>
+      <c r="H8" s="80"/>
+      <c r="I8" s="80"/>
+      <c r="J8" s="80"/>
+      <c r="K8" s="55"/>
     </row>
     <row r="9" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B9" s="72"/>
-[...8 lines deleted...]
-      <c r="K9" s="50"/>
+      <c r="B9" s="79"/>
+      <c r="C9" s="80"/>
+      <c r="D9" s="80"/>
+      <c r="E9" s="80"/>
+      <c r="F9" s="80"/>
+      <c r="G9" s="80"/>
+      <c r="H9" s="80"/>
+      <c r="I9" s="80"/>
+      <c r="J9" s="80"/>
+      <c r="K9" s="55"/>
     </row>
     <row r="10" spans="2:11" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B10" s="74"/>
-[...8 lines deleted...]
-      <c r="K10" s="56"/>
+      <c r="B10" s="81"/>
+      <c r="C10" s="82"/>
+      <c r="D10" s="82"/>
+      <c r="E10" s="82"/>
+      <c r="F10" s="82"/>
+      <c r="G10" s="82"/>
+      <c r="H10" s="82"/>
+      <c r="I10" s="82"/>
+      <c r="J10" s="82"/>
+      <c r="K10" s="62"/>
     </row>
     <row r="11" spans="2:11" ht="60.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B11" s="190" t="s">
-[...10 lines deleted...]
-      <c r="K11" s="192"/>
+      <c r="B11" s="195" t="s">
+        <v>116</v>
+      </c>
+      <c r="C11" s="196"/>
+      <c r="D11" s="196"/>
+      <c r="E11" s="196"/>
+      <c r="F11" s="196"/>
+      <c r="G11" s="196"/>
+      <c r="H11" s="196"/>
+      <c r="I11" s="196"/>
+      <c r="J11" s="196"/>
+      <c r="K11" s="196"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="B11:K11"/>
+    <mergeCell ref="D4:D5"/>
     <mergeCell ref="B2:K2"/>
     <mergeCell ref="B3:K3"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
-    <mergeCell ref="D4:D5"/>
-    <mergeCell ref="E4:E5"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="G4:G5"/>
     <mergeCell ref="H4:H5"/>
     <mergeCell ref="I4:K4"/>
+    <mergeCell ref="E4:E5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="55" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="2">
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{BCCDBE1E-DF4F-46FD-9390-CC8E83DED5CF}">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{898F5DCA-3001-485D-88A7-75129DDEAFFD}">
           <x14:formula1>
-            <xm:f>'Section C'!$R$15:$R$32</xm:f>
+            <xm:f>'Sekcja C'!$O$15:$O$30</xm:f>
+          </x14:formula1>
+          <xm:sqref>D6:E10</xm:sqref>
+        </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{9A646E86-269B-4F25-9307-100B02D49C78}">
+          <x14:formula1>
+            <xm:f>'Sekcja C'!$R$15:$R$32</xm:f>
           </x14:formula1>
           <xm:sqref>C6:C10</xm:sqref>
-        </x14:dataValidation>
-[...4 lines deleted...]
-          <xm:sqref>D6:E10</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{208A5DD5-062E-424A-A049-DE8017972D6A}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DD13CA5F-EB22-4B78-8631-7ADEEE0AF92C}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:J17"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="G10" sqref="G10:J10"/>
+    <sheetView view="pageBreakPreview" zoomScale="90" zoomScaleNormal="85" zoomScaleSheetLayoutView="400" workbookViewId="0">
+      <selection activeCell="C3" sqref="C3:J3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.5546875" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="8.6640625" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="1.5546875" style="12" customWidth="1"/>
+    <col min="1" max="1" width="1.6640625" style="12" customWidth="1"/>
     <col min="2" max="2" width="34.44140625" style="12" customWidth="1"/>
-    <col min="3" max="10" width="15.44140625" style="12" customWidth="1"/>
-    <col min="11" max="16384" width="8.5546875" style="12"/>
+    <col min="3" max="10" width="15.33203125" style="12" customWidth="1"/>
+    <col min="11" max="16384" width="8.6640625" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:10" ht="14.4" thickBot="1" x14ac:dyDescent="0.35"/>
     <row r="2" spans="2:10" ht="44.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B2" s="206" t="s">
-[...9 lines deleted...]
-      <c r="J2" s="208"/>
+      <c r="B2" s="215" t="s">
+        <v>141</v>
+      </c>
+      <c r="C2" s="216"/>
+      <c r="D2" s="216"/>
+      <c r="E2" s="216"/>
+      <c r="F2" s="216"/>
+      <c r="G2" s="216"/>
+      <c r="H2" s="216"/>
+      <c r="I2" s="216"/>
+      <c r="J2" s="217"/>
     </row>
     <row r="3" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B3" s="209" t="s">
-[...11 lines deleted...]
-      <c r="J3" s="213"/>
+      <c r="B3" s="210" t="s">
+        <v>10</v>
+      </c>
+      <c r="C3" s="218" t="s">
+        <v>26</v>
+      </c>
+      <c r="D3" s="213"/>
+      <c r="E3" s="213"/>
+      <c r="F3" s="213"/>
+      <c r="G3" s="213"/>
+      <c r="H3" s="213"/>
+      <c r="I3" s="213"/>
+      <c r="J3" s="214"/>
     </row>
     <row r="4" spans="2:10" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B4" s="210"/>
+      <c r="B4" s="211"/>
       <c r="C4" s="23" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="D4" s="23" t="s">
-        <v>112</v>
+        <v>23</v>
       </c>
       <c r="E4" s="23" t="s">
-        <v>113</v>
+        <v>24</v>
       </c>
       <c r="F4" s="23" t="s">
-        <v>114</v>
+        <v>25</v>
       </c>
       <c r="G4" s="23" t="s">
-        <v>115</v>
+        <v>84</v>
       </c>
       <c r="H4" s="23" t="s">
-        <v>116</v>
+        <v>85</v>
       </c>
       <c r="I4" s="23" t="s">
-        <v>117</v>
+        <v>86</v>
       </c>
       <c r="J4" s="22" t="s">
-        <v>17</v>
+        <v>61</v>
       </c>
     </row>
     <row r="5" spans="2:10" x14ac:dyDescent="0.3">
-      <c r="B5" s="76"/>
-[...7 lines deleted...]
-      <c r="J5" s="78">
+      <c r="B5" s="83"/>
+      <c r="C5" s="84"/>
+      <c r="D5" s="84"/>
+      <c r="E5" s="84"/>
+      <c r="F5" s="84"/>
+      <c r="G5" s="84"/>
+      <c r="H5" s="84"/>
+      <c r="I5" s="84"/>
+      <c r="J5" s="85">
         <f>SUM(C5:I5)</f>
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="2:10" x14ac:dyDescent="0.3">
-      <c r="B6" s="76"/>
-[...7 lines deleted...]
-      <c r="J6" s="78">
+      <c r="B6" s="86"/>
+      <c r="C6" s="87"/>
+      <c r="D6" s="87"/>
+      <c r="E6" s="87"/>
+      <c r="F6" s="87"/>
+      <c r="G6" s="87"/>
+      <c r="H6" s="87"/>
+      <c r="I6" s="87"/>
+      <c r="J6" s="88">
         <f>SUM(C6:I6)</f>
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="2:10" x14ac:dyDescent="0.3">
-      <c r="B7" s="76"/>
-[...7 lines deleted...]
-      <c r="J7" s="78">
+      <c r="B7" s="86"/>
+      <c r="C7" s="87"/>
+      <c r="D7" s="87"/>
+      <c r="E7" s="87"/>
+      <c r="F7" s="87"/>
+      <c r="G7" s="87"/>
+      <c r="H7" s="87"/>
+      <c r="I7" s="87"/>
+      <c r="J7" s="88">
         <f>SUM(C7:I7)</f>
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="2:10" x14ac:dyDescent="0.3">
-      <c r="B8" s="76"/>
-[...7 lines deleted...]
-      <c r="J8" s="78">
+      <c r="B8" s="86"/>
+      <c r="C8" s="87"/>
+      <c r="D8" s="87"/>
+      <c r="E8" s="87"/>
+      <c r="F8" s="87"/>
+      <c r="G8" s="87"/>
+      <c r="H8" s="87"/>
+      <c r="I8" s="87"/>
+      <c r="J8" s="88">
         <f>SUM(C8:I8)</f>
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="2:10" ht="14.4" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B9" s="79"/>
-[...7 lines deleted...]
-      <c r="J9" s="81">
+      <c r="B9" s="89"/>
+      <c r="C9" s="90"/>
+      <c r="D9" s="90"/>
+      <c r="E9" s="90"/>
+      <c r="F9" s="90"/>
+      <c r="G9" s="90"/>
+      <c r="H9" s="90"/>
+      <c r="I9" s="90"/>
+      <c r="J9" s="91">
         <f>SUM(C9:I9)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="10" spans="2:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
-[...9 lines deleted...]
-      <c r="G10" s="212" t="s">
+    <row r="10" spans="2:10" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B10" s="210" t="s">
+        <v>10</v>
+      </c>
+      <c r="C10" s="212" t="s">
+        <v>28</v>
+      </c>
+      <c r="D10" s="212"/>
+      <c r="E10" s="212"/>
+      <c r="F10" s="212"/>
+      <c r="G10" s="213" t="s">
+        <v>27</v>
+      </c>
+      <c r="H10" s="213"/>
+      <c r="I10" s="213"/>
+      <c r="J10" s="214"/>
+    </row>
+    <row r="11" spans="2:10" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B11" s="211"/>
+      <c r="C11" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="D11" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E11" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="F11" s="118" t="s">
         <v>119</v>
       </c>
-      <c r="H10" s="212"/>
-[...39 lines deleted...]
-      <c r="J12" s="84"/>
+      <c r="G11" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="H11" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="I11" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="J11" s="118" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="12" spans="2:10" ht="14.4" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B12" s="92"/>
+      <c r="C12" s="93"/>
+      <c r="D12" s="93"/>
+      <c r="E12" s="93"/>
+      <c r="F12" s="93"/>
+      <c r="G12" s="93"/>
+      <c r="H12" s="93"/>
+      <c r="I12" s="93"/>
+      <c r="J12" s="94"/>
     </row>
     <row r="13" spans="2:10" x14ac:dyDescent="0.3">
-      <c r="B13" s="82"/>
-[...7 lines deleted...]
-      <c r="J13" s="84"/>
+      <c r="B13" s="95"/>
+      <c r="C13" s="96"/>
+      <c r="D13" s="96"/>
+      <c r="E13" s="96"/>
+      <c r="F13" s="96"/>
+      <c r="G13" s="96"/>
+      <c r="H13" s="96"/>
+      <c r="I13" s="96"/>
+      <c r="J13" s="97"/>
     </row>
     <row r="14" spans="2:10" x14ac:dyDescent="0.3">
-      <c r="B14" s="82"/>
-[...7 lines deleted...]
-      <c r="J14" s="84"/>
+      <c r="B14" s="98"/>
+      <c r="C14" s="99"/>
+      <c r="D14" s="99"/>
+      <c r="E14" s="99"/>
+      <c r="F14" s="99"/>
+      <c r="G14" s="99"/>
+      <c r="H14" s="99"/>
+      <c r="I14" s="99"/>
+      <c r="J14" s="100"/>
     </row>
     <row r="15" spans="2:10" x14ac:dyDescent="0.3">
-      <c r="B15" s="82"/>
-[...7 lines deleted...]
-      <c r="J15" s="84"/>
+      <c r="B15" s="98"/>
+      <c r="C15" s="99"/>
+      <c r="D15" s="99"/>
+      <c r="E15" s="99"/>
+      <c r="F15" s="99"/>
+      <c r="G15" s="99"/>
+      <c r="H15" s="99"/>
+      <c r="I15" s="99"/>
+      <c r="J15" s="100"/>
     </row>
     <row r="16" spans="2:10" ht="14.4" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B16" s="85"/>
-[...7 lines deleted...]
-      <c r="J16" s="87"/>
+      <c r="B16" s="101"/>
+      <c r="C16" s="102"/>
+      <c r="D16" s="102"/>
+      <c r="E16" s="102"/>
+      <c r="F16" s="102"/>
+      <c r="G16" s="102"/>
+      <c r="H16" s="102"/>
+      <c r="I16" s="102"/>
+      <c r="J16" s="103"/>
     </row>
     <row r="17" spans="2:10" ht="135.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B17" s="203" t="s">
-[...9 lines deleted...]
-      <c r="J17" s="205"/>
+      <c r="B17" s="207" t="s">
+        <v>142</v>
+      </c>
+      <c r="C17" s="208"/>
+      <c r="D17" s="208"/>
+      <c r="E17" s="208"/>
+      <c r="F17" s="208"/>
+      <c r="G17" s="208"/>
+      <c r="H17" s="208"/>
+      <c r="I17" s="208"/>
+      <c r="J17" s="209"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="B17:J17"/>
+    <mergeCell ref="B10:B11"/>
+    <mergeCell ref="C10:F10"/>
+    <mergeCell ref="G10:J10"/>
     <mergeCell ref="B2:J2"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:J3"/>
-    <mergeCell ref="B10:B11"/>
-[...1 lines deleted...]
-    <mergeCell ref="G10:J10"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="82" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="83" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100AA5359CF93C43041B0C941C225A70B3E" ma:contentTypeVersion="15" ma:contentTypeDescription="Utwórz nowy dokument." ma:contentTypeScope="" ma:versionID="6453dabe243be85d123ed85d76919414">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d96b2b94-cd0d-498f-97c3-d18670b51294" xmlns:ns3="25db5b77-9e2c-44db-a8bd-2255c20fa970" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b79a1955bca0ba88e448cf990d30ae99" ns2:_="" ns3:_="">
     <xsd:import namespace="d96b2b94-cd0d-498f-97c3-d18670b51294"/>
@@ -6564,89 +5570,95 @@
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66C3553A-A82E-4730-9606-7355EE3443A3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="d96b2b94-cd0d-498f-97c3-d18670b51294"/>
     <ds:schemaRef ds:uri="25db5b77-9e2c-44db-a8bd-2255c20fa970"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{6a7e4972-a3b7-4d51-a933-10309688c2b7}" enabled="1" method="Privileged" siteId="{0d2b6bbb-a69c-41e8-9ef1-c035572bd00e}" removed="0"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>10</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="16" baseType="lpstr">
-      <vt:lpstr>Form_Section A</vt:lpstr>
-[...14 lines deleted...]
-      <vt:lpstr>'Section F'!Print_Area</vt:lpstr>
+      <vt:lpstr>Formularz_Sekcja A</vt:lpstr>
+      <vt:lpstr>Sekcja B</vt:lpstr>
+      <vt:lpstr>Sekcja C</vt:lpstr>
+      <vt:lpstr>Sekcja D</vt:lpstr>
+      <vt:lpstr>Sekcja E</vt:lpstr>
+      <vt:lpstr>Sekcja F</vt:lpstr>
+      <vt:lpstr>'Sekcja F'!_ftn2</vt:lpstr>
+      <vt:lpstr>'Sekcja F'!_ftn3</vt:lpstr>
+      <vt:lpstr>'Sekcja F'!_ftnref2</vt:lpstr>
+      <vt:lpstr>'Sekcja F'!_ftnref3</vt:lpstr>
+      <vt:lpstr>'Formularz_Sekcja A'!Print_Area</vt:lpstr>
+      <vt:lpstr>'Sekcja B'!Print_Area</vt:lpstr>
+      <vt:lpstr>'Sekcja C'!Print_Area</vt:lpstr>
+      <vt:lpstr>'Sekcja D'!Print_Area</vt:lpstr>
+      <vt:lpstr>'Sekcja E'!Print_Area</vt:lpstr>
+      <vt:lpstr>'Sekcja F'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Tomasz Sobkowicz</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Enabled">
     <vt:lpwstr>True</vt:lpwstr>
   </property>