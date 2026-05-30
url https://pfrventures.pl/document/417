--- v0 (2026-05-09)
+++ v1 (2026-05-30)
@@ -1,45 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5E67D3AB" w14:textId="67F777B6" w:rsidR="00273455" w:rsidRPr="003D3102" w:rsidRDefault="001038CC" w:rsidP="00273455">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -83,109 +79,109 @@
         <w:t xml:space="preserve"> Prywatnego</w:t>
       </w:r>
       <w:r w:rsidR="00273455" w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> (osoba prawna</w:t>
       </w:r>
       <w:r w:rsidR="007D02CD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>/inny podmiot prawa</w:t>
       </w:r>
       <w:r w:rsidR="00273455" w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00F22A86" w:rsidRPr="00F22A86">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F22A86" w:rsidRPr="00217344">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="618A0DBE" w14:textId="288791ED" w:rsidR="005D6B99" w:rsidRDefault="005D6B99" w:rsidP="00CD329D">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN/>
         <w:spacing w:after="0"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="083E2EEF" w14:textId="232404A1" w:rsidR="00FA682F" w:rsidRPr="00FA682F" w:rsidRDefault="00FA682F" w:rsidP="00FA682F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA682F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>Dane Inwestora (osoba prawna</w:t>
       </w:r>
       <w:r w:rsidR="007D02CD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>/inny podmiot prawa</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA682F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabela-Siatka"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9413" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9413"/>
       </w:tblGrid>
       <w:tr w:rsidR="00FA682F" w:rsidRPr="003F3F5A" w14:paraId="17AB8CD2" w14:textId="77777777" w:rsidTr="00597479">
         <w:trPr>
           <w:trHeight w:val="742"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9413" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="11EBA1D1" w14:textId="1603A0B4" w:rsidR="00FA682F" w:rsidRPr="003D3102" w:rsidRDefault="00FA682F" w:rsidP="003A4183">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A62686">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -503,60 +499,60 @@
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk499108024"/>
       <w:r w:rsidRPr="00FA682F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Dane Beneficjenta </w:t>
       </w:r>
       <w:r w:rsidR="00492275">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA682F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>zeczywistego</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA682F">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabela-Siatka"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9413" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9413"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EA71C8" w:rsidRPr="003F3F5A" w14:paraId="777422B1" w14:textId="77777777" w:rsidTr="00597479">
         <w:trPr>
           <w:trHeight w:val="761"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9413" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7F3D8DC1" w14:textId="77777777" w:rsidR="00EA71C8" w:rsidRPr="003D3102" w:rsidRDefault="00EA71C8" w:rsidP="002819F6">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D3102">
               <w:rPr>
@@ -691,51 +687,51 @@
           <w:trHeight w:val="747"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9413" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3A8DE608" w14:textId="33AAF64B" w:rsidR="00EA71C8" w:rsidRPr="003D3102" w:rsidRDefault="007227F3" w:rsidP="002819F6">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>PESEL</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+                <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:footnoteReference w:id="4"/>
             </w:r>
             <w:r w:rsidR="00EA71C8" w:rsidRPr="00E54476">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EA71C8" w:rsidRPr="003F3F5A" w14:paraId="2A780F9E" w14:textId="77777777" w:rsidTr="003112D4">
         <w:trPr>
           <w:trHeight w:val="1086"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9413" w:type="dxa"/>
           </w:tcPr>
@@ -822,428 +818,428 @@
         <w:t xml:space="preserve">OŚWIADCZENIE </w:t>
       </w:r>
       <w:r w:rsidR="00C87638" w:rsidRPr="003F3F5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>INWESTORA PRYWATNEGO</w:t>
       </w:r>
       <w:r w:rsidR="00E41E46">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">/Beneficjenta </w:t>
       </w:r>
       <w:r w:rsidR="0022002D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>Rzeczywistego</w:t>
       </w:r>
       <w:r w:rsidR="00FA682F">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1169DF3D" w14:textId="77777777" w:rsidR="00AD16E7" w:rsidRDefault="009D4E26" w:rsidP="00AD16E7">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00597479">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Ja, niżej podpisany/a, będący Beneficjentem rzeczywistym</w:t>
       </w:r>
       <w:r w:rsidRPr="00597479">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
       <w:r w:rsidRPr="00597479">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> („</w:t>
       </w:r>
       <w:r w:rsidRPr="00597479">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>Beneficjent Rzeczywisty</w:t>
       </w:r>
       <w:r w:rsidRPr="00597479">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>”)/</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02B8528C" w14:textId="2BC07589" w:rsidR="009D4E26" w:rsidRPr="00AD16E7" w:rsidRDefault="009D4E26" w:rsidP="00AD16E7">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD16E7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Ja/My niżej podpisani reprezentujący</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD16E7">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
       <w:r w:rsidRPr="00AD16E7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> Inwestora Prywatnego działającego pod firmą </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD16E7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>_______________________________</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD16E7">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
       <w:r w:rsidRPr="00AD16E7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> („</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD16E7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>Inwestor</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD16E7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">”) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74437F73" w14:textId="77777777" w:rsidR="009D4E26" w:rsidRPr="00032339" w:rsidRDefault="009D4E26" w:rsidP="009D4E26">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00032339">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>niniejszym oświadczam</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>/my</w:t>
       </w:r>
       <w:r w:rsidRPr="00032339">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>, że:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C7D60A1" w14:textId="77777777" w:rsidR="00C87638" w:rsidRPr="003D3102" w:rsidRDefault="00C87638" w:rsidP="00C87638">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="244" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Status Beneficjenta </w:t>
       </w:r>
       <w:r w:rsidR="00703B0A" w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Rzeczywistego</w:t>
       </w:r>
       <w:r w:rsidR="00D8110A" w:rsidRPr="003D3102">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:footnoteReference w:id="9"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="50F0E903" w14:textId="507136A2" w:rsidR="00291EBF" w:rsidRPr="00597479" w:rsidRDefault="00C87638" w:rsidP="00290063">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD16E7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>J</w:t>
       </w:r>
       <w:r w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">estem Beneficjentem </w:t>
       </w:r>
       <w:r w:rsidR="00703B0A" w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Rzeczywistym </w:t>
       </w:r>
       <w:r w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>z uwagi na fakt, że</w:t>
       </w:r>
       <w:r w:rsidR="00291EBF" w:rsidRPr="003D3102">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:footnoteReference w:id="10"/>
       </w:r>
       <w:r w:rsidR="00291EBF" w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="006961B7" w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D756A3" w:rsidRPr="00597479">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>_____________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08E8F8BC" w14:textId="4BD2A124" w:rsidR="00434B17" w:rsidRDefault="00D756A3" w:rsidP="00434B17">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00597479">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>____________________________________________________________________________</w:t>
       </w:r>
       <w:r w:rsidR="00434B17">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28018D25" w14:textId="5AA98C20" w:rsidR="00434B17" w:rsidRPr="00014FDA" w:rsidRDefault="00434B17" w:rsidP="00434B17">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="244" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC358D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Oświadczam, że</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:footnoteReference w:id="11"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E90924A" w14:textId="77777777" w:rsidR="00434B17" w:rsidRPr="00014FDA" w:rsidRDefault="00434B17" w:rsidP="00434B17">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="244" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>j</w:t>
       </w:r>
       <w:r w:rsidRPr="008348C6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>estem/nie jestem osobą zajmującą eksponowane stanowisko polityczne</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B491685" w14:textId="77777777" w:rsidR="00434B17" w:rsidRPr="00014FDA" w:rsidRDefault="00434B17" w:rsidP="00434B17">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="244" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008348C6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>jestem/nie jestem osobą będącą bliskim współpracownikiem osoby zajmującej eksponowane stanowisko polityczne</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="008348C6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> lub</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DF1CCE6" w14:textId="77777777" w:rsidR="00434B17" w:rsidRPr="00434B17" w:rsidRDefault="00434B17" w:rsidP="00434B17">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="244" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008348C6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">jestem/nie jestem członkiem rodziny </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">osoby </w:t>
       </w:r>
       <w:r w:rsidRPr="008348C6">
@@ -1257,176 +1253,176 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="479E3238" w14:textId="1AF96D5B" w:rsidR="00434B17" w:rsidRPr="00434B17" w:rsidRDefault="00434B17" w:rsidP="00434B17">
       <w:pPr>
         <w:spacing w:line="244" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00434B17">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>w rozumieniu Ustawy o przeciwdziałaniu praniu pieniędzy oraz finansowaniu terroryzmu z dnia 1 marca 2018 r. (Dz. U. z 2018r. poz. 723, z późn. zmianami).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C2E2FF8" w14:textId="251AA7FE" w:rsidR="00434B17" w:rsidRPr="00434B17" w:rsidRDefault="00434B17" w:rsidP="00434B17">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00434B17">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>jestem/nie jestem osobą pozostającą w stosunku pokrewieństwa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:footnoteReference w:id="12"/>
       </w:r>
       <w:r w:rsidRPr="00434B17">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> lub</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00434B17">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>powinowactwa  z osobą zajmującą eksponowane stanowisko polityczne.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04733D9A" w14:textId="21EF6346" w:rsidR="005D6B99" w:rsidRPr="003D3102" w:rsidRDefault="001F602F">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="244" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Status i umocowanie Inwestora</w:t>
       </w:r>
       <w:r w:rsidR="00434B17">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> Prywatnego</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="540EFE82" w14:textId="2156CE03" w:rsidR="005D6B99" w:rsidRPr="003D3102" w:rsidRDefault="001F602F" w:rsidP="00D31045">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Inwestor </w:t>
       </w:r>
       <w:r w:rsidR="002A5231">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Prywatny </w:t>
       </w:r>
       <w:r w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>został prawidłowo utworzony</w:t>
       </w:r>
       <w:r w:rsidR="0059098A" w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> i działa zgodnie z prawem właściwym dla miejsca utworzenia oraz/lub rejestracji Inwestora</w:t>
       </w:r>
       <w:r w:rsidR="002A5231">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> Prywatnego</w:t>
       </w:r>
       <w:r w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E469897" w14:textId="1CBD83A2" w:rsidR="0059098A" w:rsidRPr="00463293" w:rsidRDefault="001F602F" w:rsidP="00D31045">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Inwestor</w:t>
       </w:r>
       <w:r w:rsidR="0059098A" w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00463293">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
@@ -1443,192 +1439,192 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">osiada pełną zdolność do czynności prawnych i umocowanie do wniesienia wkładu prywatnego w zadeklarowanej wysokości, w tym uzyskał wszelkie zgody, zatwierdzenia i dokonał wszelkich zawiadomień, rejestracji, o ile ich uzyskanie/dokonanie jest wymagane </w:t>
       </w:r>
       <w:r w:rsidR="00242A9D" w:rsidRPr="00463293">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>przepisami prawa</w:t>
       </w:r>
       <w:r w:rsidRPr="00463293">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00E077DB" w:rsidRPr="00463293">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5558D11D" w14:textId="20C72B6E" w:rsidR="0059098A" w:rsidRPr="00463293" w:rsidRDefault="00273455" w:rsidP="00D31045">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00463293">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:footnoteReference w:id="13"/>
       </w:r>
       <w:r w:rsidR="0059098A" w:rsidRPr="00463293">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">A) </w:t>
       </w:r>
       <w:r w:rsidRPr="00463293">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidR="008D7564" w:rsidRPr="00463293">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">ykonanie zobowiązania się do wniesienia wkładu prywatnego przez Inwestora </w:t>
       </w:r>
       <w:r w:rsidR="00463293" w:rsidRPr="00463293">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Prywatnego </w:t>
       </w:r>
       <w:r w:rsidR="008D7564" w:rsidRPr="00463293">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>nie jest zależne od uzyskania przez Inwestora jakiejkolwiek zgody, zatwierdzenia, zawiadomienia lub rejestracji przez jakikolwiek organ administracji publicznej, samorządowej lub jakikolwiek innym organ oraz/lub jakąkolwiek osobę trzecią (w tym na podstawie jakiejkolwiek umowy lub porozumienia).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B5B33D4" w14:textId="77DB7116" w:rsidR="0059098A" w:rsidRPr="00463293" w:rsidRDefault="0059098A" w:rsidP="000926B0">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00463293">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">B) </w:t>
       </w:r>
       <w:r w:rsidRPr="00597479">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Poza</w:t>
       </w:r>
       <w:r w:rsidRPr="001B65EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001B65EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>….</w:t>
       </w:r>
       <w:r w:rsidR="001B65EE" w:rsidRPr="00AD6714">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>……………</w:t>
       </w:r>
       <w:r w:rsidR="001B65EE" w:rsidRPr="008E6BDB">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:footnoteReference w:id="14"/>
       </w:r>
       <w:r w:rsidRPr="00597479">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> do zobowiązania się</w:t>
       </w:r>
       <w:r w:rsidRPr="001B65EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> do wniesienia wkładu prywatnego przez Inwestora nie jest wymagane uzyskanie przez </w:t>
       </w:r>
       <w:r w:rsidR="008D7564" w:rsidRPr="001B65EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Inwestora </w:t>
       </w:r>
       <w:r w:rsidR="00463293" w:rsidRPr="001B65EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Prywatnego </w:t>
       </w:r>
       <w:r w:rsidRPr="001B65EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>jakiejkolwiek zgody, zatwierdzenia, zawiadomienia lub rejestracji przez jakikolwiek organ administracji publicznej, samorządowej lub jakikolwiek innym organ oraz/lub jakąkolwiek osobę trzecią (w tym na podstawie jakiejkolwiek umowy lub porozumienia)</w:t>
       </w:r>
       <w:r w:rsidR="00BD30AD" w:rsidRPr="001B65EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="268CD85F" w14:textId="7705AC05" w:rsidR="005D6B99" w:rsidRPr="003D3102" w:rsidRDefault="00DA2DE2" w:rsidP="000926B0">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk152764040"/>
       <w:r w:rsidRPr="00463293">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>Inwestor</w:t>
       </w:r>
       <w:r w:rsidR="007C6BAE" w:rsidRPr="00463293">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> Prywatny</w:t>
@@ -1664,51 +1660,51 @@
       <w:r w:rsidR="001D020B" w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>postępowania zbiorowego dotyczące niewypłacalności w celu naprawy, restrukturyzacji długu i reorganizacji lub likwidacji w rozumieniu Art. 1.1 (bez ostatniego zdania) Rozporządzenia UE 2015/848</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidR="001F602F" w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04556E6F" w14:textId="2534DB60" w:rsidR="003D0144" w:rsidRPr="003D3102" w:rsidRDefault="003D0144" w:rsidP="00D31045">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Inwestor </w:t>
       </w:r>
       <w:r w:rsidR="007C6BAE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Prywatny </w:t>
       </w:r>
       <w:r w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
@@ -1731,172 +1727,172 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="001D020B" w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">rywatnego </w:t>
       </w:r>
       <w:r w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>w rozumieniu art. 2 pkt 72 Rozporządzenia Komisji (UE) nr 651/2014 z dnia 17 czerwca 2014 r. uznającego niektóre rodzaje pomocy za zgodne z rynkiem wewnętrznym w zastosowaniu art. 107 i 108 Traktatu</w:t>
       </w:r>
       <w:r w:rsidR="00BD30AD" w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77801D07" w14:textId="2D6FA975" w:rsidR="007C6BAE" w:rsidRDefault="007C6BAE" w:rsidP="00D31045">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> Inwestor Prywatny s</w:t>
       </w:r>
       <w:r w:rsidRPr="00F6102C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>pełnia przesłanki posiadania prawa/tytułu uczestnictwa w Funduszu VC określone w Ustawie o funduszach inwestycyjnych i zarządzaniu alternatywnymi funduszami inwestycyjnymi</w:t>
       </w:r>
       <w:r w:rsidR="00AD16E7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D138E1D" w14:textId="69095E78" w:rsidR="003D3102" w:rsidRPr="001B1F17" w:rsidRDefault="00C153EC" w:rsidP="00507D66">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Struktura właściciel</w:t>
       </w:r>
       <w:r w:rsidR="007C3D00" w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>sk</w:t>
       </w:r>
       <w:r w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">a Inwestora </w:t>
       </w:r>
       <w:r w:rsidR="007C3D00" w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Prywatnego </w:t>
       </w:r>
       <w:r w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>stanowi załącznik A do niniejszego Oświadczenia</w:t>
       </w:r>
       <w:r w:rsidRPr="003D3102">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:footnoteReference w:id="15"/>
       </w:r>
       <w:r w:rsidR="004E7F7D" w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="523FDCFB" w14:textId="23395AA9" w:rsidR="005D6B99" w:rsidRPr="003D3102" w:rsidRDefault="001F602F" w:rsidP="003D3102">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:line="244" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="349"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Wkład prywatny Inwestora</w:t>
       </w:r>
       <w:r w:rsidR="007C6BAE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> Prywatnego</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="770D58FB" w14:textId="0F09D335" w:rsidR="005D6B99" w:rsidRPr="003D3102" w:rsidRDefault="008D7564" w:rsidP="00D31045">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:line="244" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Inwestor </w:t>
       </w:r>
       <w:r w:rsidR="007C6BAE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Prywatny </w:t>
       </w:r>
       <w:r w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -1936,51 +1932,51 @@
         </w:rPr>
         <w:t>________</w:t>
       </w:r>
       <w:r w:rsidR="00E54476" w:rsidRPr="00CD329D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD329D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>___</w:t>
       </w:r>
       <w:r w:rsidR="00905C83" w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>zł</w:t>
       </w:r>
       <w:r w:rsidRPr="003D3102">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:footnoteReference w:id="16"/>
       </w:r>
       <w:r w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="008E4416" w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Inwestor </w:t>
       </w:r>
       <w:r w:rsidR="007C6BAE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -2054,51 +2050,51 @@
         <w:t xml:space="preserve"> złożonej przez </w:t>
       </w:r>
       <w:r w:rsidR="001D1B85" w:rsidRPr="00CD329D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>__</w:t>
       </w:r>
       <w:r w:rsidR="00AD16E7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>__________</w:t>
       </w:r>
       <w:r w:rsidR="001D1B85" w:rsidRPr="00CD329D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>______</w:t>
       </w:r>
       <w:r w:rsidR="001D1B85" w:rsidRPr="003D3102">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:footnoteReference w:id="17"/>
       </w:r>
       <w:r w:rsidR="001D1B85" w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="002336C9" w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003A6371" w:rsidRPr="00597479">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Wkład Inwestora </w:t>
       </w:r>
       <w:r w:rsidR="007C6BAE" w:rsidRPr="00597479">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -2133,65 +2129,65 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">przez Beneficjenta </w:t>
       </w:r>
       <w:r w:rsidR="00492275" w:rsidRPr="00597479">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="003A6371" w:rsidRPr="00597479">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>zeczywistego</w:t>
       </w:r>
       <w:r w:rsidR="00505316" w:rsidRPr="00597479">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="003A6371">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:footnoteReference w:id="18"/>
       </w:r>
       <w:r w:rsidR="00290063" w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="561B802E" w14:textId="00FA2952" w:rsidR="00AD017C" w:rsidRPr="003D3102" w:rsidRDefault="00AD017C" w:rsidP="00D31045">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:line="244" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Środki finansowe przeznaczone przez </w:t>
       </w:r>
       <w:r w:rsidR="008B338C" w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Inwestora</w:t>
       </w:r>
       <w:r w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -2263,51 +2259,51 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>, w szczególności</w:t>
       </w:r>
       <w:r w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> nie</w:t>
       </w:r>
       <w:r w:rsidR="00E334D7" w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>stanowią środków publicznych w rozumieniu Ustawy z dnia 27 sierpnia 2009 r. o finansach publicznych.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4ACCDF8C" w14:textId="20E3BC6E" w:rsidR="003D3102" w:rsidRPr="001B1F17" w:rsidRDefault="001F0954" w:rsidP="003D3102">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Środki finansowe przeznaczone przez Inwestora </w:t>
       </w:r>
       <w:r w:rsidR="00D50402">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Prywatnego </w:t>
       </w:r>
       <w:r w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
@@ -2366,96 +2362,96 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">), w tym w szczególności wniesienie wkładu prywatnego w </w:t>
       </w:r>
       <w:r w:rsidR="00BD30AD" w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>deklarowanej</w:t>
       </w:r>
       <w:r w:rsidR="00D43079" w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001F602F" w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>wysokości nie stanowi prania pieniędzy ani nie służy finansowaniu terroryzmu.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30A8D54D" w14:textId="77777777" w:rsidR="00EE3F47" w:rsidRPr="003D3102" w:rsidRDefault="003E7CAD" w:rsidP="003D3102">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:line="244" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="349"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Zgoda na badanie due diligence</w:t>
       </w:r>
       <w:r w:rsidRPr="003D3102">
         <w:rPr>
-          <w:rStyle w:val="Odwoaniedokomentarza"/>
+          <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>w przypadku wyboru Oferty w ramach Naboru</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5664D2EA" w14:textId="417A325B" w:rsidR="003D3102" w:rsidRPr="001B1F17" w:rsidRDefault="00BE598F" w:rsidP="003D3102">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F3F5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Beneficjent Rzeczywisty</w:t>
       </w:r>
       <w:r w:rsidR="004C37EC" w:rsidRPr="003F3F5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>/Inwestor</w:t>
       </w:r>
       <w:r w:rsidR="00EE3F47" w:rsidRPr="003F3F5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
@@ -2832,77 +2828,77 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>dysponowanie przez Inwestora wkładem prywatnym</w:t>
       </w:r>
       <w:r w:rsidR="00C07C5B" w:rsidRPr="003F3F5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> i wskazujące na strukturę właścicielską Inwestora</w:t>
       </w:r>
       <w:r w:rsidR="00D50402">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> Prywatnego</w:t>
       </w:r>
       <w:r w:rsidR="003E7CAD" w:rsidRPr="003F3F5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74FC439B" w14:textId="77777777" w:rsidR="00AD15CA" w:rsidRPr="003D3102" w:rsidRDefault="00767EB3" w:rsidP="009D4C36">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:left="709" w:hanging="352"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Ref467149754"/>
       <w:r w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Konflikt interesów</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:p w14:paraId="0CBA8108" w14:textId="00D9BB74" w:rsidR="00905C83" w:rsidRPr="00507D66" w:rsidRDefault="00767EB3" w:rsidP="006E16E3">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:left="714" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Beneficjent Rzeczywisty</w:t>
       </w:r>
       <w:r w:rsidR="009A5A33" w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00407279" w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -3037,51 +3033,51 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C37E25">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidR="00B978F1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>aboru</w:t>
       </w:r>
       <w:r w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CFB63A7" w14:textId="7EBEA4BD" w:rsidR="00767EB3" w:rsidRPr="001B1F17" w:rsidRDefault="00767EB3" w:rsidP="001B1F17">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:left="714" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Beneficjent Rzeczywisty</w:t>
       </w:r>
       <w:r w:rsidR="009A5A33" w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00407279" w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -3135,127 +3131,127 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">o wszelkich okolicznościach stanowiących konflikt interesów powodujący nieprawdziwość oświadczenia pkt </w:t>
       </w:r>
       <w:r w:rsidR="00C1094A" w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.1 powyżej.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="032AE872" w14:textId="77777777" w:rsidR="005D6B99" w:rsidRPr="003D3102" w:rsidRDefault="001F602F" w:rsidP="003D3102">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:line="244" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="349"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Pozostałe oświadczenia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30D042FC" w14:textId="16A951A6" w:rsidR="003017CC" w:rsidRDefault="003017CC" w:rsidP="00D31045">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Beneficjent Rzeczywisty/ Inwestor Prywatny oświadcza, że </w:t>
       </w:r>
       <w:r w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Informacje zawarte w niniejszym oświadczeniu dotyczące pomocy publicznej, w tym pomocy </w:t>
       </w:r>
       <w:r w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
         </w:rPr>
         <w:t>de minimis</w:t>
       </w:r>
       <w:r w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">, są zgodne z przepisami </w:t>
       </w:r>
       <w:r w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>ustawy z dnia 30 kwietnia 2004 r. o postępowaniu w sprawach dotyczących pomocy publicznej (Dz. U. z 2007 r. Nr 59, poz. 404, z późn. zm.) oraz z przepisami właściwego programu pomocowego</w:t>
       </w:r>
       <w:r w:rsidR="00E928B3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20240ABF" w14:textId="6D183347" w:rsidR="005D6B99" w:rsidRDefault="008D7564" w:rsidP="00D31045">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">W związku z finansowaniem zwrotnym udzielanym przez PFR </w:t>
       </w:r>
       <w:r w:rsidR="00182428">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Otwarte Innowacje</w:t>
       </w:r>
       <w:r w:rsidR="00A62686">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
@@ -3416,51 +3412,51 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>21</w:t>
       </w:r>
       <w:r w:rsidRPr="00A62686">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>-202</w:t>
       </w:r>
       <w:r w:rsidR="00CE7E9C" w:rsidRPr="00A62686">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00330E1E" w:rsidRPr="00A62686">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21BD171C" w14:textId="04553069" w:rsidR="0088338D" w:rsidRPr="00857E83" w:rsidRDefault="0088338D" w:rsidP="0088338D">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00857E83">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Beneficjent Rzeczywisty / Inwestor </w:t>
       </w:r>
       <w:r w:rsidR="007E18EF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Prywatny </w:t>
       </w:r>
       <w:r w:rsidRPr="00857E83">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
@@ -3477,51 +3473,51 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00857E83">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">ma status pomocy publicznej w rozumieniu art. 107 ust. 1 TFUE oraz podlega, w szczególności, w zakresie wykorzystania oraz rozliczenia, przepisom ustawy z dnia 30 kwietnia 2004 r. o postępowaniu w sprawach dotyczących pomocy publicznej Dz. U. z 2007 r. Nr 59 poz. 404 z późn. zm.) i w zw. z powyższym przyjmuję do wiadomości, że z chwilą zawarcia Umowy inwestycyjnej Inwestor </w:t>
       </w:r>
       <w:r w:rsidR="007E18EF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Prywatny </w:t>
       </w:r>
       <w:r w:rsidRPr="00857E83">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">będzie miał status beneficjenta pomocy publicznej. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3419472A" w14:textId="35FD07F5" w:rsidR="005D6B99" w:rsidRPr="003F3F5A" w:rsidRDefault="00C87638" w:rsidP="00D31045">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Beneficjent </w:t>
       </w:r>
       <w:r w:rsidR="00703B0A" w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Rzeczywisty</w:t>
       </w:r>
       <w:r w:rsidR="009A5A33" w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
@@ -3778,100 +3774,100 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Programu </w:t>
       </w:r>
       <w:r w:rsidR="00242A9D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>FENG</w:t>
       </w:r>
       <w:r w:rsidR="001F602F" w:rsidRPr="003F3F5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="004E14E5" w:rsidRPr="003F3F5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FA1E4F7" w14:textId="76122503" w:rsidR="003D3102" w:rsidRDefault="001F602F" w:rsidP="003D3102">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F3F5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Pojęcia niezdefiniowane w niniejszym </w:t>
       </w:r>
       <w:r w:rsidR="002E4561" w:rsidRPr="003F3F5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">oświadczeniu </w:t>
       </w:r>
       <w:r w:rsidRPr="003F3F5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">mają znaczenie nadane im w Zasadach </w:t>
       </w:r>
       <w:r w:rsidR="001F0954" w:rsidRPr="003F3F5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Naboru</w:t>
       </w:r>
       <w:r w:rsidRPr="003F3F5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="002E268C" w:rsidRPr="003F3F5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1668413C" w14:textId="1CF8C837" w:rsidR="00EE68BA" w:rsidRDefault="00EE68BA" w:rsidP="00EE68BA">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE68BA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Beneficjent Rzeczywisty / Inwestor Prywatny </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>potwierdza zapoznanie</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE68BA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
@@ -3882,51 +3878,51 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> 8</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE68BA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> do Zasad Naboru i nie wnos</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE68BA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> sprzeciwu co do sposobu przetwarzania danych osobowych. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B8DBEF4" w14:textId="122905AE" w:rsidR="00FA33D0" w:rsidRDefault="00FA33D0" w:rsidP="00EE68BA">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Beneficjent Rzeczywisty</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA33D0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>/ Inwestor Prywatny</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
@@ -4010,51 +4006,51 @@
         </w:rPr>
         <w:t>dotychczasowej działalności inwestycyjnej, przedsiębiorczej i reputacji na rynku</w:t>
       </w:r>
       <w:r w:rsidRPr="00816772">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="pl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00816772">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>na rzecz instytucji oferujących finansowanie ze środków publicznych (PARP, NCBR, BGK, ARP) w celu weryfikacji wskazanego doświadczenia w działalności inwestycyjnej i reputacji na rynku</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32B02662" w14:textId="4F03C2AA" w:rsidR="00EE68BA" w:rsidRDefault="00EE68BA" w:rsidP="001758D4">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE68BA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Beneficjent Rzeczywisty / Inwestor Prywatny oświadcza, że poinformował wszystkie osoby fizyczne, których dane osobowe zostały zawarte w treści Oferty, o fakcie podania tych danych w treści Oferty oraz że osobom tym udzielił informacji </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">o </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE68BA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>zasada</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -4079,86 +4075,86 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">8 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">do Zasad </w:t>
       </w:r>
       <w:r w:rsidR="00C37E25">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>aboru.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4358B47D" w14:textId="77777777" w:rsidR="001758D4" w:rsidRDefault="001758D4" w:rsidP="001758D4">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1407DE9A" w14:textId="7B83F736" w:rsidR="002F5E53" w:rsidRPr="00A942BE" w:rsidRDefault="002F5E53" w:rsidP="00A942BE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A942BE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>W imieniu Inwestora</w:t>
       </w:r>
       <w:r w:rsidR="002819F6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> Prywatnego</w:t>
       </w:r>
       <w:r w:rsidRPr="00A942BE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabela-Siatka"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6681"/>
       </w:tblGrid>
       <w:tr w:rsidR="002F5E53" w:rsidRPr="003F3F5A" w14:paraId="295668ED" w14:textId="77777777" w:rsidTr="00E55217">
         <w:trPr>
           <w:trHeight w:val="600"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4314" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0CF3712C" w14:textId="77777777" w:rsidR="002F5E53" w:rsidRPr="003D3102" w:rsidRDefault="002F5E53" w:rsidP="002F5E53">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -4355,51 +4351,51 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00A942BE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">rywatnego, obowiązku poddania się badaniu Due Dilgence i innych oświadczeń przypisanych Beneficjentowi </w:t>
       </w:r>
       <w:r w:rsidR="007E18EF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidRPr="00A942BE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>zeczywistemu)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabela-Siatka"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6681"/>
       </w:tblGrid>
       <w:tr w:rsidR="002F5E53" w:rsidRPr="003F3F5A" w14:paraId="39E5E73A" w14:textId="77777777" w:rsidTr="00E55217">
         <w:trPr>
           <w:trHeight w:val="600"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4314" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0ED40555" w14:textId="77777777" w:rsidR="002F5E53" w:rsidRPr="003D3102" w:rsidRDefault="002F5E53" w:rsidP="002F5E53">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -4493,51 +4489,60 @@
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>___________________________________________________________</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="04CF762B" w14:textId="77777777" w:rsidR="002F5E53" w:rsidRPr="003D3102" w:rsidRDefault="002F5E53" w:rsidP="002F5E53">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D3102">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>Data, miejscowość</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="41CE38B0" w14:textId="1721AE45" w:rsidR="00C153EC" w:rsidRPr="009B6138" w:rsidRDefault="00C153EC" w:rsidP="00DB3563">
+    <w:p w14:paraId="49599BA9" w14:textId="77777777" w:rsidR="00C32DC9" w:rsidRDefault="00C32DC9" w:rsidP="00DB3563">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41CE38B0" w14:textId="1895E407" w:rsidR="00C153EC" w:rsidRPr="009B6138" w:rsidRDefault="00C153EC" w:rsidP="00DB3563">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B6138">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Załącznik A do </w:t>
       </w:r>
       <w:r w:rsidR="005F5642">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidRPr="009B6138">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
@@ -4574,51 +4579,51 @@
       </w:r>
       <w:r w:rsidR="00DB21D2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00E928B3" w:rsidRPr="009B6138">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009B6138">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">w Formularzu </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabela-Siatka"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3020"/>
         <w:gridCol w:w="3021"/>
         <w:gridCol w:w="3021"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C153EC" w:rsidRPr="003F3F5A" w14:paraId="73AD88A2" w14:textId="77777777" w:rsidTr="00C153EC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3020" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1F61A20A" w14:textId="3C7830D3" w:rsidR="00C153EC" w:rsidRPr="003F3F5A" w:rsidRDefault="00C153EC" w:rsidP="00C153EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F3F5A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Nazwa wspólnika/akcjonariusza</w:t>
@@ -4820,89 +4825,85 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>zarejestrowanych w krajach, w których zgodnie z przepisami prawa bezpośrednimi udziałowcami są fundusze powiernicze, działające w imieniu i na rzecz indywidualnych osób fizycznych nieujawnionych w aktach rejestrowych takich Inwestorów</w:t>
       </w:r>
       <w:r w:rsidR="003C4B3E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="004215EB" w:rsidRPr="003F3F5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> jako podmioty kontrolujące lub finansujące ich działalność, należy także wskazać osoby fizyczne kontrolujące takiego wspólnika/akcjonariusza</w:t>
       </w:r>
       <w:r w:rsidR="005C78C6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00C153EC" w:rsidRPr="003F3F5A" w:rsidSect="00233497">
-      <w:headerReference w:type="even" r:id="rId8"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="567" w:footer="454" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="499F3C6D" w14:textId="77777777" w:rsidR="00D41C87" w:rsidRDefault="00D41C87">
+    <w:p w14:paraId="10D33D5A" w14:textId="77777777" w:rsidR="00990410" w:rsidRDefault="00990410">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6A405227" w14:textId="77777777" w:rsidR="00D41C87" w:rsidRDefault="00D41C87">
+    <w:p w14:paraId="02C8E81A" w14:textId="77777777" w:rsidR="00990410" w:rsidRDefault="00990410">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="500316BD" w14:textId="77777777" w:rsidR="00D41C87" w:rsidRDefault="00D41C87">
+    <w:p w14:paraId="00D37AAA" w14:textId="77777777" w:rsidR="00990410" w:rsidRDefault="00990410">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -4930,753 +4931,736 @@
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="57AC0156" w14:textId="77777777" w:rsidR="00147B00" w:rsidRDefault="00147B00">
-[...8 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1409141810"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="6E066B62" w14:textId="5FD3E92F" w:rsidR="003A4183" w:rsidRDefault="003A4183">
         <w:pPr>
-          <w:pStyle w:val="Stopka"/>
+          <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00FA33D0">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="07527D93" w14:textId="25904BE1" w:rsidR="003A4183" w:rsidRDefault="00DD2510">
+  <w:p w14:paraId="07527D93" w14:textId="3AB5C2F9" w:rsidR="003A4183" w:rsidRDefault="00DD2510">
     <w:pPr>
-      <w:pStyle w:val="Stopka"/>
+      <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Nabór nr </w:t>
     </w:r>
     <w:r w:rsidR="00E20AB6">
-      <w:t>10</w:t>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidR="00081A9F">
+      <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:t>/202</w:t>
     </w:r>
     <w:r w:rsidR="00147B00">
       <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1C049A31" w14:textId="77777777" w:rsidR="00D41C87" w:rsidRDefault="00D41C87">
+    <w:p w14:paraId="0C6D33BC" w14:textId="77777777" w:rsidR="00990410" w:rsidRDefault="00990410">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="36789CA8" w14:textId="77777777" w:rsidR="00D41C87" w:rsidRDefault="00D41C87">
+    <w:p w14:paraId="78CEFC99" w14:textId="77777777" w:rsidR="00990410" w:rsidRDefault="00990410">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4DCA08D3" w14:textId="77777777" w:rsidR="00D41C87" w:rsidRDefault="00D41C87">
+    <w:p w14:paraId="783E450F" w14:textId="77777777" w:rsidR="00990410" w:rsidRDefault="00990410">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="0AC88306" w14:textId="77777777" w:rsidR="00F22A86" w:rsidRPr="00A62686" w:rsidRDefault="00F22A86" w:rsidP="00F22A86">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00A62686">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00A62686">
         <w:t xml:space="preserve"> W przypadku, gdy w ramach Oferty został wskazany więcej niż jeden Inwestor Prywatny, oświadczenie powinno zostać wypełnione i podpisane oddzielnie przez każdego Inwestora Prywatnego.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
     <w:p w14:paraId="480D2423" w14:textId="46FA1C7E" w:rsidR="003A4183" w:rsidRDefault="003A4183" w:rsidP="00E019AF">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Do wypełnienia w przypadku, gdy Inwestor</w:t>
       </w:r>
       <w:r w:rsidR="002A5231">
         <w:t xml:space="preserve"> Prywatny</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> będący osoba prawną jest kontrolowany przez </w:t>
       </w:r>
       <w:r w:rsidR="00E97E66">
         <w:t>Beneficjenta Rzeczywistego</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Należy wskazać dane Beneficjenta </w:t>
       </w:r>
       <w:r w:rsidR="00E97E66">
         <w:t>R</w:t>
       </w:r>
       <w:r>
         <w:t>zeczywistego. W przypadku, gdy Inwestor</w:t>
       </w:r>
       <w:r w:rsidR="00716C1E">
         <w:t xml:space="preserve"> Prywatny</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> posiada więcej niż jednego Beneficjenta Rzeczywistego należy wpisać dane wszystkich Beneficjentów Rzeczywistych. W takiej sytuacji oświadczenie powinno zostać wypełnione i podpisane oddzielnie przez wszystkich Beneficjentów Rzeczywistych.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
     <w:p w14:paraId="16CAC0F5" w14:textId="77777777" w:rsidR="007227F3" w:rsidRDefault="007227F3" w:rsidP="007227F3">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB700E">
         <w:t>W przypadku osób, które nie posiadają numeru PESEL, należy podać datę urodzenia.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D622EC2" w14:textId="7B59332B" w:rsidR="007227F3" w:rsidRDefault="007227F3">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
     <w:p w14:paraId="3B303FBC" w14:textId="0338C211" w:rsidR="003A4183" w:rsidRDefault="003A4183" w:rsidP="002A41C0">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> W przypadku, gdy Inwestor </w:t>
       </w:r>
       <w:r w:rsidR="002A5231">
         <w:t xml:space="preserve">Prywatny </w:t>
       </w:r>
       <w:r>
         <w:t>posiada Beneficjenta rzeczywistego, oświadczenie podpisuje zarówno Inwestor (zgodnie z reprezentacją ujawnioną w KRS), jak i Beneficjent Rzeczywisty.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
     <w:p w14:paraId="4509F426" w14:textId="0FA19E37" w:rsidR="003A4183" w:rsidRDefault="003A4183" w:rsidP="009D4E26">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Przez Beneficjenta </w:t>
       </w:r>
       <w:r w:rsidR="00492275">
         <w:t>R</w:t>
       </w:r>
       <w:r>
         <w:t>zeczywistego rozumie się:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29E84261" w14:textId="77777777" w:rsidR="003A4183" w:rsidRDefault="003A4183" w:rsidP="009D4E26">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>osobę fizyczną lub osoby fizyczne, które są właścicielami Inwestora lub sprawują kontrolę nad Inwestorem,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E473E48" w14:textId="77777777" w:rsidR="003A4183" w:rsidRDefault="003A4183" w:rsidP="009D4E26">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>osobę fizyczną lub osoby fizyczne, które są udziałowcami lub akcjonariuszami lub posiadają prawo głosu na zgromadzeniu wspólników w wysokości powyżej 50% w tej osobie prawnej, w tym za pomocą pakietów akcji na okaziciela, z wyjątkiem spółek, których papiery wartościowe są w obrocie zorganizowanym, podlegających lub stosujących przepisy prawa Unii Europejskiej w zakresie ujawniania informacji, a także podmiotów świadczących usługi finansowe na terytorium państwa członkowskiego Unii Europejskiej albo państwa równoważnego - w przypadku osób prawnych,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E2D2F18" w14:textId="77777777" w:rsidR="003A4183" w:rsidRDefault="003A4183" w:rsidP="009D4E26">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>osobę fizyczną lub osoby fizyczne, które sprawują kontrolę nad co najmniej 50% majątku - w przypadku podmiotów, którym powierzono administrowanie wartościami majątkowymi oraz rozdzielanie takich wartości, z wyjątkiem podmiotów wykonujących czynności zarządzania portfelami, w skład których wchodzi jeden lub większa liczba instrumentów finansowych.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46746484" w14:textId="5DCBC4C0" w:rsidR="003A4183" w:rsidRDefault="003A4183" w:rsidP="00837926">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Przy czym w każdym przypadku chodzi o osoby fizyczne, które finalnie, bezpośrednio lub za pośrednictwem innych podmiotów finansują i kontrolują działalność Inwestora </w:t>
       </w:r>
       <w:r w:rsidR="002A5231">
         <w:t xml:space="preserve">Prywatnego </w:t>
       </w:r>
       <w:r>
         <w:t>(w przypadku Inwestorów zarejestrowanych w krajach, w których zgodnie z przepisami prawa bezpośrednimi udziałowcami są fundusze powiernicze, działające w imieniu i na rzecz indywidualnych osób fizycznych nieujawnionych w aktach rejestrowych takich Inwestorów jako podmioty kontrolujące lub finansujące ich działalność).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
     <w:p w14:paraId="7A40E9A7" w14:textId="134D633E" w:rsidR="003A4183" w:rsidRDefault="003A4183" w:rsidP="00837926">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Wypełniają osoby uprawnione do reprezentacji Inwestora</w:t>
       </w:r>
       <w:r w:rsidR="002A5231">
         <w:t xml:space="preserve"> Prywatnego</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
     <w:p w14:paraId="2750935F" w14:textId="1AE4F35A" w:rsidR="003A4183" w:rsidRDefault="003A4183" w:rsidP="009D4E26">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> W tym miejscu należy wpisać </w:t>
       </w:r>
       <w:r w:rsidR="00716C1E">
         <w:t xml:space="preserve">nazwę </w:t>
       </w:r>
       <w:r>
         <w:t>Inwestora Prywatnego</w:t>
       </w:r>
       <w:r w:rsidR="00837926">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
     <w:p w14:paraId="593265F9" w14:textId="77777777" w:rsidR="003A4183" w:rsidRDefault="003A4183" w:rsidP="00507D66">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Wypełnia tylko Beneficjent Rzeczywisty.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
     <w:p w14:paraId="7D7EDFB7" w14:textId="4FAF2287" w:rsidR="003A4183" w:rsidRDefault="003A4183" w:rsidP="00837926">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Prosimy o opisanie podstawy uznawania danej osoby za Beneficjenta Rzeczywistego w rozumieniu przypisu nr </w:t>
       </w:r>
       <w:r w:rsidR="00AD16E7">
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> do niniejszego oświadczenia (np. Posiadam status Beneficjenta Rzeczywistego Inwestora </w:t>
       </w:r>
       <w:r w:rsidR="002A5231">
         <w:t xml:space="preserve">Prywatnego </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">w rozumieniu przypisu nr </w:t>
       </w:r>
       <w:r w:rsidR="00AD16E7">
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> do niniejszego oświadczenia z uwagi na fakt, że sprawuję kontrolę nad Inwestorem</w:t>
       </w:r>
       <w:r w:rsidR="002A5231">
         <w:t xml:space="preserve"> Prywatnym</w:t>
       </w:r>
       <w:r>
         <w:t>, poprzez posiadanie kontrolnego pakietu udziałów Inwestora</w:t>
       </w:r>
       <w:r w:rsidR="002A5231">
         <w:t xml:space="preserve"> Prywatnego</w:t>
       </w:r>
       <w:r>
         <w:t>).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
     <w:p w14:paraId="0C90C464" w14:textId="77777777" w:rsidR="00434B17" w:rsidRPr="00014FDA" w:rsidRDefault="00434B17" w:rsidP="00434B17">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00014FDA">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00014FDA">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00474718">
         <w:t>W przypadku Inwestora Prywatnego wnoszącego mniej niż 10% Wysokości Wkładu prywatnego oświadczenie należy wykreślić.</w:t>
       </w:r>
       <w:r w:rsidRPr="00014FDA">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
     <w:p w14:paraId="672BEEDE" w14:textId="48AF1F73" w:rsidR="00434B17" w:rsidRPr="00014FDA" w:rsidRDefault="00434B17" w:rsidP="00434B17">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00014FDA">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00014FDA">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Stosunek pokrewieństwa i powinowactwa w rozumieniu ustawy kodeks rodzinny i opiekuńczy</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="13">
     <w:p w14:paraId="07595CA8" w14:textId="77777777" w:rsidR="003A4183" w:rsidRPr="002237DA" w:rsidRDefault="003A4183">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002237DA">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Niepotrzebne skreślić.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="14">
     <w:p w14:paraId="2FC16FF9" w14:textId="77777777" w:rsidR="001B65EE" w:rsidRPr="00CB62B6" w:rsidRDefault="001B65EE" w:rsidP="001B65EE">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E05F03">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00CB62B6">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Wymaga uzupełnienia o wskazanie wszystkich wymaganych zgód, zatwierdzeń, zawiadomień oraz rejestracji</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB62B6">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="15">
     <w:p w14:paraId="0A443F2C" w14:textId="2080DB55" w:rsidR="003A4183" w:rsidRPr="002237DA" w:rsidRDefault="003A4183" w:rsidP="00B816FD">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002237DA">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="002237DA">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Wypełniają Inwestorzy, w przypadku których nie zachodzi sytuacja sprawowania kontroli nad Inwestorem przez </w:t>
       </w:r>
       <w:r w:rsidR="00492275" w:rsidRPr="002237DA">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidRPr="002237DA">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">eneficjentów </w:t>
       </w:r>
       <w:r w:rsidR="00492275" w:rsidRPr="002237DA">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidRPr="002237DA">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>zeczywistych, o której mowa w przypisie nr 3.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="16">
     <w:p w14:paraId="77383FEA" w14:textId="11F155B6" w:rsidR="003A4183" w:rsidRPr="002237DA" w:rsidRDefault="003A4183" w:rsidP="008D7564">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002237DA">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="002237DA">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Wpisać wartość deklarowanego wkładu do </w:t>
       </w:r>
       <w:r w:rsidR="003017CC" w:rsidRPr="002237DA">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Funduszu VC</w:t>
       </w:r>
       <w:r w:rsidRPr="002237DA">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="17">
     <w:p w14:paraId="43F8F868" w14:textId="4200D195" w:rsidR="003A4183" w:rsidRPr="002237DA" w:rsidRDefault="003A4183" w:rsidP="005441D1">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002237DA">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="002237DA">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> W tym miejscu należy wpisać </w:t>
       </w:r>
       <w:r w:rsidR="00716C1E">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>nazwę Oferenta</w:t>
       </w:r>
       <w:r w:rsidRPr="002237DA">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="18">
     <w:p w14:paraId="415E861F" w14:textId="7B93CCA4" w:rsidR="003A4183" w:rsidRDefault="003A4183" w:rsidP="002237DA">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="002237DA">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="002237DA">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Skreślić </w:t>
       </w:r>
       <w:r w:rsidR="007C6BAE" w:rsidRPr="002237DA">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">ostatnie zdanie pkt. 3.1. </w:t>
       </w:r>
       <w:r w:rsidRPr="002237DA">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>w przypadku</w:t>
@@ -5715,63 +5699,53 @@
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> lub Inwestor Prywatny nie jest wehikułem inwestyc</w:t>
       </w:r>
       <w:r w:rsidR="007C6BAE" w:rsidRPr="002237DA">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
       <w:r w:rsidR="00837926" w:rsidRPr="002237DA">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>jnym.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1057EF41" w14:textId="77777777" w:rsidR="00147B00" w:rsidRDefault="00147B00">
-[...8 lines deleted...]
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="31D67E47" w14:textId="3752A494" w:rsidR="003A4183" w:rsidRDefault="00DD2510" w:rsidP="00DD2510">
     <w:pPr>
-      <w:pStyle w:val="NormalnyWeb"/>
+      <w:pStyle w:val="NormalWeb"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3562B2BC" wp14:editId="54C69FC8">
           <wp:extent cx="5760720" cy="506095"/>
           <wp:effectExtent l="0" t="0" r="0" b="8255"/>
           <wp:docPr id="973690228" name="Obraz 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
@@ -5782,60 +5756,50 @@
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="5760720" cy="506095"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
-  </w:p>
-[...8 lines deleted...]
-    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09F76DAA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A4D28178"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -8660,93 +8624,94 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="293171826">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="480661623">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="2016882900">
     <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="140"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005D6B99"/>
     <w:rsid w:val="000140F0"/>
     <w:rsid w:val="00014E85"/>
     <w:rsid w:val="00023F99"/>
     <w:rsid w:val="00024C03"/>
     <w:rsid w:val="00027974"/>
     <w:rsid w:val="00035AF9"/>
     <w:rsid w:val="000364BF"/>
     <w:rsid w:val="00047883"/>
     <w:rsid w:val="00047B33"/>
     <w:rsid w:val="00064878"/>
     <w:rsid w:val="000675B8"/>
     <w:rsid w:val="00071D86"/>
     <w:rsid w:val="00074846"/>
+    <w:rsid w:val="00081A9F"/>
     <w:rsid w:val="000926B0"/>
     <w:rsid w:val="000A29CC"/>
     <w:rsid w:val="000A75BD"/>
     <w:rsid w:val="000B2A56"/>
     <w:rsid w:val="000B2F1F"/>
     <w:rsid w:val="000C40C8"/>
     <w:rsid w:val="000D015F"/>
     <w:rsid w:val="000D0F07"/>
     <w:rsid w:val="000E1560"/>
     <w:rsid w:val="000F0B07"/>
     <w:rsid w:val="000F519D"/>
     <w:rsid w:val="001038CC"/>
     <w:rsid w:val="00117127"/>
     <w:rsid w:val="00117F5A"/>
     <w:rsid w:val="001274DE"/>
     <w:rsid w:val="0014544D"/>
     <w:rsid w:val="00147B00"/>
     <w:rsid w:val="00155D48"/>
     <w:rsid w:val="001629F9"/>
     <w:rsid w:val="001758D4"/>
     <w:rsid w:val="00182428"/>
     <w:rsid w:val="001858CE"/>
     <w:rsid w:val="001945EC"/>
     <w:rsid w:val="0019557F"/>
     <w:rsid w:val="001A1856"/>
@@ -8875,50 +8840,51 @@
     <w:rsid w:val="0058274B"/>
     <w:rsid w:val="0059098A"/>
     <w:rsid w:val="005919DE"/>
     <w:rsid w:val="00597479"/>
     <w:rsid w:val="005A0615"/>
     <w:rsid w:val="005A0A8D"/>
     <w:rsid w:val="005A10CB"/>
     <w:rsid w:val="005B3127"/>
     <w:rsid w:val="005B4E28"/>
     <w:rsid w:val="005C3A11"/>
     <w:rsid w:val="005C55C0"/>
     <w:rsid w:val="005C5746"/>
     <w:rsid w:val="005C78C6"/>
     <w:rsid w:val="005D363B"/>
     <w:rsid w:val="005D5E98"/>
     <w:rsid w:val="005D6B99"/>
     <w:rsid w:val="005F4661"/>
     <w:rsid w:val="005F5642"/>
     <w:rsid w:val="006059DC"/>
     <w:rsid w:val="0061572C"/>
     <w:rsid w:val="006168E2"/>
     <w:rsid w:val="00637475"/>
     <w:rsid w:val="0064385F"/>
     <w:rsid w:val="00646135"/>
     <w:rsid w:val="00655038"/>
+    <w:rsid w:val="006710EC"/>
     <w:rsid w:val="00671AE5"/>
     <w:rsid w:val="00692AE4"/>
     <w:rsid w:val="00694223"/>
     <w:rsid w:val="006961B7"/>
     <w:rsid w:val="006A161A"/>
     <w:rsid w:val="006B1CDB"/>
     <w:rsid w:val="006B3518"/>
     <w:rsid w:val="006B68E6"/>
     <w:rsid w:val="006B6D9E"/>
     <w:rsid w:val="006C370F"/>
     <w:rsid w:val="006C4E00"/>
     <w:rsid w:val="006C6541"/>
     <w:rsid w:val="006C6C82"/>
     <w:rsid w:val="006D36AD"/>
     <w:rsid w:val="006D65D3"/>
     <w:rsid w:val="006E16E3"/>
     <w:rsid w:val="006E21F8"/>
     <w:rsid w:val="006E66A7"/>
     <w:rsid w:val="006E707A"/>
     <w:rsid w:val="006F7AE0"/>
     <w:rsid w:val="00703B0A"/>
     <w:rsid w:val="00707C83"/>
     <w:rsid w:val="00716C1E"/>
     <w:rsid w:val="007227F3"/>
     <w:rsid w:val="00723394"/>
@@ -8929,93 +8895,96 @@
     <w:rsid w:val="00794BB5"/>
     <w:rsid w:val="007A6AC5"/>
     <w:rsid w:val="007B02CB"/>
     <w:rsid w:val="007C303B"/>
     <w:rsid w:val="007C3D00"/>
     <w:rsid w:val="007C6BAE"/>
     <w:rsid w:val="007C7314"/>
     <w:rsid w:val="007D02CD"/>
     <w:rsid w:val="007D6C40"/>
     <w:rsid w:val="007D70B6"/>
     <w:rsid w:val="007E18EF"/>
     <w:rsid w:val="007E7BF2"/>
     <w:rsid w:val="007F2F17"/>
     <w:rsid w:val="007F4D9E"/>
     <w:rsid w:val="007F6E97"/>
     <w:rsid w:val="008145CF"/>
     <w:rsid w:val="00814BA5"/>
     <w:rsid w:val="0083139A"/>
     <w:rsid w:val="008315CE"/>
     <w:rsid w:val="00836D61"/>
     <w:rsid w:val="00837926"/>
     <w:rsid w:val="00852F9E"/>
     <w:rsid w:val="00856816"/>
     <w:rsid w:val="00857E83"/>
     <w:rsid w:val="00867FD8"/>
+    <w:rsid w:val="00876C09"/>
     <w:rsid w:val="00881CD3"/>
     <w:rsid w:val="0088338D"/>
     <w:rsid w:val="0089021D"/>
     <w:rsid w:val="00891454"/>
     <w:rsid w:val="00895CA9"/>
     <w:rsid w:val="008972EF"/>
     <w:rsid w:val="008A2570"/>
     <w:rsid w:val="008B2794"/>
     <w:rsid w:val="008B338C"/>
     <w:rsid w:val="008B39D0"/>
     <w:rsid w:val="008C515E"/>
     <w:rsid w:val="008C63F7"/>
     <w:rsid w:val="008D29C1"/>
     <w:rsid w:val="008D5653"/>
     <w:rsid w:val="008D7564"/>
     <w:rsid w:val="008D78EF"/>
     <w:rsid w:val="008E4416"/>
     <w:rsid w:val="008E5177"/>
     <w:rsid w:val="008F4ECD"/>
     <w:rsid w:val="009012AB"/>
     <w:rsid w:val="00905C83"/>
     <w:rsid w:val="00905F9F"/>
     <w:rsid w:val="00910AD5"/>
     <w:rsid w:val="00930BA3"/>
     <w:rsid w:val="009361C5"/>
     <w:rsid w:val="00942E1E"/>
     <w:rsid w:val="009652DC"/>
     <w:rsid w:val="009744EC"/>
     <w:rsid w:val="0097457C"/>
     <w:rsid w:val="00977DA6"/>
     <w:rsid w:val="00983E5F"/>
     <w:rsid w:val="00986F85"/>
+    <w:rsid w:val="00990410"/>
     <w:rsid w:val="009A2137"/>
     <w:rsid w:val="009A5129"/>
     <w:rsid w:val="009A5A33"/>
     <w:rsid w:val="009B0905"/>
     <w:rsid w:val="009B1001"/>
     <w:rsid w:val="009B6138"/>
     <w:rsid w:val="009C6CED"/>
     <w:rsid w:val="009D4C36"/>
     <w:rsid w:val="009D4E26"/>
     <w:rsid w:val="009E0F08"/>
     <w:rsid w:val="009F49A7"/>
+    <w:rsid w:val="00A01F25"/>
     <w:rsid w:val="00A02386"/>
     <w:rsid w:val="00A24A4F"/>
     <w:rsid w:val="00A34CBB"/>
     <w:rsid w:val="00A40908"/>
     <w:rsid w:val="00A5153A"/>
     <w:rsid w:val="00A62686"/>
     <w:rsid w:val="00A6625D"/>
     <w:rsid w:val="00A80B03"/>
     <w:rsid w:val="00A8158E"/>
     <w:rsid w:val="00A846E6"/>
     <w:rsid w:val="00A942BE"/>
     <w:rsid w:val="00A95017"/>
     <w:rsid w:val="00A97400"/>
     <w:rsid w:val="00AB3E71"/>
     <w:rsid w:val="00AC04E2"/>
     <w:rsid w:val="00AC713C"/>
     <w:rsid w:val="00AD0149"/>
     <w:rsid w:val="00AD017C"/>
     <w:rsid w:val="00AD15CA"/>
     <w:rsid w:val="00AD16E7"/>
     <w:rsid w:val="00AE0104"/>
     <w:rsid w:val="00AE13B1"/>
     <w:rsid w:val="00AE263D"/>
     <w:rsid w:val="00AE504F"/>
     <w:rsid w:val="00AE6A7A"/>
@@ -9024,50 +8993,51 @@
     <w:rsid w:val="00B410DF"/>
     <w:rsid w:val="00B43B21"/>
     <w:rsid w:val="00B57243"/>
     <w:rsid w:val="00B644BC"/>
     <w:rsid w:val="00B6471C"/>
     <w:rsid w:val="00B702EC"/>
     <w:rsid w:val="00B71D0C"/>
     <w:rsid w:val="00B816FD"/>
     <w:rsid w:val="00B84CA1"/>
     <w:rsid w:val="00B857CA"/>
     <w:rsid w:val="00B978F1"/>
     <w:rsid w:val="00BC0325"/>
     <w:rsid w:val="00BD259D"/>
     <w:rsid w:val="00BD30AD"/>
     <w:rsid w:val="00BD3E16"/>
     <w:rsid w:val="00BD5915"/>
     <w:rsid w:val="00BE507B"/>
     <w:rsid w:val="00BE598F"/>
     <w:rsid w:val="00C004F2"/>
     <w:rsid w:val="00C07C5B"/>
     <w:rsid w:val="00C1094A"/>
     <w:rsid w:val="00C153EC"/>
     <w:rsid w:val="00C168BC"/>
     <w:rsid w:val="00C210A8"/>
     <w:rsid w:val="00C32749"/>
+    <w:rsid w:val="00C32DC9"/>
     <w:rsid w:val="00C37E25"/>
     <w:rsid w:val="00C4113D"/>
     <w:rsid w:val="00C47E45"/>
     <w:rsid w:val="00C57025"/>
     <w:rsid w:val="00C64186"/>
     <w:rsid w:val="00C70398"/>
     <w:rsid w:val="00C757E5"/>
     <w:rsid w:val="00C80B37"/>
     <w:rsid w:val="00C86E0B"/>
     <w:rsid w:val="00C87638"/>
     <w:rsid w:val="00C8780F"/>
     <w:rsid w:val="00C87D09"/>
     <w:rsid w:val="00C9037C"/>
     <w:rsid w:val="00C97687"/>
     <w:rsid w:val="00CA119D"/>
     <w:rsid w:val="00CB246E"/>
     <w:rsid w:val="00CB7723"/>
     <w:rsid w:val="00CB7924"/>
     <w:rsid w:val="00CC1EB1"/>
     <w:rsid w:val="00CC512A"/>
     <w:rsid w:val="00CD329D"/>
     <w:rsid w:val="00CE038F"/>
     <w:rsid w:val="00CE0DF5"/>
     <w:rsid w:val="00CE1E11"/>
     <w:rsid w:val="00CE70C9"/>
@@ -9553,410 +9523,410 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:rsid w:val="007B02CB"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="160"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Standardowy">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Odwoaniedokomentarza">
+  <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:rsid w:val="007B02CB"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tekstkomentarza">
+  <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
-    <w:basedOn w:val="Normalny"/>
-    <w:link w:val="TekstkomentarzaZnak1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
     <w:rsid w:val="007B02CB"/>
     <w:pPr>
       <w:spacing w:after="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TekstkomentarzaZnak">
     <w:name w:val="Tekst komentarza Znak"/>
     <w:rsid w:val="007B02CB"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tekstdymka">
+  <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
-    <w:basedOn w:val="Normalny"/>
+    <w:basedOn w:val="Normal"/>
     <w:rsid w:val="007B02CB"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TekstdymkaZnak">
     <w:name w:val="Tekst dymka Znak"/>
     <w:rsid w:val="007B02CB"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Akapitzlist">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:aliases w:val="Numerowanie,Akapit z listą BS,Kolorowa lista — akcent 11"/>
-    <w:basedOn w:val="Normalny"/>
-    <w:link w:val="AkapitzlistZnak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="ListParagraphChar"/>
     <w:qFormat/>
     <w:rsid w:val="00C47E45"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hipercze">
+  <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:rsid w:val="007B02CB"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tekstprzypisudolnego">
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:aliases w:val="Podrozdział,Podrozdział Znak,Podrozdział Znak Znak,Footnote,Podrozdzia3,-E Fuﬂnotentext,Fuﬂnotentext Ursprung,Fußnotentext Ursprung,-E Fußnotentext,Footnote text,Tekst przypisu Znak Znak Znak Znak,Fußnote,footnote text,fn,Znak,o"/>
-    <w:basedOn w:val="Normalny"/>
-    <w:link w:val="TekstprzypisudolnegoZnak1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
     <w:qFormat/>
     <w:rsid w:val="007B02CB"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TekstprzypisudolnegoZnak">
     <w:name w:val="Tekst przypisu dolnego Znak"/>
     <w:aliases w:val="Podrozdział Znak1,Podrozdział Znak Znak1,Podrozdział Znak Znak Znak,Footnote Znak,Podrozdzia3 Znak,-E Fuﬂnotentext Znak,Fuﬂnotentext Ursprung Znak,Fußnotentext Ursprung Znak,-E Fußnotentext Znak,Footnote text Znak,fn Znak"/>
     <w:rsid w:val="007B02CB"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Odwoanieprzypisudolnego">
+  <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:aliases w:val="Footnote Reference Number,Odwołanie przypisu,Footnote symbol,Footnote reference number,note TESI,SUPERS,EN Footnote Reference,Footnote number,Ref,de nota al pie,Odwo3anie przypisu,Times 10 Point,Exposant 3 Point,number,16 Poi"/>
     <w:rsid w:val="007B02CB"/>
     <w:rPr>
       <w:position w:val="0"/>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="AkapitzlistZnak">
-[...2 lines deleted...]
-    <w:link w:val="Akapitzlist"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
+    <w:name w:val="List Paragraph Char"/>
+    <w:aliases w:val="Numerowanie Char,Akapit z listą BS Char,Kolorowa lista — akcent 11 Char"/>
+    <w:link w:val="ListParagraph"/>
     <w:locked/>
     <w:rsid w:val="005C55C0"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Nagwek">
+  <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:aliases w:val="Znak Znak"/>
-    <w:basedOn w:val="Normalny"/>
-    <w:link w:val="NagwekZnak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003806F0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="NagwekZnak">
-[...2 lines deleted...]
-    <w:link w:val="Nagwek"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:aliases w:val="Znak Znak Char"/>
+    <w:link w:val="Header"/>
     <w:rsid w:val="003806F0"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Stopka">
+  <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normalny"/>
-    <w:link w:val="StopkaZnak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003806F0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="StopkaZnak">
-[...1 lines deleted...]
-    <w:link w:val="Stopka"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="003806F0"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tematkomentarza">
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="Tekstkomentarza"/>
-[...1 lines deleted...]
-    <w:link w:val="TematkomentarzaZnak"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E334D7"/>
     <w:pPr>
       <w:spacing w:after="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TekstkomentarzaZnak1">
-[...2 lines deleted...]
-    <w:link w:val="Tekstkomentarza"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
     <w:rsid w:val="00E334D7"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TematkomentarzaZnak">
-[...2 lines deleted...]
-    <w:link w:val="Tematkomentarza"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
     <w:rsid w:val="00E334D7"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tekstprzypisukocowego">
+  <w:style w:type="paragraph" w:styleId="EndnoteText">
     <w:name w:val="endnote text"/>
-    <w:basedOn w:val="Normalny"/>
-    <w:link w:val="TekstprzypisukocowegoZnak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="EndnoteTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006B6D9E"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TekstprzypisukocowegoZnak">
-[...2 lines deleted...]
-    <w:link w:val="Tekstprzypisukocowego"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
+    <w:name w:val="Endnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="006B6D9E"/>
     <w:rPr>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Odwoanieprzypisukocowego">
+  <w:style w:type="character" w:styleId="EndnoteReference">
     <w:name w:val="endnote reference"/>
-    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006B6D9E"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabela-Siatka">
+  <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="Standardowy"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="006961B7"/>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Georgia" w:cstheme="minorBidi"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Nierozpoznanawzmianka1">
     <w:name w:val="Nierozpoznana wzmianka1"/>
-    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008145CF"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Poprawka">
+  <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00242A9D"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormalnyWeb">
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
-    <w:basedOn w:val="Normalny"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DD2510"/>
     <w:pPr>
       <w:suppressAutoHyphens w:val="0"/>
       <w:autoSpaceDN/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ui-provider">
     <w:name w:val="ui-provider"/>
-    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="009361C5"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TekstprzypisudolnegoZnak1">
-[...3 lines deleted...]
-    <w:link w:val="Tekstprzypisudolnego"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:aliases w:val="Podrozdział Char,Podrozdział Znak Char,Podrozdział Znak Znak Char,Footnote Char,Podrozdzia3 Char,-E Fuﬂnotentext Char,Fuﬂnotentext Ursprung Char,Fußnotentext Ursprung Char,-E Fußnotentext Char,Footnote text Char,Fußnote Char,fn Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
     <w:locked/>
     <w:rsid w:val="007227F3"/>
     <w:rPr>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="383603660">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -10010,54 +9980,54 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1771848172">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -10330,80 +10300,80 @@
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BF000087-5EAA-41DF-9179-BD9C5B2057ED}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{6a7e4972-a3b7-4d51-a933-10309688c2b7}" enabled="1" method="Privileged" siteId="{0d2b6bbb-a69c-41e8-9ef1-c035572bd00e}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
   <Words>1613</Words>
-  <Characters>9682</Characters>
+  <Characters>9683</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>80</Lines>
   <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11273</CharactersWithSpaces>
+  <CharactersWithSpaces>11274</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Enabled">
     <vt:lpwstr>True</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_SiteId">
     <vt:lpwstr>0d2b6bbb-a69c-41e8-9ef1-c035572bd00e</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Ref">