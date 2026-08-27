--- v1 (2026-05-30)
+++ v2 (2026-08-27)
@@ -192,58 +192,60 @@
             </w:r>
             <w:r w:rsidR="002A5231" w:rsidRPr="00A62686">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">Prywatnego </w:t>
             </w:r>
             <w:r w:rsidRPr="00A62686">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>(osoba prawna</w:t>
             </w:r>
             <w:r w:rsidR="007D02CD" w:rsidRPr="00182428">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>/inny podmiot prawa</w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00A62686">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>) :</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FA682F" w:rsidRPr="003F3F5A" w14:paraId="2C428D2B" w14:textId="77777777" w:rsidTr="00597479">
         <w:trPr>
           <w:trHeight w:val="2250"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9413" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2B46091D" w14:textId="77777777" w:rsidR="00FA682F" w:rsidRPr="003D3102" w:rsidRDefault="00FA682F" w:rsidP="002819F6">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E54476">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="pl-PL"/>
@@ -532,56 +534,97 @@
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9413" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9413"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EA71C8" w:rsidRPr="003F3F5A" w14:paraId="777422B1" w14:textId="77777777" w:rsidTr="00597479">
         <w:trPr>
           <w:trHeight w:val="761"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9413" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7F3D8DC1" w14:textId="77777777" w:rsidR="00EA71C8" w:rsidRPr="003D3102" w:rsidRDefault="00EA71C8" w:rsidP="002819F6">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003D3102">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Imię i nazwisko:</w:t>
+              <w:t>Imię</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003D3102">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003D3102">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003D3102">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003D3102">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>nazwisko</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003D3102">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EA71C8" w:rsidRPr="003F3F5A" w14:paraId="282F52F2" w14:textId="77777777" w:rsidTr="003112D4">
         <w:trPr>
           <w:trHeight w:val="2511"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9413" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3D63CAA0" w14:textId="77777777" w:rsidR="00EA71C8" w:rsidRPr="003D3102" w:rsidRDefault="00EA71C8" w:rsidP="002819F6">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E54476">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
@@ -863,56 +906,58 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Ja, niżej podpisany/a, będący Beneficjentem rzeczywistym</w:t>
       </w:r>
       <w:r w:rsidRPr="00597479">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
       <w:r w:rsidRPr="00597479">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> („</w:t>
       </w:r>
       <w:r w:rsidRPr="00597479">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>Beneficjent Rzeczywisty</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00597479">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>”)/</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="02B8528C" w14:textId="2BC07589" w:rsidR="009D4E26" w:rsidRPr="00AD16E7" w:rsidRDefault="009D4E26" w:rsidP="00AD16E7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD16E7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Ja/My niżej podpisani reprezentujący</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD16E7">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
@@ -1178,58 +1223,66 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B491685" w14:textId="77777777" w:rsidR="00434B17" w:rsidRPr="00014FDA" w:rsidRDefault="00434B17" w:rsidP="00434B17">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="244" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008348C6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>jestem/nie jestem osobą będącą bliskim współpracownikiem osoby zajmującej eksponowane stanowisko polityczne</w:t>
+        <w:t xml:space="preserve">jestem/nie jestem osobą będącą bliskim współpracownikiem osoby zajmującej eksponowane stanowisko </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008348C6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>polityczne</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="008348C6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> lub</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DF1CCE6" w14:textId="77777777" w:rsidR="00434B17" w:rsidRPr="00434B17" w:rsidRDefault="00434B17" w:rsidP="00434B17">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="244" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008348C6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -1248,95 +1301,131 @@
         </w:rPr>
         <w:t>zajmującej eksponowane stanowisko polityczne</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="479E3238" w14:textId="1AF96D5B" w:rsidR="00434B17" w:rsidRPr="00434B17" w:rsidRDefault="00434B17" w:rsidP="00434B17">
       <w:pPr>
         <w:spacing w:line="244" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00434B17">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>w rozumieniu Ustawy o przeciwdziałaniu praniu pieniędzy oraz finansowaniu terroryzmu z dnia 1 marca 2018 r. (Dz. U. z 2018r. poz. 723, z późn. zmianami).</w:t>
+        <w:t xml:space="preserve">w rozumieniu Ustawy o przeciwdziałaniu praniu pieniędzy oraz finansowaniu terroryzmu z dnia 1 marca 2018 r. (Dz. U. z </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00434B17">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>2018r.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00434B17">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> poz. 723, z </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00434B17">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>późn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00434B17">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>. zmianami).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C2E2FF8" w14:textId="251AA7FE" w:rsidR="00434B17" w:rsidRPr="00434B17" w:rsidRDefault="00434B17" w:rsidP="00434B17">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00434B17">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>jestem/nie jestem osobą pozostającą w stosunku pokrewieństwa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:footnoteReference w:id="12"/>
       </w:r>
       <w:r w:rsidRPr="00434B17">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> lub</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00434B17">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>powinowactwa  z osobą zajmującą eksponowane stanowisko polityczne.</w:t>
+        <w:t>powinowactwa  z</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00434B17">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> osobą zajmującą eksponowane stanowisko polityczne.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04733D9A" w14:textId="21EF6346" w:rsidR="005D6B99" w:rsidRPr="003D3102" w:rsidRDefault="001F602F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="244" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Status i umocowanie Inwestora</w:t>
       </w:r>
@@ -1508,66 +1597,68 @@
         </w:rPr>
         <w:t>nie jest zależne od uzyskania przez Inwestora jakiejkolwiek zgody, zatwierdzenia, zawiadomienia lub rejestracji przez jakikolwiek organ administracji publicznej, samorządowej lub jakikolwiek innym organ oraz/lub jakąkolwiek osobę trzecią (w tym na podstawie jakiejkolwiek umowy lub porozumienia).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B5B33D4" w14:textId="77DB7116" w:rsidR="0059098A" w:rsidRPr="00463293" w:rsidRDefault="0059098A" w:rsidP="000926B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00463293">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">B) </w:t>
       </w:r>
       <w:r w:rsidRPr="00597479">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Poza</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="001B65EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001B65EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>….</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="001B65EE" w:rsidRPr="00AD6714">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>……………</w:t>
       </w:r>
       <w:r w:rsidR="001B65EE" w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:footnoteReference w:id="14"/>
       </w:r>
       <w:r w:rsidRPr="00597479">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> do zobowiązania się</w:t>
       </w:r>
       <w:r w:rsidRPr="001B65EE">
         <w:rPr>
@@ -2382,52 +2473,80 @@
         <w:t>wysokości nie stanowi prania pieniędzy ani nie służy finansowaniu terroryzmu.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30A8D54D" w14:textId="77777777" w:rsidR="00EE3F47" w:rsidRPr="003D3102" w:rsidRDefault="003E7CAD" w:rsidP="003D3102">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:line="244" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="349"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Zgoda na badanie due diligence</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Zgoda na badanie </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>due</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>diligence</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003D3102">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>w przypadku wyboru Oferty w ramach Naboru</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5664D2EA" w14:textId="417A325B" w:rsidR="003D3102" w:rsidRPr="001B1F17" w:rsidRDefault="00BE598F" w:rsidP="003D3102">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -2475,52 +2594,60 @@
         </w:rPr>
         <w:t xml:space="preserve"> przed p</w:t>
       </w:r>
       <w:r w:rsidRPr="003F3F5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">odpisaniem Umowy </w:t>
       </w:r>
       <w:r w:rsidR="00D50402">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Inwestorskiej</w:t>
       </w:r>
       <w:r w:rsidR="00D50402" w:rsidRPr="003F3F5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EE3F47" w:rsidRPr="003F3F5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>PFR Ventures</w:t>
-      </w:r>
+        <w:t xml:space="preserve">PFR </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EE3F47" w:rsidRPr="003F3F5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Ventures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="001D1B85" w:rsidRPr="003F3F5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">, PFR </w:t>
       </w:r>
       <w:r w:rsidR="00182428">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Otwarte Innowacje</w:t>
       </w:r>
       <w:r w:rsidR="00A62686">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001D1B85" w:rsidRPr="003F3F5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>oraz/</w:t>
       </w:r>
       <w:r w:rsidR="00DF621E" w:rsidRPr="003F3F5A">
@@ -2561,55 +2688,77 @@
       </w:r>
       <w:r w:rsidR="00CD329D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>enie</w:t>
       </w:r>
       <w:r w:rsidR="00EE3F47" w:rsidRPr="003F3F5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> badani</w:t>
       </w:r>
       <w:r w:rsidR="00CD329D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00EE3F47" w:rsidRPr="003F3F5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="001D1B85" w:rsidRPr="003F3F5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">due diligence </w:t>
+        <w:t>due</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001D1B85" w:rsidRPr="003F3F5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001D1B85" w:rsidRPr="003F3F5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>diligence</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001D1B85" w:rsidRPr="003F3F5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003F3F5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Inwestora </w:t>
       </w:r>
       <w:r w:rsidR="00EE3F47" w:rsidRPr="003F3F5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">w zakresie </w:t>
       </w:r>
       <w:r w:rsidR="006B6D9E" w:rsidRPr="003F3F5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>zdolności prawnej oraz finansowej</w:t>
       </w:r>
       <w:r w:rsidR="00DA2DE2" w:rsidRPr="003F3F5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -2709,52 +2858,60 @@
         </w:rPr>
         <w:t xml:space="preserve">on i </w:t>
       </w:r>
       <w:r w:rsidRPr="003F3F5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Inwestor</w:t>
       </w:r>
       <w:r w:rsidR="002F6324" w:rsidRPr="003F3F5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D50402">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Prywatny </w:t>
       </w:r>
       <w:r w:rsidR="002F6324" w:rsidRPr="003F3F5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>na żądanie PFR Ventures</w:t>
-      </w:r>
+        <w:t xml:space="preserve">na żądanie PFR </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002F6324" w:rsidRPr="003F3F5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Ventures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00EE3F47" w:rsidRPr="003F3F5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> oraz/lub </w:t>
       </w:r>
       <w:r w:rsidR="00F829DC" w:rsidRPr="003F3F5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">PFR </w:t>
       </w:r>
       <w:r w:rsidR="00182428">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Otwarte Innowacje</w:t>
       </w:r>
       <w:r w:rsidR="00463293" w:rsidRPr="003F3F5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EE3F47" w:rsidRPr="003F3F5A">
@@ -2763,51 +2920,65 @@
         </w:rPr>
         <w:t>lub ich profesjonalnych doradców</w:t>
       </w:r>
       <w:r w:rsidR="00F66EBB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00EE3F47" w:rsidRPr="003F3F5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> dostarcz</w:t>
       </w:r>
       <w:r w:rsidR="001945EC" w:rsidRPr="003F3F5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>ą</w:t>
       </w:r>
       <w:r w:rsidR="00EE3F47" w:rsidRPr="003F3F5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> PFR Ventures oraz/lub </w:t>
+        <w:t xml:space="preserve"> PFR </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EE3F47" w:rsidRPr="003F3F5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Ventures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EE3F47" w:rsidRPr="003F3F5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oraz/lub </w:t>
       </w:r>
       <w:r w:rsidR="00F829DC" w:rsidRPr="003F3F5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">PFR </w:t>
       </w:r>
       <w:r w:rsidR="00182428">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Otwarte Innowacje</w:t>
       </w:r>
       <w:r w:rsidR="00A62686">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EE3F47" w:rsidRPr="003F3F5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>lub ich profesjonalnym doradcom</w:t>
       </w:r>
@@ -3090,51 +3261,65 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00407279" w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Inwestor</w:t>
       </w:r>
       <w:r w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00406655">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Prywatny </w:t>
       </w:r>
       <w:r w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">zobowiązuje się bezzwłocznie poinformować PFR Ventures </w:t>
+        <w:t xml:space="preserve">zobowiązuje się bezzwłocznie poinformować PFR </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Ventures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00406655">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">lub PFR </w:t>
       </w:r>
       <w:r w:rsidR="00182428">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Otwarte Innowacje</w:t>
       </w:r>
       <w:r w:rsidR="00406655">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">o wszelkich okolicznościach stanowiących konflikt interesów powodujący nieprawdziwość oświadczenia pkt </w:t>
       </w:r>
@@ -3183,64 +3368,87 @@
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Beneficjent Rzeczywisty/ Inwestor Prywatny oświadcza, że </w:t>
       </w:r>
       <w:r w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Informacje zawarte w niniejszym oświadczeniu dotyczące pomocy publicznej, w tym pomocy </w:t>
       </w:r>
       <w:r w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
         </w:rPr>
-        <w:t>de minimis</w:t>
-      </w:r>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>minimis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00217344">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">, są zgodne z przepisami </w:t>
       </w:r>
       <w:r w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>ustawy z dnia 30 kwietnia 2004 r. o postępowaniu w sprawach dotyczących pomocy publicznej (Dz. U. z 2007 r. Nr 59, poz. 404, z późn. zm.) oraz z przepisami właściwego programu pomocowego</w:t>
+        <w:t xml:space="preserve">ustawy z dnia 30 kwietnia 2004 r. o postępowaniu w sprawach dotyczących pomocy publicznej (Dz. U. z 2007 r. Nr 59, poz. 404, z </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00217344">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>późn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00217344">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>. zm.) oraz z przepisami właściwego programu pomocowego</w:t>
       </w:r>
       <w:r w:rsidR="00E928B3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20240ABF" w14:textId="6D183347" w:rsidR="005D6B99" w:rsidRDefault="008D7564" w:rsidP="00D31045">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">W związku z finansowaniem zwrotnym udzielanym przez PFR </w:t>
@@ -3456,51 +3664,65 @@
         </w:rPr>
         <w:t xml:space="preserve">Prywatny </w:t>
       </w:r>
       <w:r w:rsidRPr="00857E83">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">jest świadom, że wsparcie finansowe udzielane przez PFR </w:t>
       </w:r>
       <w:r w:rsidR="00182428">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Otwarte Innowacje</w:t>
       </w:r>
       <w:r w:rsidR="00A62686">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00857E83">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">ma status pomocy publicznej w rozumieniu art. 107 ust. 1 TFUE oraz podlega, w szczególności, w zakresie wykorzystania oraz rozliczenia, przepisom ustawy z dnia 30 kwietnia 2004 r. o postępowaniu w sprawach dotyczących pomocy publicznej Dz. U. z 2007 r. Nr 59 poz. 404 z późn. zm.) i w zw. z powyższym przyjmuję do wiadomości, że z chwilą zawarcia Umowy inwestycyjnej Inwestor </w:t>
+        <w:t xml:space="preserve">ma status pomocy publicznej w rozumieniu art. 107 ust. 1 TFUE oraz podlega, w szczególności, w zakresie wykorzystania oraz rozliczenia, przepisom ustawy z dnia 30 kwietnia 2004 r. o postępowaniu w sprawach dotyczących pomocy publicznej Dz. U. z 2007 r. Nr 59 poz. 404 z </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00857E83">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>późn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00857E83">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. zm.) i w zw. z powyższym przyjmuję do wiadomości, że z chwilą zawarcia Umowy inwestycyjnej Inwestor </w:t>
       </w:r>
       <w:r w:rsidR="007E18EF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Prywatny </w:t>
       </w:r>
       <w:r w:rsidRPr="00857E83">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">będzie miał status beneficjenta pomocy publicznej. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3419472A" w14:textId="35FD07F5" w:rsidR="005D6B99" w:rsidRPr="003F3F5A" w:rsidRDefault="00C87638" w:rsidP="00D31045">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
@@ -3541,51 +3763,65 @@
         </w:rPr>
         <w:t>Inwestor</w:t>
       </w:r>
       <w:r w:rsidR="00703B0A" w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007E18EF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Prywatny </w:t>
       </w:r>
       <w:r w:rsidR="00EE68BA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>j</w:t>
       </w:r>
       <w:r w:rsidR="00EE68BA" w:rsidRPr="00EE68BA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">est świadomy, że PFR Ventures oraz/lub PFR </w:t>
+        <w:t xml:space="preserve">est świadomy, że PFR </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EE68BA" w:rsidRPr="00EE68BA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Ventures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EE68BA" w:rsidRPr="00EE68BA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oraz/lub PFR </w:t>
       </w:r>
       <w:r w:rsidR="00182428">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Otwarte Innowacje</w:t>
       </w:r>
       <w:r w:rsidR="00EE68BA" w:rsidRPr="00EE68BA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> będą pozyskiwa</w:t>
       </w:r>
       <w:r w:rsidR="00EE68BA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>li</w:t>
       </w:r>
       <w:r w:rsidR="00EE68BA" w:rsidRPr="00EE68BA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> dodatkowe informacj</w:t>
       </w:r>
@@ -3637,51 +3873,65 @@
         </w:rPr>
         <w:t>Beneficjencie</w:t>
       </w:r>
       <w:r w:rsidR="00EE68BA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DD2510">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Rzeczywistym</w:t>
       </w:r>
       <w:r w:rsidR="00EE68BA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">/ Inwestorze Prywatnym </w:t>
       </w:r>
       <w:r w:rsidR="001F602F" w:rsidRPr="003F3F5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">w związku z Ofertą, do podmiotów wchodzących w skład grupy kapitałowej, do której należy PFR Ventures oraz/lub </w:t>
+        <w:t xml:space="preserve">w związku z Ofertą, do podmiotów wchodzących w skład grupy kapitałowej, do której należy PFR </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001F602F" w:rsidRPr="003F3F5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Ventures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001F602F" w:rsidRPr="003F3F5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oraz/lub </w:t>
       </w:r>
       <w:r w:rsidR="00F829DC" w:rsidRPr="003F3F5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">PFR </w:t>
       </w:r>
       <w:r w:rsidR="00182428">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Otwarte Innowacje</w:t>
       </w:r>
       <w:r w:rsidR="001F602F" w:rsidRPr="003F3F5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">, a także do Beneficjenta i </w:t>
       </w:r>
       <w:r w:rsidR="007E18EF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
@@ -3928,51 +4178,65 @@
         </w:rPr>
         <w:t xml:space="preserve"> w</w:t>
       </w:r>
       <w:r w:rsidRPr="00314982">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">yraża zgodę na </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>udostępnianie przez</w:t>
       </w:r>
       <w:r w:rsidRPr="00314982">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C37E25" w:rsidRPr="00B71777">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">PFR Ventures </w:t>
+        <w:t xml:space="preserve">PFR </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C37E25" w:rsidRPr="00B71777">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ventures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C37E25" w:rsidRPr="00B71777">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C37E25">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">oraz/lub PFR </w:t>
       </w:r>
       <w:r w:rsidR="00182428">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>Otwarte Innowacje</w:t>
       </w:r>
       <w:r w:rsidR="00C37E25">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00314982">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">uzyskanych </w:t>
       </w:r>
@@ -4169,79 +4433,115 @@
             </w:pPr>
             <w:r w:rsidRPr="00F21A83">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>_____________________________</w:t>
             </w:r>
             <w:r w:rsidRPr="003D3102">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>______________________________</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0212E135" w14:textId="5E4FC0A2" w:rsidR="002F5E53" w:rsidRPr="003F3F5A" w:rsidRDefault="007E18EF" w:rsidP="002F5E53">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Czytelny p</w:t>
+              <w:t>Czytelny</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>p</w:t>
             </w:r>
             <w:r w:rsidR="002F5E53" w:rsidRPr="003F3F5A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>odpis</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="002F5E53">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (Inwestor</w:t>
+              <w:t xml:space="preserve"> (</w:t>
             </w:r>
-            <w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="002F5E53">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Prywatny</w:t>
+              <w:t>Inwestor</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Prywatny</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="002F5E53">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002F5E53" w:rsidRPr="003F3F5A" w14:paraId="78CE154B" w14:textId="77777777" w:rsidTr="00E55217">
         <w:trPr>
           <w:trHeight w:val="594"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4314" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="73040831" w14:textId="77777777" w:rsidR="002F5E53" w:rsidRPr="003D3102" w:rsidRDefault="002F5E53" w:rsidP="002F5E53">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
@@ -4257,52 +4557,61 @@
                 <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D3102">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>___________________________________________________________</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3268C804" w14:textId="77777777" w:rsidR="002F5E53" w:rsidRPr="003D3102" w:rsidRDefault="002F5E53" w:rsidP="002F5E53">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D3102">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>Data, miejscowość</w:t>
+              <w:t xml:space="preserve">Data, </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003D3102">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>miejscowość</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3FD57D1B" w14:textId="2779FD9C" w:rsidR="005441D1" w:rsidRPr="001B1F17" w:rsidRDefault="002F5E53" w:rsidP="00A942BE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A942BE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Beneficjent </w:t>
       </w:r>
       <w:r w:rsidR="007E18EF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidRPr="00A942BE">
         <w:rPr>
@@ -4334,51 +4643,79 @@
         </w:rPr>
         <w:t xml:space="preserve">zeczywistego, wkładu </w:t>
       </w:r>
       <w:r w:rsidR="007E18EF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00A942BE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">nwestora </w:t>
       </w:r>
       <w:r w:rsidR="007E18EF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00A942BE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">rywatnego, obowiązku poddania się badaniu Due Dilgence i innych oświadczeń przypisanych Beneficjentowi </w:t>
+        <w:t xml:space="preserve">rywatnego, obowiązku poddania się badaniu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A942BE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Due</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A942BE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A942BE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Dilgence</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A942BE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i innych oświadczeń przypisanych Beneficjentowi </w:t>
       </w:r>
       <w:r w:rsidR="007E18EF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidRPr="00A942BE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>zeczywistemu)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6681"/>
       </w:tblGrid>
       <w:tr w:rsidR="002F5E53" w:rsidRPr="003F3F5A" w14:paraId="39E5E73A" w14:textId="77777777" w:rsidTr="00E55217">
@@ -4410,70 +4747,120 @@
             </w:pPr>
             <w:r w:rsidRPr="00F21A83">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>_____________________________</w:t>
             </w:r>
             <w:r w:rsidRPr="003D3102">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>______________________________</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="21AB0B86" w14:textId="27633A31" w:rsidR="002F5E53" w:rsidRPr="003F3F5A" w:rsidRDefault="007E18EF" w:rsidP="002F5E53">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>Czytelny p</w:t>
+              <w:t>Czytelny</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>p</w:t>
             </w:r>
             <w:r w:rsidR="002F5E53" w:rsidRPr="003F3F5A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>odpis</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="002F5E53">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (Beneficjent Rzeczywisty)</w:t>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="002F5E53">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Beneficjent</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="002F5E53">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="002F5E53">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Rzeczywisty</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="002F5E53">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002F5E53" w:rsidRPr="003F3F5A" w14:paraId="25F51049" w14:textId="77777777" w:rsidTr="00E55217">
         <w:trPr>
           <w:trHeight w:val="594"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4314" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="43E463DA" w14:textId="77777777" w:rsidR="002F5E53" w:rsidRPr="003D3102" w:rsidRDefault="002F5E53" w:rsidP="002F5E53">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2BD77C7C" w14:textId="77777777" w:rsidR="002F5E53" w:rsidRPr="003D3102" w:rsidRDefault="002F5E53" w:rsidP="002F5E53">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
@@ -4483,52 +4870,61 @@
                 <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D3102">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>___________________________________________________________</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="04CF762B" w14:textId="77777777" w:rsidR="002F5E53" w:rsidRPr="003D3102" w:rsidRDefault="002F5E53" w:rsidP="002F5E53">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D3102">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>Data, miejscowość</w:t>
+              <w:t xml:space="preserve">Data, </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003D3102">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>miejscowość</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="49599BA9" w14:textId="77777777" w:rsidR="00C32DC9" w:rsidRDefault="00C32DC9" w:rsidP="00DB3563">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="41CE38B0" w14:textId="1895E407" w:rsidR="00C153EC" w:rsidRPr="009B6138" w:rsidRDefault="00C153EC" w:rsidP="00DB3563">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B6138">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
@@ -4604,106 +5000,182 @@
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3020"/>
         <w:gridCol w:w="3021"/>
         <w:gridCol w:w="3021"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C153EC" w:rsidRPr="003F3F5A" w14:paraId="73AD88A2" w14:textId="77777777" w:rsidTr="00C153EC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3020" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1F61A20A" w14:textId="3C7830D3" w:rsidR="00C153EC" w:rsidRPr="003F3F5A" w:rsidRDefault="00C153EC" w:rsidP="00C153EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F3F5A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>Nazwa wspólnika/akcjonariusza</w:t>
+              <w:t xml:space="preserve">Nazwa </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003F3F5A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>wspólnika</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003F3F5A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003F3F5A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>akcjonariusza</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3021" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7F9214E6" w14:textId="77777777" w:rsidR="00C153EC" w:rsidRPr="003F3F5A" w:rsidRDefault="00C153EC" w:rsidP="00C153EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003F3F5A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Iloś</w:t>
             </w:r>
             <w:r w:rsidR="0061572C" w:rsidRPr="003F3F5A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>ć</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="003F3F5A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t xml:space="preserve"> udziałów/akcji</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003F3F5A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>udziałów</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003F3F5A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003F3F5A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>akcji</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3021" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2238AF65" w14:textId="52D7F76C" w:rsidR="00C153EC" w:rsidRPr="003F3F5A" w:rsidRDefault="00C153EC" w:rsidP="00C153EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F3F5A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>% kapitału Inwestora</w:t>
+              <w:t xml:space="preserve">% </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003F3F5A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>kapitału</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003F3F5A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003F3F5A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Inwestora</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="007E18EF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Prywatnego</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="007E18EF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Prywatnego</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C153EC" w:rsidRPr="003F3F5A" w14:paraId="5585A290" w14:textId="77777777" w:rsidTr="00C153EC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3020" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="635FB1F9" w14:textId="77777777" w:rsidR="00C153EC" w:rsidRPr="003D3102" w:rsidRDefault="00C153EC" w:rsidP="00C153EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3021" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="693B98DD" w14:textId="77777777" w:rsidR="00C153EC" w:rsidRPr="003D3102" w:rsidRDefault="00C153EC" w:rsidP="00C153EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
@@ -4839,71 +5311,71 @@
         </w:rPr>
         <w:t xml:space="preserve"> jako podmioty kontrolujące lub finansujące ich działalność, należy także wskazać osoby fizyczne kontrolujące takiego wspólnika/akcjonariusza</w:t>
       </w:r>
       <w:r w:rsidR="005C78C6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00C153EC" w:rsidRPr="003F3F5A" w:rsidSect="00233497">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="567" w:footer="454" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="10D33D5A" w14:textId="77777777" w:rsidR="00990410" w:rsidRDefault="00990410">
+    <w:p w14:paraId="63347689" w14:textId="77777777" w:rsidR="00893C76" w:rsidRDefault="00893C76">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="02C8E81A" w14:textId="77777777" w:rsidR="00990410" w:rsidRDefault="00990410">
+    <w:p w14:paraId="17742D41" w14:textId="77777777" w:rsidR="00893C76" w:rsidRDefault="00893C76">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="00D37AAA" w14:textId="77777777" w:rsidR="00990410" w:rsidRDefault="00990410">
+    <w:p w14:paraId="0D617882" w14:textId="77777777" w:rsidR="00893C76" w:rsidRDefault="00893C76">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -4967,100 +5439,97 @@
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00FA33D0">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="07527D93" w14:textId="3AB5C2F9" w:rsidR="003A4183" w:rsidRDefault="00DD2510">
+  <w:p w14:paraId="07527D93" w14:textId="108FFEE0" w:rsidR="003A4183" w:rsidRDefault="00DD2510">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Nabór nr </w:t>
     </w:r>
-    <w:r w:rsidR="00E20AB6">
-[...3 lines deleted...]
-      <w:t>1</w:t>
+    <w:r w:rsidR="0057481F">
+      <w:t>12</w:t>
     </w:r>
     <w:r>
       <w:t>/202</w:t>
     </w:r>
     <w:r w:rsidR="00147B00">
       <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0C6D33BC" w14:textId="77777777" w:rsidR="00990410" w:rsidRDefault="00990410">
+    <w:p w14:paraId="4B2BE6B0" w14:textId="77777777" w:rsidR="00893C76" w:rsidRDefault="00893C76">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="78CEFC99" w14:textId="77777777" w:rsidR="00990410" w:rsidRDefault="00990410">
+    <w:p w14:paraId="537F0AF4" w14:textId="77777777" w:rsidR="00893C76" w:rsidRDefault="00893C76">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="783E450F" w14:textId="77777777" w:rsidR="00990410" w:rsidRDefault="00990410">
+    <w:p w14:paraId="24BB30A5" w14:textId="77777777" w:rsidR="00893C76" w:rsidRDefault="00893C76">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="0AC88306" w14:textId="77777777" w:rsidR="00F22A86" w:rsidRPr="00A62686" w:rsidRDefault="00F22A86" w:rsidP="00F22A86">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00A62686">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00A62686">
         <w:t xml:space="preserve"> W przypadku, gdy w ramach Oferty został wskazany więcej niż jeden Inwestor Prywatny, oświadczenie powinno zostać wypełnione i podpisane oddzielnie przez każdego Inwestora Prywatnego.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
     <w:p w14:paraId="480D2423" w14:textId="46FA1C7E" w:rsidR="003A4183" w:rsidRDefault="003A4183" w:rsidP="00E019AF">
@@ -5198,51 +5667,59 @@
       </w:pPr>
       <w:r>
         <w:t>osobę fizyczną lub osoby fizyczne, które są udziałowcami lub akcjonariuszami lub posiadają prawo głosu na zgromadzeniu wspólników w wysokości powyżej 50% w tej osobie prawnej, w tym za pomocą pakietów akcji na okaziciela, z wyjątkiem spółek, których papiery wartościowe są w obrocie zorganizowanym, podlegających lub stosujących przepisy prawa Unii Europejskiej w zakresie ujawniania informacji, a także podmiotów świadczących usługi finansowe na terytorium państwa członkowskiego Unii Europejskiej albo państwa równoważnego - w przypadku osób prawnych,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E2D2F18" w14:textId="77777777" w:rsidR="003A4183" w:rsidRDefault="003A4183" w:rsidP="009D4E26">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>osobę fizyczną lub osoby fizyczne, które sprawują kontrolę nad co najmniej 50% majątku - w przypadku podmiotów, którym powierzono administrowanie wartościami majątkowymi oraz rozdzielanie takich wartości, z wyjątkiem podmiotów wykonujących czynności zarządzania portfelami, w skład których wchodzi jeden lub większa liczba instrumentów finansowych.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46746484" w14:textId="5DCBC4C0" w:rsidR="003A4183" w:rsidRDefault="003A4183" w:rsidP="00837926">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Przy czym w każdym przypadku chodzi o osoby fizyczne, które finalnie, bezpośrednio lub za pośrednictwem innych podmiotów finansują i kontrolują działalność Inwestora </w:t>
+        <w:t xml:space="preserve">Przy czym w każdym przypadku chodzi o osoby fizyczne, które </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>finalnie</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, bezpośrednio lub za pośrednictwem innych podmiotów finansują i kontrolują działalność Inwestora </w:t>
       </w:r>
       <w:r w:rsidR="002A5231">
         <w:t xml:space="preserve">Prywatnego </w:t>
       </w:r>
       <w:r>
         <w:t>(w przypadku Inwestorów zarejestrowanych w krajach, w których zgodnie z przepisami prawa bezpośrednimi udziałowcami są fundusze powiernicze, działające w imieniu i na rzecz indywidualnych osób fizycznych nieujawnionych w aktach rejestrowych takich Inwestorów jako podmioty kontrolujące lub finansujące ich działalność).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
     <w:p w14:paraId="7A40E9A7" w14:textId="134D633E" w:rsidR="003A4183" w:rsidRDefault="003A4183" w:rsidP="00837926">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Wypełniają osoby uprawnione do reprezentacji Inwestora</w:t>
       </w:r>
@@ -8624,53 +9101,55 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="293171826">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="480661623">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="2016882900">
     <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="120"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:trackRevisions/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
@@ -8784,166 +9263,171 @@
     <w:rsid w:val="003A4183"/>
     <w:rsid w:val="003A62C0"/>
     <w:rsid w:val="003A6371"/>
     <w:rsid w:val="003C0C4A"/>
     <w:rsid w:val="003C2FED"/>
     <w:rsid w:val="003C45A1"/>
     <w:rsid w:val="003C4B3E"/>
     <w:rsid w:val="003D0144"/>
     <w:rsid w:val="003D3102"/>
     <w:rsid w:val="003D4864"/>
     <w:rsid w:val="003D7B4E"/>
     <w:rsid w:val="003E0340"/>
     <w:rsid w:val="003E1487"/>
     <w:rsid w:val="003E7CAD"/>
     <w:rsid w:val="003F31EF"/>
     <w:rsid w:val="003F3F5A"/>
     <w:rsid w:val="00401A0F"/>
     <w:rsid w:val="0040449F"/>
     <w:rsid w:val="00406655"/>
     <w:rsid w:val="00407279"/>
     <w:rsid w:val="004215EB"/>
     <w:rsid w:val="00424848"/>
     <w:rsid w:val="00431708"/>
     <w:rsid w:val="00434B17"/>
     <w:rsid w:val="00436D1A"/>
+    <w:rsid w:val="00436DED"/>
     <w:rsid w:val="00441DBA"/>
     <w:rsid w:val="00442784"/>
     <w:rsid w:val="0044279C"/>
     <w:rsid w:val="004442D7"/>
     <w:rsid w:val="00446F6D"/>
     <w:rsid w:val="00463293"/>
     <w:rsid w:val="00470009"/>
     <w:rsid w:val="00474718"/>
     <w:rsid w:val="004829F7"/>
     <w:rsid w:val="00492275"/>
     <w:rsid w:val="0049384F"/>
     <w:rsid w:val="004A0A6D"/>
     <w:rsid w:val="004A77AC"/>
     <w:rsid w:val="004B56E7"/>
     <w:rsid w:val="004C37EC"/>
     <w:rsid w:val="004D4CAA"/>
     <w:rsid w:val="004E14E5"/>
     <w:rsid w:val="004E2963"/>
     <w:rsid w:val="004E4831"/>
     <w:rsid w:val="004E7F7D"/>
     <w:rsid w:val="0050230F"/>
     <w:rsid w:val="00505316"/>
     <w:rsid w:val="00505614"/>
     <w:rsid w:val="005079DF"/>
     <w:rsid w:val="00507D66"/>
     <w:rsid w:val="00536C15"/>
     <w:rsid w:val="005441D1"/>
     <w:rsid w:val="00547C8E"/>
     <w:rsid w:val="0055142A"/>
     <w:rsid w:val="005632CB"/>
     <w:rsid w:val="00567B6E"/>
+    <w:rsid w:val="0057481F"/>
     <w:rsid w:val="0058274B"/>
     <w:rsid w:val="0059098A"/>
     <w:rsid w:val="005919DE"/>
     <w:rsid w:val="00597479"/>
     <w:rsid w:val="005A0615"/>
     <w:rsid w:val="005A0A8D"/>
     <w:rsid w:val="005A10CB"/>
+    <w:rsid w:val="005A50DB"/>
     <w:rsid w:val="005B3127"/>
     <w:rsid w:val="005B4E28"/>
     <w:rsid w:val="005C3A11"/>
     <w:rsid w:val="005C55C0"/>
     <w:rsid w:val="005C5746"/>
     <w:rsid w:val="005C78C6"/>
     <w:rsid w:val="005D363B"/>
     <w:rsid w:val="005D5E98"/>
     <w:rsid w:val="005D6B99"/>
     <w:rsid w:val="005F4661"/>
     <w:rsid w:val="005F5642"/>
     <w:rsid w:val="006059DC"/>
     <w:rsid w:val="0061572C"/>
     <w:rsid w:val="006168E2"/>
     <w:rsid w:val="00637475"/>
     <w:rsid w:val="0064385F"/>
     <w:rsid w:val="00646135"/>
     <w:rsid w:val="00655038"/>
     <w:rsid w:val="006710EC"/>
     <w:rsid w:val="00671AE5"/>
     <w:rsid w:val="00692AE4"/>
     <w:rsid w:val="00694223"/>
     <w:rsid w:val="006961B7"/>
     <w:rsid w:val="006A161A"/>
     <w:rsid w:val="006B1CDB"/>
     <w:rsid w:val="006B3518"/>
     <w:rsid w:val="006B68E6"/>
     <w:rsid w:val="006B6D9E"/>
     <w:rsid w:val="006C370F"/>
     <w:rsid w:val="006C4E00"/>
     <w:rsid w:val="006C6541"/>
     <w:rsid w:val="006C6C82"/>
     <w:rsid w:val="006D36AD"/>
     <w:rsid w:val="006D65D3"/>
     <w:rsid w:val="006E16E3"/>
     <w:rsid w:val="006E21F8"/>
     <w:rsid w:val="006E66A7"/>
     <w:rsid w:val="006E707A"/>
     <w:rsid w:val="006F7AE0"/>
     <w:rsid w:val="00703B0A"/>
     <w:rsid w:val="00707C83"/>
     <w:rsid w:val="00716C1E"/>
     <w:rsid w:val="007227F3"/>
     <w:rsid w:val="00723394"/>
     <w:rsid w:val="00726C96"/>
     <w:rsid w:val="00732A8F"/>
     <w:rsid w:val="00761D07"/>
     <w:rsid w:val="00767EB3"/>
+    <w:rsid w:val="007702CF"/>
     <w:rsid w:val="00794BB5"/>
     <w:rsid w:val="007A6AC5"/>
     <w:rsid w:val="007B02CB"/>
     <w:rsid w:val="007C303B"/>
     <w:rsid w:val="007C3D00"/>
     <w:rsid w:val="007C6BAE"/>
     <w:rsid w:val="007C7314"/>
     <w:rsid w:val="007D02CD"/>
     <w:rsid w:val="007D6C40"/>
     <w:rsid w:val="007D70B6"/>
     <w:rsid w:val="007E18EF"/>
     <w:rsid w:val="007E7BF2"/>
     <w:rsid w:val="007F2F17"/>
     <w:rsid w:val="007F4D9E"/>
     <w:rsid w:val="007F6E97"/>
     <w:rsid w:val="008145CF"/>
     <w:rsid w:val="00814BA5"/>
     <w:rsid w:val="0083139A"/>
     <w:rsid w:val="008315CE"/>
     <w:rsid w:val="00836D61"/>
     <w:rsid w:val="00837926"/>
     <w:rsid w:val="00852F9E"/>
     <w:rsid w:val="00856816"/>
     <w:rsid w:val="00857E83"/>
     <w:rsid w:val="00867FD8"/>
     <w:rsid w:val="00876C09"/>
     <w:rsid w:val="00881CD3"/>
     <w:rsid w:val="0088338D"/>
     <w:rsid w:val="0089021D"/>
     <w:rsid w:val="00891454"/>
+    <w:rsid w:val="00893C76"/>
     <w:rsid w:val="00895CA9"/>
     <w:rsid w:val="008972EF"/>
     <w:rsid w:val="008A2570"/>
     <w:rsid w:val="008B2794"/>
     <w:rsid w:val="008B338C"/>
     <w:rsid w:val="008B39D0"/>
     <w:rsid w:val="008C515E"/>
     <w:rsid w:val="008C63F7"/>
     <w:rsid w:val="008D29C1"/>
     <w:rsid w:val="008D5653"/>
     <w:rsid w:val="008D7564"/>
     <w:rsid w:val="008D78EF"/>
     <w:rsid w:val="008E4416"/>
     <w:rsid w:val="008E5177"/>
     <w:rsid w:val="008F4ECD"/>
     <w:rsid w:val="009012AB"/>
     <w:rsid w:val="00905C83"/>
     <w:rsid w:val="00905F9F"/>
     <w:rsid w:val="00910AD5"/>
     <w:rsid w:val="00930BA3"/>
     <w:rsid w:val="009361C5"/>
     <w:rsid w:val="00942E1E"/>
     <w:rsid w:val="009652DC"/>
     <w:rsid w:val="009744EC"/>
     <w:rsid w:val="0097457C"/>
@@ -9039,50 +9523,51 @@
     <w:rsid w:val="00CD329D"/>
     <w:rsid w:val="00CE038F"/>
     <w:rsid w:val="00CE0DF5"/>
     <w:rsid w:val="00CE1E11"/>
     <w:rsid w:val="00CE70C9"/>
     <w:rsid w:val="00CE7E9C"/>
     <w:rsid w:val="00CF6D69"/>
     <w:rsid w:val="00CF6E1B"/>
     <w:rsid w:val="00D31045"/>
     <w:rsid w:val="00D33DF4"/>
     <w:rsid w:val="00D41C87"/>
     <w:rsid w:val="00D43079"/>
     <w:rsid w:val="00D50402"/>
     <w:rsid w:val="00D54315"/>
     <w:rsid w:val="00D54A43"/>
     <w:rsid w:val="00D577C7"/>
     <w:rsid w:val="00D65761"/>
     <w:rsid w:val="00D756A3"/>
     <w:rsid w:val="00D76A08"/>
     <w:rsid w:val="00D8110A"/>
     <w:rsid w:val="00D90E28"/>
     <w:rsid w:val="00DA2DE2"/>
     <w:rsid w:val="00DA6951"/>
     <w:rsid w:val="00DB21D2"/>
     <w:rsid w:val="00DB3563"/>
+    <w:rsid w:val="00DB58B4"/>
     <w:rsid w:val="00DB700E"/>
     <w:rsid w:val="00DB7D45"/>
     <w:rsid w:val="00DC2C85"/>
     <w:rsid w:val="00DC420C"/>
     <w:rsid w:val="00DD2510"/>
     <w:rsid w:val="00DD4A05"/>
     <w:rsid w:val="00DD66B2"/>
     <w:rsid w:val="00DE5024"/>
     <w:rsid w:val="00DF621E"/>
     <w:rsid w:val="00DF7465"/>
     <w:rsid w:val="00E019AF"/>
     <w:rsid w:val="00E077DB"/>
     <w:rsid w:val="00E138DF"/>
     <w:rsid w:val="00E20AB6"/>
     <w:rsid w:val="00E23BB9"/>
     <w:rsid w:val="00E334D7"/>
     <w:rsid w:val="00E355B6"/>
     <w:rsid w:val="00E41E46"/>
     <w:rsid w:val="00E53C5F"/>
     <w:rsid w:val="00E54476"/>
     <w:rsid w:val="00E55DB3"/>
     <w:rsid w:val="00E602CE"/>
     <w:rsid w:val="00E6694C"/>
     <w:rsid w:val="00E760BA"/>
     <w:rsid w:val="00E7684E"/>