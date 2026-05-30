--- v0 (2026-05-09)
+++ v1 (2026-05-30)
@@ -65,60 +65,60 @@
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00047F19" w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>Oświadczenie Inwestora</w:t>
       </w:r>
       <w:r w:rsidR="00954482">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> Prywatnego</w:t>
       </w:r>
       <w:r w:rsidR="00047F19" w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> (osoba fizyczna)</w:t>
       </w:r>
       <w:r w:rsidR="0096303B" w:rsidRPr="00217344">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabela-Siatka"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9067" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9067"/>
       </w:tblGrid>
       <w:tr w:rsidR="00FC59FD" w:rsidRPr="00D0685F" w14:paraId="5A328D06" w14:textId="77777777" w:rsidTr="00224F99">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9067" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1BD875F9" w14:textId="77777777" w:rsidR="00FC59FD" w:rsidRPr="00217344" w:rsidRDefault="00FC59FD" w:rsidP="00F44CBC">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00217344">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
@@ -285,51 +285,51 @@
       </w:tr>
       <w:tr w:rsidR="00FC59FD" w:rsidRPr="00D0685F" w14:paraId="78F668B7" w14:textId="77777777" w:rsidTr="00224F99">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9067" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3741F8E6" w14:textId="75FDE0F0" w:rsidR="00FC59FD" w:rsidRPr="00217344" w:rsidRDefault="00916DA2" w:rsidP="00F44CBC">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>PESEL</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+                <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:footnoteReference w:id="3"/>
             </w:r>
             <w:r w:rsidR="00FC59FD" w:rsidRPr="00224F99">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FC59FD" w:rsidRPr="00D0685F" w14:paraId="0FA6D4BA" w14:textId="77777777" w:rsidTr="00224F99">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9067" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="201C3A88" w14:textId="77777777" w:rsidR="00FC59FD" w:rsidRPr="00217344" w:rsidRDefault="00FC59FD" w:rsidP="00F44CBC">
             <w:pPr>
               <w:spacing w:after="120"/>
@@ -461,279 +461,279 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>/a</w:t>
       </w:r>
       <w:r w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>, działając jako Inwestor</w:t>
       </w:r>
       <w:r w:rsidR="004F7E7D" w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> Prywatny</w:t>
       </w:r>
       <w:r w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>, niniejszym oświadczam, że:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25703FA3" w14:textId="77777777" w:rsidR="00962501" w:rsidRPr="00217344" w:rsidRDefault="009C2211" w:rsidP="00E44E3C">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="242" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Status i umocowanie Inwestora</w:t>
       </w:r>
       <w:r w:rsidR="004F7E7D" w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> Prywatnego</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E462901" w14:textId="035AC1D1" w:rsidR="00962501" w:rsidRPr="00283CF3" w:rsidRDefault="00906FD6" w:rsidP="00E44E3C">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00906FD6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Posiadam pełną zdolność do czynności prawnych i umocowanie do wniesienia wkładu prywatnego w zadeklarowanej wysokości.</w:t>
       </w:r>
       <w:r w:rsidR="009C2211" w:rsidRPr="00283CF3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="449FEE92" w14:textId="121AE094" w:rsidR="00962501" w:rsidRPr="000618AC" w:rsidRDefault="004F7E7D">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00283CF3">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r w:rsidR="009C2211" w:rsidRPr="00283CF3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">A) </w:t>
       </w:r>
       <w:r w:rsidR="000E4187" w:rsidRPr="00283CF3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Wykonanie zobowiązania do wniesienia wkładu prywatnego nie jest zależne od uzyskania przeze mnie jakiejkolwiek zgody, zatwierdzenia, zawiadomienia lub rejestracji przez jakikolwiek organ administracji publicznej, samorządowej lub jakikolwiek innym organ oraz/lub </w:t>
       </w:r>
       <w:r w:rsidR="000E4187" w:rsidRPr="000618AC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>jakąkolwiek osobę trzecią (w tym na podstawie jakiejkolwiek umowy lub porozumienia)</w:t>
       </w:r>
       <w:r w:rsidR="009C2211" w:rsidRPr="000618AC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BA38688" w14:textId="229E9EF5" w:rsidR="00D117CD" w:rsidRPr="00CF4B65" w:rsidRDefault="009C2211" w:rsidP="00073A1D">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00CF4B65">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">B) </w:t>
       </w:r>
       <w:r w:rsidR="00D117CD" w:rsidRPr="00CF4B65">
         <w:t xml:space="preserve">Na potrzeby zobowiązania się do wniesienia wkładu prywatnego i poza </w:t>
       </w:r>
       <w:r w:rsidR="00CF4B65" w:rsidRPr="00CF4B65">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>_______________</w:t>
       </w:r>
       <w:r w:rsidR="00672AD4" w:rsidRPr="00CF4B65">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
       <w:r w:rsidR="00672AD4" w:rsidRPr="00CF4B65">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D117CD" w:rsidRPr="00CF4B65">
         <w:t xml:space="preserve">nie jest wymagane uzyskanie przeze mnie jakiejkolwiek zgody, zatwierdzenia, zawiadomienia lub rejestracji </w:t>
       </w:r>
       <w:r w:rsidR="00D117CD" w:rsidRPr="00CF4B65">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>przez</w:t>
       </w:r>
       <w:r w:rsidR="00D117CD" w:rsidRPr="00CF4B65">
         <w:t xml:space="preserve"> jakikolwiek organ administracji publicznej, samorządowej lub jakikolwiek inny organ oraz/lub jakąkolwiek osobę trzecią (w tym na podstawie jakiejkolwiek umowy lub porozumienia).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76D6F67D" w14:textId="4D61C673" w:rsidR="00962501" w:rsidRPr="00283CF3" w:rsidRDefault="009C2211" w:rsidP="00F6102C">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00283CF3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00283CF3" w:rsidRPr="000618AC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Pozostaję / n</w:t>
       </w:r>
       <w:r w:rsidRPr="000618AC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>ie pozostaję w związku małżeńskim</w:t>
       </w:r>
       <w:r w:rsidR="00283CF3" w:rsidRPr="00283CF3">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
       <w:r w:rsidRPr="00283CF3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02B274B5" w14:textId="28BC165F" w:rsidR="00283CF3" w:rsidRPr="00283CF3" w:rsidRDefault="00283CF3" w:rsidP="00F6102C">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00283CF3">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>Pozostaję / nie pozostaję w ustroju ustawowej wspólności majątkowej małżeńskiej</w:t>
       </w:r>
       <w:r w:rsidRPr="00283CF3">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
       <w:r w:rsidRPr="00283CF3">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E506530" w14:textId="0403D8BE" w:rsidR="00FD6918" w:rsidRDefault="00FD6918" w:rsidP="001572C8">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>ie jest</w:t>
@@ -761,137 +761,137 @@
       </w:r>
       <w:r w:rsidR="00C45929">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>mnie</w:t>
       </w:r>
       <w:r w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> postępowania zbiorowego dotyczące niewypłacalności w celu naprawy, restrukturyzacji długu i reorganizacji w rozumieniu Art. 1.1 (bez ostatniego zdania) Rozporządzenia UE 2015/848</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FF575D8" w14:textId="77DDAD5B" w:rsidR="00897995" w:rsidRDefault="00897995" w:rsidP="001572C8">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Spełniam definicję niezależnego inwestora prywatnego w rozumieniu art. 2 pkt 72 Rozporządzenia Komisji (UE) nr 651/2014 z dnia 17 czerwca 2014 r. uznającego niektóre rodzaje pomocy za zgodne z rynkiem wewnętrznym w zastosowaniu art. 107 i 108 Traktatu</w:t>
       </w:r>
       <w:r w:rsidR="00827BD7" w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C0914F8" w14:textId="21B7320B" w:rsidR="00F6102C" w:rsidRPr="00F6102C" w:rsidRDefault="00F6102C" w:rsidP="001572C8">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F6102C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Spełniam przesłanki posiadania prawa/tytułu uczestnictwa w Funduszu VC określone w Ustawie o funduszach inwestycyjnych i zarządzaniu alternatywnymi funduszami inwestycyjnymi.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B6BE7A" w14:textId="77777777" w:rsidR="00962501" w:rsidRPr="00217344" w:rsidRDefault="009C2211" w:rsidP="00E44E3C">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="242" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Wkład prywatny Inwestora</w:t>
       </w:r>
       <w:r w:rsidR="004F7E7D" w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> Prywatnego</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BB63472" w14:textId="5CF5650D" w:rsidR="00962501" w:rsidRPr="00217344" w:rsidRDefault="00F2114E" w:rsidP="00E44E3C">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Oświadczam, że deklaruję wniesienie do </w:t>
       </w:r>
       <w:r w:rsidR="00E11B76" w:rsidRPr="00F6102C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Funduszu VC</w:t>
       </w:r>
       <w:r w:rsidR="00E11B76" w:rsidDel="00E11B76">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
@@ -903,51 +903,51 @@
         </w:rPr>
         <w:t>wkładu w wysokości</w:t>
       </w:r>
       <w:r w:rsidR="00266D14" w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0096303B" w:rsidRPr="00995306">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:highlight w:val="lightGray"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>_______________</w:t>
       </w:r>
       <w:r w:rsidR="0096303B" w:rsidRPr="00995306">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>zł</w:t>
       </w:r>
       <w:r w:rsidR="0096303B" w:rsidRPr="00217344">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
       <w:r w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>. Oświadczam, że d</w:t>
       </w:r>
       <w:r w:rsidR="009C2211" w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">ysponuję niezbędnymi środkami wystarczającymi do zapewnienia finansowania </w:t>
       </w:r>
       <w:r w:rsidR="00492DF8" w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">wkładu prywatnego do </w:t>
       </w:r>
       <w:r w:rsidR="00E11B76" w:rsidRPr="00F6102C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -973,65 +973,65 @@
         <w:t xml:space="preserve">złożoną przez </w:t>
       </w:r>
       <w:r w:rsidR="0081531B" w:rsidRPr="00995306">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>____</w:t>
       </w:r>
       <w:r w:rsidR="0096303B" w:rsidRPr="00995306">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>________________</w:t>
       </w:r>
       <w:r w:rsidR="0081531B" w:rsidRPr="00995306">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>____</w:t>
       </w:r>
       <w:r w:rsidR="0081531B" w:rsidRPr="00217344">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:footnoteReference w:id="9"/>
       </w:r>
       <w:r w:rsidR="009C2211" w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7806E96E" w14:textId="24A8F341" w:rsidR="004B0BA9" w:rsidRPr="00217344" w:rsidRDefault="004B0BA9" w:rsidP="00E44E3C">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Środki finansowe </w:t>
       </w:r>
       <w:r w:rsidR="00EC3B09" w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">przeznaczone przeze mnie jako wkład prywatny zadeklarowany do wniesienia do </w:t>
       </w:r>
       <w:r w:rsidR="00E11B76" w:rsidRPr="00F6102C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
@@ -1084,51 +1084,51 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>nie</w:t>
       </w:r>
       <w:r w:rsidR="00B139F7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> stanowią</w:t>
       </w:r>
       <w:r w:rsidR="00B139F7" w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>środków publicznych w rozumieniu Ustawy z dnia 27 sierpnia 2009 r. o finansach publicznych.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C361001" w14:textId="79C460BB" w:rsidR="00F776AB" w:rsidRPr="00217344" w:rsidRDefault="000E4187" w:rsidP="00E44E3C">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Środki finansowe przeznaczone przeze mnie jako wkład prywatny zadeklarowany do wniesienia do </w:t>
       </w:r>
       <w:r w:rsidR="00E11B76" w:rsidRPr="00F6102C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Funduszu VC</w:t>
       </w:r>
       <w:r w:rsidR="00E11B76" w:rsidDel="00E11B76">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
@@ -1175,51 +1175,51 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>wysokości nie stanowi prania pieniędzy</w:t>
       </w:r>
       <w:r w:rsidR="0001381B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> ani nie służy finansowaniu terroryzmu</w:t>
       </w:r>
       <w:r w:rsidR="009C2211" w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0110D7B3" w14:textId="77777777" w:rsidR="00F776AB" w:rsidRPr="00217344" w:rsidRDefault="00F776AB" w:rsidP="00E44E3C">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="242" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Zgoda na badanie </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -1227,72 +1227,72 @@
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>due</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>diligence</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00217344">
         <w:rPr>
-          <w:rStyle w:val="Odwoaniedokomentarza"/>
+          <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>w przypadku wyboru Oferty w ramach Naboru</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E2F9FA0" w14:textId="646F27FB" w:rsidR="00F776AB" w:rsidRPr="00FC5A9E" w:rsidRDefault="00266523" w:rsidP="00E44E3C">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC5A9E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Wyrażam</w:t>
       </w:r>
       <w:r w:rsidR="00F776AB" w:rsidRPr="00FC5A9E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> zgodę na przeprowadzenie, przed podpisaniem Umowy </w:t>
       </w:r>
       <w:r w:rsidR="00A956F7" w:rsidRPr="00FC5A9E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
@@ -1499,77 +1499,77 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00F776AB" w:rsidRPr="00FC5A9E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FC5A9E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">mnie </w:t>
       </w:r>
       <w:r w:rsidR="00F776AB" w:rsidRPr="00FC5A9E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>wkładem prywatnym.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040BC6C6" w14:textId="77777777" w:rsidR="0002061D" w:rsidRPr="0001381B" w:rsidRDefault="000966B5" w:rsidP="00E44E3C">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Ref467149754"/>
       <w:r w:rsidRPr="0001381B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Konflikt interesów</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="52D54C81" w14:textId="2B213E53" w:rsidR="000966B5" w:rsidRPr="00217344" w:rsidRDefault="00CE0C56" w:rsidP="00F6102C">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Oświadczam</w:t>
       </w:r>
       <w:r w:rsidR="00160FD4" w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">, że w stosunku do </w:t>
       </w:r>
       <w:r w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
@@ -1630,51 +1630,51 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00401C3C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidR="00B31A54" w:rsidRPr="00E44E3C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>aboru</w:t>
       </w:r>
       <w:r w:rsidR="000966B5" w:rsidRPr="00E44E3C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BE4E201" w14:textId="01340E4B" w:rsidR="000966B5" w:rsidRPr="00217344" w:rsidRDefault="00CE0C56" w:rsidP="00E44E3C">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Oświadczam, że </w:t>
       </w:r>
       <w:r w:rsidR="000966B5" w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">bezzwłocznie </w:t>
       </w:r>
       <w:r w:rsidR="00B139F7" w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
@@ -1703,284 +1703,306 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">lub PFR </w:t>
       </w:r>
       <w:r w:rsidR="00C63200">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Otwarte Innowacje</w:t>
       </w:r>
       <w:r w:rsidR="004B30EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000966B5" w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>o wszelkich okolicznościach stanowiących konflikt interesów powodujący nieprawdziwość oświadczenia z pkt 4.1 powyżej.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76BF24D7" w14:textId="77777777" w:rsidR="00962501" w:rsidRPr="00217344" w:rsidRDefault="009C2211" w:rsidP="00E44E3C">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="242" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Pozostałe oświadczenia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FF65ABD" w14:textId="77777777" w:rsidR="00B94128" w:rsidRDefault="00B94128" w:rsidP="00B94128">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Hlk152765994"/>
       <w:r w:rsidRPr="008348C6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Oświadczam, że</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:footnoteReference w:id="10"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2903F8BA" w14:textId="77777777" w:rsidR="00B94128" w:rsidRDefault="00B94128" w:rsidP="00B94128">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>j</w:t>
       </w:r>
       <w:r w:rsidRPr="008348C6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>estem/nie jestem osobą zajmującą eksponowane stanowisko polityczne</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1869B8FC" w14:textId="77777777" w:rsidR="00B94128" w:rsidRDefault="00B94128" w:rsidP="00B94128">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008348C6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>jestem/nie jestem osobą będącą bliskim współpracownikiem osoby zajmującej eksponowane stanowisko polityczne</w:t>
+        <w:t xml:space="preserve">jestem/nie jestem osobą będącą bliskim współpracownikiem osoby zajmującej eksponowane stanowisko </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008348C6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>polityczne</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="008348C6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> lub</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AEA64FA" w14:textId="77777777" w:rsidR="00B94128" w:rsidRDefault="00B94128" w:rsidP="00B94128">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008348C6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">jestem/nie jestem członkiem rodziny </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">osoby </w:t>
       </w:r>
       <w:r w:rsidRPr="008348C6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>zajmującej eksponowane stanowisko polityczne</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D30A4F5" w14:textId="77777777" w:rsidR="00B94128" w:rsidRPr="008F3412" w:rsidRDefault="00B94128" w:rsidP="00B94128">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F3412">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">w rozumieniu Ustawy o przeciwdziałaniu praniu pieniędzy oraz finansowaniu terroryzmu z dnia 1 marca 2018 r. (Dz. U. z 2018r. poz. 723, z </w:t>
+        <w:t xml:space="preserve">w rozumieniu Ustawy o przeciwdziałaniu praniu pieniędzy oraz finansowaniu terroryzmu z dnia 1 marca 2018 r. (Dz. U. z </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008F3412">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>2018r.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008F3412">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> poz. 723, z </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008F3412">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>późn</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008F3412">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008F3412">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Zmianam</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008F3412">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CEDF5AA" w14:textId="1A5E990A" w:rsidR="00B94128" w:rsidRPr="00B94128" w:rsidRDefault="00B94128" w:rsidP="00B94128">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00321C1C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>jestem/nie jestem osobą pozostającą w stosunku pokrewieństwa lub powinowactwa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:footnoteReference w:id="11"/>
       </w:r>
       <w:r w:rsidRPr="00321C1C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> z osobą zajmującą eksponowane stanowisko polityczne</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="258A45F4" w14:textId="4B328A3C" w:rsidR="006A1AE8" w:rsidRPr="00217344" w:rsidRDefault="006A1AE8" w:rsidP="00E44E3C">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Informacje zawarte w niniejszym oświadczeniu dotyczące pomocy publicznej, w tym pomocy </w:t>
       </w:r>
       <w:r w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00217344">
         <w:rPr>
@@ -1998,51 +2020,51 @@
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>późn</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>. zm.) oraz z przepisami właściwego programu pomocowego</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27F86455" w14:textId="4F823D7B" w:rsidR="00881C88" w:rsidRDefault="00881C88" w:rsidP="00E44E3C">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">W związku z finansowaniem zwrotnym udzielanym przez PFR </w:t>
       </w:r>
       <w:r w:rsidR="00C63200">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Otwarte Innowacje</w:t>
       </w:r>
       <w:r w:rsidR="004B30EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
@@ -2125,51 +2147,51 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Funduszy i Polityki Regionalnej</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED785E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> w zakresie kwalifikowalności wydatków w ramach Europejskiego Funduszu Rozwoju Regionalnego, Europejskiego Funduszu Społecznego </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Plu</w:t>
       </w:r>
       <w:r w:rsidRPr="004B30EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>s, Funduszu Spójności oraz Funduszu na rzecz Sprawiedliwej Transformacji na lata 2021-2027.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44AA556B" w14:textId="2FAD080C" w:rsidR="006A1AE8" w:rsidRPr="00FC5A9E" w:rsidRDefault="006A1AE8" w:rsidP="00E44E3C">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Jestem świadom/a, że wsparcie finansowe udzielane przez PFR </w:t>
       </w:r>
       <w:r w:rsidR="00C63200">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Otwarte Innowacje</w:t>
       </w:r>
       <w:r w:rsidR="004B30EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
@@ -2200,51 +2222,51 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>wiadomości,</w:t>
       </w:r>
       <w:r w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> że z chwilą zawarcia Umowy </w:t>
       </w:r>
       <w:r w:rsidR="00A956F7" w:rsidRPr="00FC5A9E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Inwestorskiej</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC5A9E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> będę miał/a status beneficjenta pomocy publicznej.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5191DB68" w14:textId="4A06A507" w:rsidR="00962501" w:rsidRPr="00FC5A9E" w:rsidRDefault="00620B35" w:rsidP="00E44E3C">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC5A9E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Jestem świadomy, że </w:t>
       </w:r>
       <w:r w:rsidR="009C2211" w:rsidRPr="00FC5A9E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">PFR Ventures oraz/lub </w:t>
       </w:r>
       <w:r w:rsidR="005C418B" w:rsidRPr="00FC5A9E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
@@ -2417,51 +2439,51 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> pełniącego funkcję Instytucji Zarządzającej </w:t>
       </w:r>
       <w:r w:rsidR="00F414D2" w:rsidRPr="00FC5A9E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">w ramach </w:t>
       </w:r>
       <w:r w:rsidR="00906FD6" w:rsidRPr="00FC5A9E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Programu FENG</w:t>
       </w:r>
       <w:r w:rsidR="00B139F7" w:rsidRPr="00FC5A9E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18439B12" w14:textId="2376C3B4" w:rsidR="00816772" w:rsidRPr="00816772" w:rsidRDefault="00314982" w:rsidP="00EC3E7C">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="pl"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidRPr="00314982">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>yraża</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -2540,129 +2562,129 @@
         </w:rPr>
         <w:t xml:space="preserve">mojej </w:t>
       </w:r>
       <w:r w:rsidR="00816772" w:rsidRPr="00816772">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>dotychczasowej działalności inwestycyjnej, przedsiębiorczej i reputacji na rynku</w:t>
       </w:r>
       <w:r w:rsidR="00816772" w:rsidRPr="00816772">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="pl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00816772" w:rsidRPr="00816772">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>na rzecz instytucji oferujących finansowanie ze środków publicznych (PARP, NCBR, BGK, ARP) w celu weryfikacji wskazanego doświadczenia w działalności inwestycyjnej i reputacji na rynku.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56A7AC72" w14:textId="77777777" w:rsidR="00401C3C" w:rsidRDefault="00401C3C" w:rsidP="00401C3C">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Zapoznałem się z zasadami przetwarzania danych osobowych stanowiącymi Załącznik nr 8 do Zasad naboru i nie wnoszę sprzeciwu co do sposobu przetwarzania danych osobowych.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F9683DC" w14:textId="077A0697" w:rsidR="00962501" w:rsidRDefault="009C2211" w:rsidP="00E44E3C">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Pojęcia niezdefiniowane w niniejszym </w:t>
       </w:r>
       <w:r w:rsidR="002A0EC5" w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">oświadczeniu </w:t>
       </w:r>
       <w:r w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">mają znaczenie nadane im w Zasadach </w:t>
       </w:r>
       <w:r w:rsidR="00401C3C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidR="00266523" w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>aboru</w:t>
       </w:r>
       <w:r w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E705368" w14:textId="77777777" w:rsidR="00F44CBC" w:rsidRDefault="00F44CBC" w:rsidP="00F44CBC">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabela-Siatka"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6681"/>
       </w:tblGrid>
       <w:tr w:rsidR="00CF4B65" w:rsidRPr="003F3F5A" w14:paraId="1CF823C8" w14:textId="77777777" w:rsidTr="00C51EE8">
         <w:trPr>
           <w:trHeight w:val="600"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4314" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3ECBC877" w14:textId="77777777" w:rsidR="00CF4B65" w:rsidRPr="003D3102" w:rsidRDefault="00CF4B65" w:rsidP="00C51EE8">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -2842,538 +2864,541 @@
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN/>
         <w:spacing w:after="0"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00BC1DB4" w:rsidRPr="00F44CBC" w:rsidSect="00BF5714">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="567" w:footer="454" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3683365A" w14:textId="77777777" w:rsidR="00606C19" w:rsidRDefault="00606C19">
+    <w:p w14:paraId="10D0F013" w14:textId="77777777" w:rsidR="00391B97" w:rsidRDefault="00391B97">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4E2CAD8D" w14:textId="77777777" w:rsidR="00606C19" w:rsidRDefault="00606C19">
+    <w:p w14:paraId="43D40643" w14:textId="77777777" w:rsidR="00391B97" w:rsidRDefault="00391B97">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="712B7ED8" w14:textId="77777777" w:rsidR="00606C19" w:rsidRDefault="00606C19">
+    <w:p w14:paraId="1EBB4283" w14:textId="77777777" w:rsidR="00391B97" w:rsidRDefault="00391B97">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="335896334"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="21CCD2C5" w14:textId="3EDFF06E" w:rsidR="003F1CA2" w:rsidRDefault="00CA76FB">
         <w:pPr>
-          <w:pStyle w:val="Stopka"/>
+          <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="003F1CA2">
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00816772">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="49BE8F7B" w14:textId="29A838CC" w:rsidR="003F1CA2" w:rsidRDefault="00CB74B2">
+  <w:p w14:paraId="49BE8F7B" w14:textId="2D1C99B8" w:rsidR="003F1CA2" w:rsidRDefault="00CB74B2">
     <w:pPr>
-      <w:pStyle w:val="Stopka"/>
+      <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Nabór nr </w:t>
     </w:r>
     <w:r w:rsidR="004B24A3">
-      <w:t>10</w:t>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidR="0093187E">
+      <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:t>/</w:t>
     </w:r>
     <w:r w:rsidR="00FC142A">
       <w:t>202</w:t>
     </w:r>
     <w:r w:rsidR="002805D5">
       <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4F5E6F00" w14:textId="77777777" w:rsidR="00606C19" w:rsidRDefault="00606C19">
+    <w:p w14:paraId="36067199" w14:textId="77777777" w:rsidR="00391B97" w:rsidRDefault="00391B97">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="325C77D0" w14:textId="77777777" w:rsidR="00606C19" w:rsidRDefault="00606C19">
+    <w:p w14:paraId="41672D50" w14:textId="77777777" w:rsidR="00391B97" w:rsidRDefault="00391B97">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="16CBA971" w14:textId="77777777" w:rsidR="00606C19" w:rsidRDefault="00606C19">
+    <w:p w14:paraId="3C096488" w14:textId="77777777" w:rsidR="00391B97" w:rsidRDefault="00391B97">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="6B326FF6" w14:textId="77777777" w:rsidR="0096303B" w:rsidRPr="00283CF3" w:rsidRDefault="0096303B" w:rsidP="00283CF3">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00283CF3">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00283CF3">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> W przypadku, gdy w ramach Oferty został wskazany więcej niż jeden Inwestor Prywatny, oświadczenie powinno zostać wypełnione i podpisane oddzielnie przez każdego Inwestora Prywatnego.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
     <w:p w14:paraId="1EEDCD08" w14:textId="733F8AC9" w:rsidR="00916DA2" w:rsidRDefault="00916DA2">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002637ED" w:rsidRPr="00D27BBD">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>W przypadku osób, które nie posiadają numeru PESEL, należy podać datę urodzenia.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
     <w:p w14:paraId="08FE325F" w14:textId="77777777" w:rsidR="004F7E7D" w:rsidRDefault="004F7E7D">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="00283CF3">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00283CF3">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Niepotrzebne skreślić.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
     <w:p w14:paraId="2040B350" w14:textId="77777777" w:rsidR="00672AD4" w:rsidRPr="00CB62B6" w:rsidRDefault="00672AD4" w:rsidP="00672AD4">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E05F03">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00CB62B6">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Wymaga uzupełnienia o wskazanie wszystkich wymaganych zgód, zatwierdzeń, zawiadomień oraz rejestracji</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB62B6">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
     <w:p w14:paraId="4E07201B" w14:textId="77777777" w:rsidR="00283CF3" w:rsidRPr="000E3EB8" w:rsidRDefault="00283CF3" w:rsidP="00283CF3">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E3EB8">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="000E3EB8">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Niepotrzebne skreślić.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
     <w:p w14:paraId="52B30B49" w14:textId="77777777" w:rsidR="00283CF3" w:rsidRPr="000E3EB8" w:rsidRDefault="00283CF3" w:rsidP="00283CF3">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E3EB8">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="000E3EB8">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Niepotrzebne skreślić.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
     <w:p w14:paraId="7CCF46C0" w14:textId="77777777" w:rsidR="0096303B" w:rsidRPr="00F44CBC" w:rsidRDefault="0096303B">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F44CBC">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00F44CBC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> W tym miejscu należy uzupełnić kwotę deklarowanego wkładu Inwestora Prywatnego.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
     <w:p w14:paraId="36DA2D36" w14:textId="43640F2C" w:rsidR="0081531B" w:rsidRPr="00056BCA" w:rsidRDefault="0081531B" w:rsidP="00BF7213">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00F44CBC">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00F44CBC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> W tym miejscu należy wpisać </w:t>
       </w:r>
       <w:r w:rsidR="005F469E">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>nazwę Oferenta</w:t>
       </w:r>
       <w:r w:rsidRPr="000618AC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
     <w:p w14:paraId="6AC74247" w14:textId="77777777" w:rsidR="00B94128" w:rsidRPr="00B24491" w:rsidRDefault="00B94128" w:rsidP="00B94128">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B24491">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00B24491">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> W przypadku Inwestora Prywatnego wnoszącego mniej niż 10% Wysokości Wkładu prywatnego oświadczenie należy wykreślić. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
     <w:p w14:paraId="79467B73" w14:textId="77777777" w:rsidR="00B94128" w:rsidRPr="0008362B" w:rsidRDefault="00B94128" w:rsidP="00B94128">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="00B24491">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00B24491">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Stosunek pokrewieństwa i powinowactwa w rozumieniu ustawy kodeks rodzinny i opiekuńczy</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="77361BA0" w14:textId="33AF8340" w:rsidR="00256D68" w:rsidRDefault="00CB74B2" w:rsidP="00CB74B2">
     <w:pPr>
-      <w:pStyle w:val="NormalnyWeb"/>
+      <w:pStyle w:val="NormalWeb"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="25E723EA" wp14:editId="24399CDB">
           <wp:extent cx="5760720" cy="506095"/>
           <wp:effectExtent l="0" t="0" r="0" b="8255"/>
           <wp:docPr id="233032170" name="Obraz 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
@@ -5270,54 +5295,55 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="537353142">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1696149145">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1927348760">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="929503561">
     <w:abstractNumId w:val="15"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:trackRevisions/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
@@ -5387,98 +5413,101 @@
     <w:rsid w:val="001F6445"/>
     <w:rsid w:val="0020183A"/>
     <w:rsid w:val="0020369F"/>
     <w:rsid w:val="00204E79"/>
     <w:rsid w:val="0020789F"/>
     <w:rsid w:val="00217344"/>
     <w:rsid w:val="00220430"/>
     <w:rsid w:val="00222B94"/>
     <w:rsid w:val="00222F8B"/>
     <w:rsid w:val="00224CC5"/>
     <w:rsid w:val="00224F99"/>
     <w:rsid w:val="002328EC"/>
     <w:rsid w:val="0025135A"/>
     <w:rsid w:val="00254F2B"/>
     <w:rsid w:val="00256D68"/>
     <w:rsid w:val="002637ED"/>
     <w:rsid w:val="00266523"/>
     <w:rsid w:val="00266D14"/>
     <w:rsid w:val="00267F6F"/>
     <w:rsid w:val="0027180A"/>
     <w:rsid w:val="0027255E"/>
     <w:rsid w:val="002805D5"/>
     <w:rsid w:val="00283557"/>
     <w:rsid w:val="00283CF3"/>
     <w:rsid w:val="00285435"/>
+    <w:rsid w:val="00285DEA"/>
     <w:rsid w:val="002A0EC5"/>
     <w:rsid w:val="002A2631"/>
     <w:rsid w:val="002B47A1"/>
     <w:rsid w:val="002C19F4"/>
     <w:rsid w:val="002D2A64"/>
     <w:rsid w:val="002D3618"/>
     <w:rsid w:val="002D6DA1"/>
     <w:rsid w:val="002E4872"/>
     <w:rsid w:val="002E79EC"/>
     <w:rsid w:val="002F0114"/>
     <w:rsid w:val="002F63BB"/>
     <w:rsid w:val="00307275"/>
     <w:rsid w:val="00311281"/>
     <w:rsid w:val="00314982"/>
     <w:rsid w:val="003153F5"/>
     <w:rsid w:val="00316B22"/>
     <w:rsid w:val="00317FD4"/>
     <w:rsid w:val="00331D91"/>
     <w:rsid w:val="00333F59"/>
     <w:rsid w:val="00335F0B"/>
     <w:rsid w:val="00346B3B"/>
     <w:rsid w:val="003531CE"/>
     <w:rsid w:val="00356151"/>
     <w:rsid w:val="003639BF"/>
     <w:rsid w:val="003732AE"/>
     <w:rsid w:val="003774D6"/>
+    <w:rsid w:val="00391B97"/>
     <w:rsid w:val="003A3ED9"/>
     <w:rsid w:val="003A5132"/>
     <w:rsid w:val="003A6E1B"/>
     <w:rsid w:val="003B217E"/>
     <w:rsid w:val="003C4DC1"/>
     <w:rsid w:val="003D1386"/>
     <w:rsid w:val="003E194B"/>
     <w:rsid w:val="003F1CA2"/>
     <w:rsid w:val="003F30A0"/>
     <w:rsid w:val="00401C3C"/>
     <w:rsid w:val="0041136C"/>
     <w:rsid w:val="004201A4"/>
     <w:rsid w:val="004353EF"/>
     <w:rsid w:val="0043689D"/>
     <w:rsid w:val="004408E6"/>
     <w:rsid w:val="00461C6B"/>
     <w:rsid w:val="00462B12"/>
     <w:rsid w:val="00465B16"/>
     <w:rsid w:val="00466E1C"/>
     <w:rsid w:val="00467AC9"/>
     <w:rsid w:val="004754F4"/>
     <w:rsid w:val="00481F7B"/>
+    <w:rsid w:val="00490C94"/>
     <w:rsid w:val="00492DF8"/>
     <w:rsid w:val="00493C23"/>
     <w:rsid w:val="004B0BA9"/>
     <w:rsid w:val="004B24A3"/>
     <w:rsid w:val="004B28B7"/>
     <w:rsid w:val="004B30EB"/>
     <w:rsid w:val="004B4664"/>
     <w:rsid w:val="004B52D0"/>
     <w:rsid w:val="004C0163"/>
     <w:rsid w:val="004F00FC"/>
     <w:rsid w:val="004F7E7D"/>
     <w:rsid w:val="0050722C"/>
     <w:rsid w:val="00507CB7"/>
     <w:rsid w:val="005149B1"/>
     <w:rsid w:val="00530985"/>
     <w:rsid w:val="00531AB6"/>
     <w:rsid w:val="00533218"/>
     <w:rsid w:val="005350D6"/>
     <w:rsid w:val="005357E2"/>
     <w:rsid w:val="005361E6"/>
     <w:rsid w:val="00550915"/>
     <w:rsid w:val="00553589"/>
     <w:rsid w:val="00554B86"/>
     <w:rsid w:val="00562760"/>
     <w:rsid w:val="005631C4"/>
@@ -5502,96 +5531,98 @@
     <w:rsid w:val="0061554A"/>
     <w:rsid w:val="00617C9F"/>
     <w:rsid w:val="00620B35"/>
     <w:rsid w:val="006256EF"/>
     <w:rsid w:val="006325C8"/>
     <w:rsid w:val="00637D86"/>
     <w:rsid w:val="00640620"/>
     <w:rsid w:val="006416BE"/>
     <w:rsid w:val="006431D1"/>
     <w:rsid w:val="006444F3"/>
     <w:rsid w:val="0064513E"/>
     <w:rsid w:val="0065198D"/>
     <w:rsid w:val="006519B4"/>
     <w:rsid w:val="00654C09"/>
     <w:rsid w:val="00654D76"/>
     <w:rsid w:val="00672AD4"/>
     <w:rsid w:val="00674EC2"/>
     <w:rsid w:val="006A0F06"/>
     <w:rsid w:val="006A1AE8"/>
     <w:rsid w:val="006A6F12"/>
     <w:rsid w:val="006C03E7"/>
     <w:rsid w:val="006E436C"/>
     <w:rsid w:val="006F2019"/>
     <w:rsid w:val="007053AC"/>
     <w:rsid w:val="00716ECF"/>
+    <w:rsid w:val="0072313A"/>
     <w:rsid w:val="007271C5"/>
     <w:rsid w:val="007330FF"/>
     <w:rsid w:val="00737E17"/>
     <w:rsid w:val="007466AB"/>
     <w:rsid w:val="0077092E"/>
     <w:rsid w:val="00775CE4"/>
     <w:rsid w:val="0077774C"/>
     <w:rsid w:val="00791E02"/>
     <w:rsid w:val="00794FC7"/>
     <w:rsid w:val="0079582C"/>
     <w:rsid w:val="00796674"/>
     <w:rsid w:val="007A618E"/>
     <w:rsid w:val="007A6BE8"/>
     <w:rsid w:val="007B4570"/>
     <w:rsid w:val="007B593A"/>
     <w:rsid w:val="007D6B1F"/>
     <w:rsid w:val="0081531B"/>
     <w:rsid w:val="00816772"/>
     <w:rsid w:val="00823F58"/>
     <w:rsid w:val="00824099"/>
     <w:rsid w:val="00827BD7"/>
     <w:rsid w:val="00855A4E"/>
     <w:rsid w:val="008569DB"/>
     <w:rsid w:val="00861D23"/>
     <w:rsid w:val="00862AEC"/>
     <w:rsid w:val="008714A0"/>
     <w:rsid w:val="00874F45"/>
     <w:rsid w:val="00881C88"/>
     <w:rsid w:val="008833BC"/>
     <w:rsid w:val="008836C7"/>
     <w:rsid w:val="0089600E"/>
     <w:rsid w:val="00897995"/>
     <w:rsid w:val="008A5788"/>
     <w:rsid w:val="008B7C58"/>
     <w:rsid w:val="008C5FCA"/>
     <w:rsid w:val="008C736D"/>
     <w:rsid w:val="008E735D"/>
     <w:rsid w:val="008F5671"/>
     <w:rsid w:val="008F651D"/>
     <w:rsid w:val="00903291"/>
     <w:rsid w:val="009062D4"/>
     <w:rsid w:val="00906FD6"/>
     <w:rsid w:val="00916DA2"/>
     <w:rsid w:val="00924198"/>
     <w:rsid w:val="009279CB"/>
     <w:rsid w:val="00930E50"/>
+    <w:rsid w:val="0093187E"/>
     <w:rsid w:val="00941153"/>
     <w:rsid w:val="00941C02"/>
     <w:rsid w:val="00943528"/>
     <w:rsid w:val="00954482"/>
     <w:rsid w:val="00954CA2"/>
     <w:rsid w:val="00960E9F"/>
     <w:rsid w:val="00962501"/>
     <w:rsid w:val="0096303B"/>
     <w:rsid w:val="009762EB"/>
     <w:rsid w:val="00976D9E"/>
     <w:rsid w:val="00984A90"/>
     <w:rsid w:val="00995306"/>
     <w:rsid w:val="009A44CD"/>
     <w:rsid w:val="009B58DD"/>
     <w:rsid w:val="009B64A9"/>
     <w:rsid w:val="009C2211"/>
     <w:rsid w:val="009C4887"/>
     <w:rsid w:val="009E7C78"/>
     <w:rsid w:val="009F03F8"/>
     <w:rsid w:val="00A015F3"/>
     <w:rsid w:val="00A14B6D"/>
     <w:rsid w:val="00A1712F"/>
     <w:rsid w:val="00A34258"/>
     <w:rsid w:val="00A5059F"/>
     <w:rsid w:val="00A54637"/>
@@ -5699,50 +5730,51 @@
     <w:rsid w:val="00DF70FA"/>
     <w:rsid w:val="00E01CE9"/>
     <w:rsid w:val="00E11B76"/>
     <w:rsid w:val="00E13585"/>
     <w:rsid w:val="00E13843"/>
     <w:rsid w:val="00E13C29"/>
     <w:rsid w:val="00E44E3C"/>
     <w:rsid w:val="00E60FF8"/>
     <w:rsid w:val="00E70249"/>
     <w:rsid w:val="00E8168F"/>
     <w:rsid w:val="00E87BAD"/>
     <w:rsid w:val="00E9237F"/>
     <w:rsid w:val="00EA397B"/>
     <w:rsid w:val="00EA502D"/>
     <w:rsid w:val="00EB0D7C"/>
     <w:rsid w:val="00EB19D5"/>
     <w:rsid w:val="00EB1FA9"/>
     <w:rsid w:val="00EB23F2"/>
     <w:rsid w:val="00EB2472"/>
     <w:rsid w:val="00EC2EDC"/>
     <w:rsid w:val="00EC3B09"/>
     <w:rsid w:val="00EC3E7C"/>
     <w:rsid w:val="00ED32BF"/>
     <w:rsid w:val="00EE18A0"/>
     <w:rsid w:val="00F02D1C"/>
+    <w:rsid w:val="00F043F8"/>
     <w:rsid w:val="00F067B5"/>
     <w:rsid w:val="00F16634"/>
     <w:rsid w:val="00F20EC2"/>
     <w:rsid w:val="00F2114E"/>
     <w:rsid w:val="00F368E4"/>
     <w:rsid w:val="00F372F0"/>
     <w:rsid w:val="00F414D2"/>
     <w:rsid w:val="00F4196C"/>
     <w:rsid w:val="00F4330D"/>
     <w:rsid w:val="00F44CBC"/>
     <w:rsid w:val="00F50744"/>
     <w:rsid w:val="00F5596B"/>
     <w:rsid w:val="00F6102C"/>
     <w:rsid w:val="00F66D62"/>
     <w:rsid w:val="00F71903"/>
     <w:rsid w:val="00F76C4C"/>
     <w:rsid w:val="00F771B7"/>
     <w:rsid w:val="00F776AB"/>
     <w:rsid w:val="00F8200F"/>
     <w:rsid w:val="00F82131"/>
     <w:rsid w:val="00F84FA2"/>
     <w:rsid w:val="00F96761"/>
     <w:rsid w:val="00FA127D"/>
     <w:rsid w:val="00FC0CB3"/>
     <w:rsid w:val="00FC142A"/>
@@ -6151,361 +6183,361 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:rsid w:val="004201A4"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="160"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Standardowy">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Odwoaniedokomentarza">
+  <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:rsid w:val="004201A4"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tekstkomentarza">
+  <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
-    <w:basedOn w:val="Normalny"/>
+    <w:basedOn w:val="Normal"/>
     <w:rsid w:val="004201A4"/>
     <w:pPr>
       <w:spacing w:after="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TekstkomentarzaZnak">
     <w:name w:val="Tekst komentarza Znak"/>
     <w:rsid w:val="004201A4"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tekstdymka">
+  <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
-    <w:basedOn w:val="Normalny"/>
+    <w:basedOn w:val="Normal"/>
     <w:rsid w:val="004201A4"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TekstdymkaZnak">
     <w:name w:val="Tekst dymka Znak"/>
     <w:rsid w:val="004201A4"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Akapitzlist">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:aliases w:val="Numerowanie,Akapit z listą BS,Kolorowa lista — akcent 11"/>
-    <w:basedOn w:val="Normalny"/>
-    <w:link w:val="AkapitzlistZnak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="ListParagraphChar"/>
     <w:qFormat/>
     <w:rsid w:val="00F8200F"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hipercze">
+  <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:rsid w:val="004201A4"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tekstprzypisudolnego">
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:aliases w:val="Podrozdział,Podrozdział Znak,Podrozdział Znak Znak,Footnote,Podrozdzia3,-E Fuﬂnotentext,Fuﬂnotentext Ursprung,Fußnotentext Ursprung,-E Fußnotentext,Footnote text,Tekst przypisu Znak Znak Znak Znak,Fußnote,footnote text,fn,Znak,o"/>
-    <w:basedOn w:val="Normalny"/>
-    <w:link w:val="TekstprzypisudolnegoZnak1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
     <w:qFormat/>
     <w:rsid w:val="004201A4"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TekstprzypisudolnegoZnak">
     <w:name w:val="Tekst przypisu dolnego Znak"/>
     <w:aliases w:val="Podrozdział Znak1,Podrozdział Znak Znak1,Podrozdział Znak Znak Znak,Footnote Znak,Podrozdzia3 Znak,-E Fuﬂnotentext Znak,Fuﬂnotentext Ursprung Znak,Fußnotentext Ursprung Znak,-E Fußnotentext Znak,Footnote text Znak,fn Znak"/>
     <w:rsid w:val="004201A4"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Odwoanieprzypisudolnego">
+  <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:aliases w:val="Footnote Reference Number,Odwołanie przypisu,Footnote symbol,Footnote reference number,note TESI,SUPERS,EN Footnote Reference,Footnote number,Ref,de nota al pie,Odwo3anie przypisu,Times 10 Point,Exposant 3 Point,number,16 Poi"/>
     <w:rsid w:val="004201A4"/>
     <w:rPr>
       <w:position w:val="0"/>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tematkomentarza">
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="Tekstkomentarza"/>
-    <w:next w:val="Tekstkomentarza"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
     <w:rsid w:val="004201A4"/>
     <w:pPr>
       <w:spacing w:after="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TekstkomentarzaZnak1">
     <w:name w:val="Tekst komentarza Znak1"/>
     <w:rsid w:val="004201A4"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TematkomentarzaZnak">
     <w:name w:val="Temat komentarza Znak"/>
     <w:rsid w:val="004201A4"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Nagwek">
+  <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:aliases w:val="Znak Znak"/>
-    <w:basedOn w:val="Normalny"/>
-    <w:link w:val="NagwekZnak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00256D68"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="NagwekZnak">
-[...2 lines deleted...]
-    <w:link w:val="Nagwek"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:aliases w:val="Znak Znak Char"/>
+    <w:link w:val="Header"/>
     <w:rsid w:val="00256D68"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Stopka">
+  <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normalny"/>
-    <w:link w:val="StopkaZnak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00256D68"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="StopkaZnak">
-[...1 lines deleted...]
-    <w:link w:val="Stopka"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00256D68"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="AkapitzlistZnak">
-[...2 lines deleted...]
-    <w:link w:val="Akapitzlist"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
+    <w:name w:val="List Paragraph Char"/>
+    <w:aliases w:val="Numerowanie Char,Akapit z listą BS Char,Kolorowa lista — akcent 11 Char"/>
+    <w:link w:val="ListParagraph"/>
     <w:locked/>
     <w:rsid w:val="00897995"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabela-Siatka">
+  <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="Standardowy"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="004F7E7D"/>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Georgia" w:cstheme="minorBidi"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Poprawka">
+  <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00906FD6"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormalnyWeb">
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
-    <w:basedOn w:val="Normalny"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB74B2"/>
     <w:pPr>
       <w:suppressAutoHyphens w:val="0"/>
       <w:autoSpaceDN/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ui-provider">
     <w:name w:val="ui-provider"/>
-    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="0012067C"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TekstprzypisudolnegoZnak1">
-[...3 lines deleted...]
-    <w:link w:val="Tekstprzypisudolnego"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:aliases w:val="Podrozdział Char,Podrozdział Znak Char,Podrozdział Znak Znak Char,Footnote Char,Podrozdzia3 Char,-E Fuﬂnotentext Char,Fuﬂnotentext Ursprung Char,Fußnotentext Ursprung Char,-E Fußnotentext Char,Footnote text Char,Fußnote Char,fn Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
     <w:rsid w:val="00B94128"/>
     <w:rPr>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="162739777">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="480583446">