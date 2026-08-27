--- v1 (2026-05-30)
+++ v2 (2026-08-27)
@@ -2864,71 +2864,71 @@
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN/>
         <w:spacing w:after="0"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00BC1DB4" w:rsidRPr="00F44CBC" w:rsidSect="00BF5714">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="567" w:footer="454" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="10D0F013" w14:textId="77777777" w:rsidR="00391B97" w:rsidRDefault="00391B97">
+    <w:p w14:paraId="4F53A645" w14:textId="77777777" w:rsidR="00395AC6" w:rsidRDefault="00395AC6">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="43D40643" w14:textId="77777777" w:rsidR="00391B97" w:rsidRDefault="00391B97">
+    <w:p w14:paraId="4A854E92" w14:textId="77777777" w:rsidR="00395AC6" w:rsidRDefault="00395AC6">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1EBB4283" w14:textId="77777777" w:rsidR="00391B97" w:rsidRDefault="00391B97">
+    <w:p w14:paraId="3B977135" w14:textId="77777777" w:rsidR="00395AC6" w:rsidRDefault="00395AC6">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2999,103 +2999,100 @@
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="003F1CA2">
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00816772">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="49BE8F7B" w14:textId="2D1C99B8" w:rsidR="003F1CA2" w:rsidRDefault="00CB74B2">
+  <w:p w14:paraId="49BE8F7B" w14:textId="4BF93EAC" w:rsidR="003F1CA2" w:rsidRDefault="00CB74B2">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Nabór nr </w:t>
     </w:r>
-    <w:r w:rsidR="004B24A3">
-[...3 lines deleted...]
-      <w:t>1</w:t>
+    <w:r w:rsidR="00F966FC">
+      <w:t>12</w:t>
     </w:r>
     <w:r>
       <w:t>/</w:t>
     </w:r>
     <w:r w:rsidR="00FC142A">
       <w:t>202</w:t>
     </w:r>
     <w:r w:rsidR="002805D5">
       <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="36067199" w14:textId="77777777" w:rsidR="00391B97" w:rsidRDefault="00391B97">
+    <w:p w14:paraId="232090A8" w14:textId="77777777" w:rsidR="00395AC6" w:rsidRDefault="00395AC6">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="41672D50" w14:textId="77777777" w:rsidR="00391B97" w:rsidRDefault="00391B97">
+    <w:p w14:paraId="284E2285" w14:textId="77777777" w:rsidR="00395AC6" w:rsidRDefault="00395AC6">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3C096488" w14:textId="77777777" w:rsidR="00391B97" w:rsidRDefault="00391B97">
+    <w:p w14:paraId="00CBA782" w14:textId="77777777" w:rsidR="00395AC6" w:rsidRDefault="00395AC6">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="6B326FF6" w14:textId="77777777" w:rsidR="0096303B" w:rsidRPr="00283CF3" w:rsidRDefault="0096303B" w:rsidP="00283CF3">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00283CF3">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00283CF3">
@@ -5295,51 +5292,51 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="537353142">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1696149145">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1927348760">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="929503561">
     <w:abstractNumId w:val="15"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="130"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:trackRevisions/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -5441,96 +5438,98 @@
     <w:rsid w:val="002B47A1"/>
     <w:rsid w:val="002C19F4"/>
     <w:rsid w:val="002D2A64"/>
     <w:rsid w:val="002D3618"/>
     <w:rsid w:val="002D6DA1"/>
     <w:rsid w:val="002E4872"/>
     <w:rsid w:val="002E79EC"/>
     <w:rsid w:val="002F0114"/>
     <w:rsid w:val="002F63BB"/>
     <w:rsid w:val="00307275"/>
     <w:rsid w:val="00311281"/>
     <w:rsid w:val="00314982"/>
     <w:rsid w:val="003153F5"/>
     <w:rsid w:val="00316B22"/>
     <w:rsid w:val="00317FD4"/>
     <w:rsid w:val="00331D91"/>
     <w:rsid w:val="00333F59"/>
     <w:rsid w:val="00335F0B"/>
     <w:rsid w:val="00346B3B"/>
     <w:rsid w:val="003531CE"/>
     <w:rsid w:val="00356151"/>
     <w:rsid w:val="003639BF"/>
     <w:rsid w:val="003732AE"/>
     <w:rsid w:val="003774D6"/>
     <w:rsid w:val="00391B97"/>
+    <w:rsid w:val="00395AC6"/>
     <w:rsid w:val="003A3ED9"/>
     <w:rsid w:val="003A5132"/>
     <w:rsid w:val="003A6E1B"/>
     <w:rsid w:val="003B217E"/>
     <w:rsid w:val="003C4DC1"/>
     <w:rsid w:val="003D1386"/>
     <w:rsid w:val="003E194B"/>
     <w:rsid w:val="003F1CA2"/>
     <w:rsid w:val="003F30A0"/>
     <w:rsid w:val="00401C3C"/>
     <w:rsid w:val="0041136C"/>
     <w:rsid w:val="004201A4"/>
     <w:rsid w:val="004353EF"/>
     <w:rsid w:val="0043689D"/>
     <w:rsid w:val="004408E6"/>
     <w:rsid w:val="00461C6B"/>
     <w:rsid w:val="00462B12"/>
     <w:rsid w:val="00465B16"/>
     <w:rsid w:val="00466E1C"/>
     <w:rsid w:val="00467AC9"/>
     <w:rsid w:val="004754F4"/>
     <w:rsid w:val="00481F7B"/>
     <w:rsid w:val="00490C94"/>
     <w:rsid w:val="00492DF8"/>
     <w:rsid w:val="00493C23"/>
     <w:rsid w:val="004B0BA9"/>
     <w:rsid w:val="004B24A3"/>
     <w:rsid w:val="004B28B7"/>
     <w:rsid w:val="004B30EB"/>
     <w:rsid w:val="004B4664"/>
     <w:rsid w:val="004B52D0"/>
     <w:rsid w:val="004C0163"/>
     <w:rsid w:val="004F00FC"/>
     <w:rsid w:val="004F7E7D"/>
     <w:rsid w:val="0050722C"/>
     <w:rsid w:val="00507CB7"/>
     <w:rsid w:val="005149B1"/>
     <w:rsid w:val="00530985"/>
     <w:rsid w:val="00531AB6"/>
     <w:rsid w:val="00533218"/>
     <w:rsid w:val="005350D6"/>
     <w:rsid w:val="005357E2"/>
     <w:rsid w:val="005361E6"/>
     <w:rsid w:val="00550915"/>
     <w:rsid w:val="00553589"/>
     <w:rsid w:val="00554B86"/>
+    <w:rsid w:val="00561762"/>
     <w:rsid w:val="00562760"/>
     <w:rsid w:val="005631C4"/>
     <w:rsid w:val="00576466"/>
     <w:rsid w:val="0058237F"/>
     <w:rsid w:val="00586431"/>
     <w:rsid w:val="00590BBC"/>
     <w:rsid w:val="00591546"/>
     <w:rsid w:val="005B0FDE"/>
     <w:rsid w:val="005B2AF3"/>
     <w:rsid w:val="005B5F47"/>
     <w:rsid w:val="005C0B74"/>
     <w:rsid w:val="005C3EAC"/>
     <w:rsid w:val="005C418B"/>
     <w:rsid w:val="005D539B"/>
     <w:rsid w:val="005E152A"/>
     <w:rsid w:val="005E309C"/>
     <w:rsid w:val="005F469E"/>
     <w:rsid w:val="00606C19"/>
     <w:rsid w:val="00611D7C"/>
     <w:rsid w:val="0061554A"/>
     <w:rsid w:val="00617C9F"/>
     <w:rsid w:val="00620B35"/>
     <w:rsid w:val="006256EF"/>
     <w:rsid w:val="006325C8"/>
     <w:rsid w:val="00637D86"/>
@@ -5587,57 +5586,59 @@
     <w:rsid w:val="0089600E"/>
     <w:rsid w:val="00897995"/>
     <w:rsid w:val="008A5788"/>
     <w:rsid w:val="008B7C58"/>
     <w:rsid w:val="008C5FCA"/>
     <w:rsid w:val="008C736D"/>
     <w:rsid w:val="008E735D"/>
     <w:rsid w:val="008F5671"/>
     <w:rsid w:val="008F651D"/>
     <w:rsid w:val="00903291"/>
     <w:rsid w:val="009062D4"/>
     <w:rsid w:val="00906FD6"/>
     <w:rsid w:val="00916DA2"/>
     <w:rsid w:val="00924198"/>
     <w:rsid w:val="009279CB"/>
     <w:rsid w:val="00930E50"/>
     <w:rsid w:val="0093187E"/>
     <w:rsid w:val="00941153"/>
     <w:rsid w:val="00941C02"/>
     <w:rsid w:val="00943528"/>
     <w:rsid w:val="00954482"/>
     <w:rsid w:val="00954CA2"/>
     <w:rsid w:val="00960E9F"/>
     <w:rsid w:val="00962501"/>
     <w:rsid w:val="0096303B"/>
+    <w:rsid w:val="00974F88"/>
     <w:rsid w:val="009762EB"/>
     <w:rsid w:val="00976D9E"/>
     <w:rsid w:val="00984A90"/>
     <w:rsid w:val="00995306"/>
     <w:rsid w:val="009A44CD"/>
     <w:rsid w:val="009B58DD"/>
     <w:rsid w:val="009B64A9"/>
+    <w:rsid w:val="009B702D"/>
     <w:rsid w:val="009C2211"/>
     <w:rsid w:val="009C4887"/>
     <w:rsid w:val="009E7C78"/>
     <w:rsid w:val="009F03F8"/>
     <w:rsid w:val="00A015F3"/>
     <w:rsid w:val="00A14B6D"/>
     <w:rsid w:val="00A1712F"/>
     <w:rsid w:val="00A34258"/>
     <w:rsid w:val="00A5059F"/>
     <w:rsid w:val="00A54637"/>
     <w:rsid w:val="00A651DF"/>
     <w:rsid w:val="00A6682F"/>
     <w:rsid w:val="00A70851"/>
     <w:rsid w:val="00A71C36"/>
     <w:rsid w:val="00A731B2"/>
     <w:rsid w:val="00A74004"/>
     <w:rsid w:val="00A75CC0"/>
     <w:rsid w:val="00A817A9"/>
     <w:rsid w:val="00A956F7"/>
     <w:rsid w:val="00AA2D34"/>
     <w:rsid w:val="00AA3456"/>
     <w:rsid w:val="00AA4311"/>
     <w:rsid w:val="00AB0493"/>
     <w:rsid w:val="00AB1F5E"/>
     <w:rsid w:val="00AC64BD"/>
@@ -5663,50 +5664,51 @@
     <w:rsid w:val="00B82291"/>
     <w:rsid w:val="00B84372"/>
     <w:rsid w:val="00B94128"/>
     <w:rsid w:val="00BA0E96"/>
     <w:rsid w:val="00BA49CB"/>
     <w:rsid w:val="00BA5058"/>
     <w:rsid w:val="00BB3962"/>
     <w:rsid w:val="00BB4B9A"/>
     <w:rsid w:val="00BC1DB4"/>
     <w:rsid w:val="00BC7E02"/>
     <w:rsid w:val="00BD784D"/>
     <w:rsid w:val="00BF40E3"/>
     <w:rsid w:val="00BF5714"/>
     <w:rsid w:val="00BF5A08"/>
     <w:rsid w:val="00BF7213"/>
     <w:rsid w:val="00C003F9"/>
     <w:rsid w:val="00C04D0A"/>
     <w:rsid w:val="00C10774"/>
     <w:rsid w:val="00C233DF"/>
     <w:rsid w:val="00C33AC0"/>
     <w:rsid w:val="00C356D0"/>
     <w:rsid w:val="00C3644A"/>
     <w:rsid w:val="00C45929"/>
     <w:rsid w:val="00C475E9"/>
     <w:rsid w:val="00C63200"/>
+    <w:rsid w:val="00C73EE8"/>
     <w:rsid w:val="00C74DF2"/>
     <w:rsid w:val="00C772AD"/>
     <w:rsid w:val="00C865E7"/>
     <w:rsid w:val="00C86DF6"/>
     <w:rsid w:val="00CA1475"/>
     <w:rsid w:val="00CA5138"/>
     <w:rsid w:val="00CA76FB"/>
     <w:rsid w:val="00CB74B2"/>
     <w:rsid w:val="00CB79C0"/>
     <w:rsid w:val="00CD6C28"/>
     <w:rsid w:val="00CE0C56"/>
     <w:rsid w:val="00CE4276"/>
     <w:rsid w:val="00CE4793"/>
     <w:rsid w:val="00CE66AF"/>
     <w:rsid w:val="00CF30C3"/>
     <w:rsid w:val="00CF4B65"/>
     <w:rsid w:val="00D04E05"/>
     <w:rsid w:val="00D0685F"/>
     <w:rsid w:val="00D117CD"/>
     <w:rsid w:val="00D11BEE"/>
     <w:rsid w:val="00D430D0"/>
     <w:rsid w:val="00D6356C"/>
     <w:rsid w:val="00D72FD2"/>
     <w:rsid w:val="00D7534C"/>
     <w:rsid w:val="00D85A2B"/>
@@ -5752,50 +5754,51 @@
     <w:rsid w:val="00ED32BF"/>
     <w:rsid w:val="00EE18A0"/>
     <w:rsid w:val="00F02D1C"/>
     <w:rsid w:val="00F043F8"/>
     <w:rsid w:val="00F067B5"/>
     <w:rsid w:val="00F16634"/>
     <w:rsid w:val="00F20EC2"/>
     <w:rsid w:val="00F2114E"/>
     <w:rsid w:val="00F368E4"/>
     <w:rsid w:val="00F372F0"/>
     <w:rsid w:val="00F414D2"/>
     <w:rsid w:val="00F4196C"/>
     <w:rsid w:val="00F4330D"/>
     <w:rsid w:val="00F44CBC"/>
     <w:rsid w:val="00F50744"/>
     <w:rsid w:val="00F5596B"/>
     <w:rsid w:val="00F6102C"/>
     <w:rsid w:val="00F66D62"/>
     <w:rsid w:val="00F71903"/>
     <w:rsid w:val="00F76C4C"/>
     <w:rsid w:val="00F771B7"/>
     <w:rsid w:val="00F776AB"/>
     <w:rsid w:val="00F8200F"/>
     <w:rsid w:val="00F82131"/>
     <w:rsid w:val="00F84FA2"/>
+    <w:rsid w:val="00F966FC"/>
     <w:rsid w:val="00F96761"/>
     <w:rsid w:val="00FA127D"/>
     <w:rsid w:val="00FC0CB3"/>
     <w:rsid w:val="00FC142A"/>
     <w:rsid w:val="00FC59FD"/>
     <w:rsid w:val="00FC5A9E"/>
     <w:rsid w:val="00FD0FBD"/>
     <w:rsid w:val="00FD3057"/>
     <w:rsid w:val="00FD385D"/>
     <w:rsid w:val="00FD4C7C"/>
     <w:rsid w:val="00FD6918"/>
     <w:rsid w:val="00FE4D85"/>
     <w:rsid w:val="00FE5A2F"/>
     <w:rsid w:val="00FF604A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>