--- v0 (2026-05-09)
+++ v1 (2026-05-30)
@@ -769,51 +769,51 @@
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>Spółek Portfelowych</w:t>
       </w:r>
       <w:r w:rsidR="001103FF" w:rsidRPr="00100100">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">według podziału zawartego </w:t>
       </w:r>
       <w:r w:rsidR="00AF21F4">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>poniżej</w:t>
       </w:r>
       <w:r w:rsidR="000A2E23">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> oraz ich udział (w %, wartościowo) w wartości Inwestycji </w:t>
       </w:r>
       <w:r w:rsidR="00F763BD">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>Funduszu VC</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> ogółem</w:t>
       </w:r>
       <w:r w:rsidR="005D4D4F">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
@@ -831,51 +831,51 @@
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">opis potencjału preferowanych branż pod względem realizacji strategii </w:t>
       </w:r>
       <w:r w:rsidR="00F763BD">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>Funduszu VC</w:t>
       </w:r>
       <w:r w:rsidR="005D4D4F">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25185481" w14:textId="5924AF80" w:rsidR="003C4023" w:rsidRPr="00F23021" w:rsidRDefault="003C4023" w:rsidP="00AF6F3D">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">preferowany kraj prowadzenia głównej działalności operacyjnej </w:t>
       </w:r>
       <w:r w:rsidR="00FB627A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>Spółek Portfelowych</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
@@ -1157,51 +1157,51 @@
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00477906">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>Harmonogram Finansow</w:t>
       </w:r>
       <w:r w:rsidR="002233F1">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>y)</w:t>
       </w:r>
       <w:r w:rsidR="004B1063">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabela-Siatka"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="1125" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2904"/>
         <w:gridCol w:w="1351"/>
         <w:gridCol w:w="1419"/>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="1412"/>
       </w:tblGrid>
       <w:tr w:rsidR="0006719F" w14:paraId="4A2655A9" w14:textId="77777777" w:rsidTr="00AF6F3D">
         <w:trPr>
           <w:trHeight w:val="836"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2904" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="75462121" w14:textId="5E2A24D7" w:rsidR="0006719F" w:rsidRPr="00FF56A5" w:rsidRDefault="0006719F" w:rsidP="00241208">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
@@ -2490,51 +2490,51 @@
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="001B623A" w:rsidRPr="009C4A1F">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">ewentualnie </w:t>
       </w:r>
       <w:r w:rsidR="00C362DF" w:rsidRPr="009C4A1F">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>zewnętrznych ekspertów i doradców</w:t>
       </w:r>
       <w:r w:rsidR="001B623A" w:rsidRPr="009C4A1F">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00C362DF" w:rsidRPr="009C4A1F" w:rsidDel="00C44E0F">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C35554" w:rsidRPr="009C4A1F">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>w procesie inwestycyjnym</w:t>
       </w:r>
       <w:r w:rsidR="005D4D4F">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31C0E91E" w14:textId="4032EC12" w:rsidR="00477906" w:rsidRPr="00F96F4A" w:rsidRDefault="00477906" w:rsidP="00477906">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -3165,168 +3165,168 @@
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> for </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="005F2A6E" w:rsidRPr="009D1698">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Responsible</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="005F2A6E" w:rsidRPr="009D1698">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Investment</w:t>
       </w:r>
       <w:r w:rsidR="007147F9" w:rsidRPr="009D1698">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r w:rsidR="00463A9A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005F2A6E" w:rsidRPr="005F2A6E">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">lub innych odpowiednich międzynarodowych standardów w zakresie ESG. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53E12901" w14:textId="77777777" w:rsidR="00CC103C" w:rsidRPr="00100100" w:rsidRDefault="00EA0053" w:rsidP="008B7AFF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00100100">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Harmonogram Finansowy</w:t>
       </w:r>
       <w:r w:rsidR="003C4023">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r w:rsidR="00141F11" w:rsidRPr="00100100">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FEEEF04" w14:textId="09D4791A" w:rsidR="004C060D" w:rsidRDefault="009C4A1F" w:rsidP="00DE0CD8">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:left="1418" w:hanging="293"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">opis </w:t>
       </w:r>
       <w:r w:rsidR="00B22C86">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>założeń Budżetu Inwestycyjnego</w:t>
       </w:r>
       <w:r w:rsidR="005D4D4F">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C545CA0" w14:textId="42CA0A16" w:rsidR="00B22C86" w:rsidRDefault="009C4A1F" w:rsidP="00DE0CD8">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:left="1418" w:hanging="293"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">opis </w:t>
       </w:r>
       <w:r w:rsidR="00B22C86">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>założeń Budżetu Operacyjnego</w:t>
       </w:r>
       <w:r w:rsidR="005D4D4F">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42BAAD42" w14:textId="7A5D8CB2" w:rsidR="00EB3753" w:rsidRPr="00EB3753" w:rsidRDefault="00EB3753" w:rsidP="00EB3753">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:left="1418" w:hanging="293"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">w przypadku wyboru Modelu 2: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="000E4C93">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>koinwestycyjny</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
@@ -3351,51 +3351,65 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>due</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>diligence</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
-        <w:t>) przez Koinwestorów.</w:t>
+        <w:t xml:space="preserve">) przez </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Koinwestorów</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B721675" w14:textId="77777777" w:rsidR="00B10A55" w:rsidRPr="00100100" w:rsidRDefault="00B10A55" w:rsidP="008B7AFF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00100100">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>Struktura organizacyjna:</w:t>
       </w:r>
       <w:r w:rsidR="00504316" w:rsidRPr="00100100">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
@@ -4114,51 +4128,51 @@
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>Polityka zarządzania konfliktem interesów</w:t>
       </w:r>
       <w:r w:rsidR="000D5162" w:rsidRPr="00100100">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">/ </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="000D5162" w:rsidRPr="00100100">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>compliance</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabela-Siatka"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="8577" w:type="dxa"/>
         <w:tblInd w:w="1125" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3123"/>
         <w:gridCol w:w="5454"/>
       </w:tblGrid>
       <w:tr w:rsidR="00422D93" w:rsidRPr="00D50DDB" w14:paraId="32D41034" w14:textId="77777777" w:rsidTr="00AF6F3D">
         <w:trPr>
           <w:trHeight w:val="937"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3123" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="67A58918" w14:textId="761DB7B2" w:rsidR="00422D93" w:rsidRPr="00D50DDB" w:rsidRDefault="00422D93" w:rsidP="00AF6F3D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -4435,51 +4449,51 @@
         <w:t>proponowane środki w celu zapewnienia zgodności interesów oraz unikania konfliktu interesów Podmiotu Zarządzającego, PFR Otwarte Innowacje i Koinwestorów wybieranych do poszczególnych projektów.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CC85D03" w14:textId="77777777" w:rsidR="00B10A55" w:rsidRDefault="00B10A55" w:rsidP="008B7AFF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00100100">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>Polityka zarządzania ryzykiem inwestycyjnym:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabela-Siatka"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="8565" w:type="dxa"/>
         <w:tblInd w:w="1125" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3123"/>
         <w:gridCol w:w="5442"/>
       </w:tblGrid>
       <w:tr w:rsidR="00422D93" w:rsidRPr="00D50DDB" w14:paraId="32B53514" w14:textId="77777777" w:rsidTr="005B0F2C">
         <w:trPr>
           <w:trHeight w:val="527"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3123" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6DA5146E" w14:textId="4CB3F8A5" w:rsidR="00422D93" w:rsidRPr="00D50DDB" w:rsidRDefault="00422D93" w:rsidP="003C5D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -4638,51 +4652,51 @@
           <w:tcPr>
             <w:tcW w:w="5442" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="37208D67" w14:textId="77777777" w:rsidR="00422D93" w:rsidRDefault="00422D93" w:rsidP="003C5D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2C6D5D8B" w14:textId="77777777" w:rsidR="009277E5" w:rsidRDefault="009277E5" w:rsidP="007A3E32">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="121D43B2" w14:textId="19D298E4" w:rsidR="005F2A6E" w:rsidRPr="005F2A6E" w:rsidRDefault="005F2A6E" w:rsidP="009D1698">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F2A6E">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>Regulaminy i procedury ESG związan</w:t>
       </w:r>
       <w:r w:rsidR="007147F9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="005F2A6E">
@@ -4732,51 +4746,51 @@
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>koinwestycyjny</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009D1698">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69829F3D" w14:textId="77777777" w:rsidR="00EB3753" w:rsidRPr="009D1698" w:rsidRDefault="00EB3753" w:rsidP="009D1698">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabela-Siatka"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3367"/>
         <w:gridCol w:w="3474"/>
         <w:gridCol w:w="2788"/>
       </w:tblGrid>
       <w:tr w:rsidR="00604251" w14:paraId="7153299D" w14:textId="185E35FE" w:rsidTr="00604251">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3367" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5323CD83" w14:textId="77777777" w:rsidR="00604251" w:rsidRDefault="00604251" w:rsidP="00A620EB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
@@ -5073,91 +5087,91 @@
     <w:p w14:paraId="1FDA02D1" w14:textId="0714E2EF" w:rsidR="009561E5" w:rsidRPr="009D1698" w:rsidRDefault="009561E5" w:rsidP="009D1698">
       <w:pPr>
         <w:ind w:left="405"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="009561E5" w:rsidRPr="009D1698" w:rsidSect="007D3254">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1133" w:bottom="1135" w:left="1134" w:header="567" w:footer="454" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6DBE10AC" w14:textId="77777777" w:rsidR="00B57C05" w:rsidRDefault="00B57C05" w:rsidP="00FE74CD">
+    <w:p w14:paraId="03BC90F5" w14:textId="77777777" w:rsidR="00C80A9D" w:rsidRDefault="00C80A9D" w:rsidP="00FE74CD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2594B0B9" w14:textId="77777777" w:rsidR="00B57C05" w:rsidRDefault="00B57C05" w:rsidP="00FE74CD">
+    <w:p w14:paraId="66629B68" w14:textId="77777777" w:rsidR="00C80A9D" w:rsidRDefault="00C80A9D" w:rsidP="00FE74CD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="10B7954F" w14:textId="77777777" w:rsidR="00B57C05" w:rsidRDefault="00B57C05">
+    <w:p w14:paraId="04B909D0" w14:textId="77777777" w:rsidR="00C80A9D" w:rsidRDefault="00C80A9D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
@@ -5197,51 +5211,51 @@
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="664F9C6F" w14:textId="64AB9725" w:rsidR="00CE096A" w:rsidRDefault="00EB2E2A">
     <w:pPr>
-      <w:pStyle w:val="Stopka"/>
+      <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00CE096A">
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="003123B0">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="00CE096A">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> z </w:t>
@@ -5255,113 +5269,116 @@
     <w:r w:rsidR="0071128A">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="0071128A">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="003123B0">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
     <w:r w:rsidR="0071128A">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="173130DC" w14:textId="109F996B" w:rsidR="00CE096A" w:rsidRDefault="005C6185">
+  <w:p w14:paraId="173130DC" w14:textId="52705125" w:rsidR="00CE096A" w:rsidRDefault="005C6185">
     <w:pPr>
-      <w:pStyle w:val="Stopka"/>
+      <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Nabór nr </w:t>
     </w:r>
     <w:r w:rsidR="00976188">
-      <w:t>10</w:t>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidR="00132142">
+      <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="00317544">
       <w:t>/</w:t>
     </w:r>
     <w:r w:rsidR="00452793">
       <w:t>202</w:t>
     </w:r>
     <w:r w:rsidR="00AA04D1">
       <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0E578DB5" w14:textId="77777777" w:rsidR="00B57C05" w:rsidRDefault="00B57C05" w:rsidP="00FE74CD">
+    <w:p w14:paraId="5CDDE0FC" w14:textId="77777777" w:rsidR="00C80A9D" w:rsidRDefault="00C80A9D" w:rsidP="00FE74CD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7CBB6DD3" w14:textId="77777777" w:rsidR="00B57C05" w:rsidRDefault="00B57C05" w:rsidP="00FE74CD">
+    <w:p w14:paraId="5CE7FC84" w14:textId="77777777" w:rsidR="00C80A9D" w:rsidRDefault="00C80A9D" w:rsidP="00FE74CD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3978F553" w14:textId="77777777" w:rsidR="00B57C05" w:rsidRDefault="00B57C05">
+    <w:p w14:paraId="0D1EC841" w14:textId="77777777" w:rsidR="00C80A9D" w:rsidRDefault="00C80A9D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="670A57C0" w14:textId="3CA9FC36" w:rsidR="000A2E23" w:rsidRPr="005B0F2C" w:rsidRDefault="000A2E23">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="005B0F2C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> AI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="005B0F2C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Big Data</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -5594,126 +5611,126 @@
       <w:r w:rsidR="00AF21F4">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="004338E3">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Funduszu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="004338E3">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> VC</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
     <w:p w14:paraId="7CEC5A1F" w14:textId="77777777" w:rsidR="007147F9" w:rsidRPr="009D1698" w:rsidRDefault="007147F9" w:rsidP="007147F9">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="009D1698">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> https://www.unpri.org/about-us/what-are-the-principles-for-responsible-investment</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
     <w:p w14:paraId="2B20F6C7" w14:textId="67B74040" w:rsidR="003C4023" w:rsidRDefault="003C4023">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003C4023">
         <w:t xml:space="preserve">Sporządzony zgodnie ze wzorem przedstawionym w </w:t>
       </w:r>
       <w:r w:rsidR="001940F7">
         <w:t>Załą</w:t>
       </w:r>
       <w:r w:rsidR="001940F7" w:rsidRPr="001940F7">
         <w:t>cznik</w:t>
       </w:r>
       <w:r w:rsidR="001940F7">
         <w:t>u nr</w:t>
       </w:r>
       <w:r w:rsidR="005C62FB">
         <w:t xml:space="preserve"> 4</w:t>
       </w:r>
       <w:r w:rsidR="00442687">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005C62FB">
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r w:rsidR="001940F7" w:rsidRPr="001940F7">
         <w:t>Harmonogram</w:t>
       </w:r>
       <w:r w:rsidR="005C62FB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001940F7" w:rsidRPr="001940F7">
         <w:t>Finansowy</w:t>
       </w:r>
       <w:r w:rsidR="001940F7">
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6A86AB6A" w14:textId="6C6E6AF6" w:rsidR="00B3632D" w:rsidRDefault="00DF3703" w:rsidP="00B3632D">
     <w:pPr>
-      <w:pStyle w:val="Nagwek"/>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="044E5AC9" wp14:editId="5CACCE2D">
           <wp:extent cx="6166485" cy="541020"/>
           <wp:effectExtent l="0" t="0" r="5715" b="0"/>
           <wp:docPr id="2018943267" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
@@ -5727,51 +5744,51 @@
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="6166485" cy="541020"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="4B6AEEC1" w14:textId="77777777" w:rsidR="00321A8B" w:rsidRDefault="00321A8B">
     <w:pPr>
-      <w:pStyle w:val="Nagwek"/>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00C9552D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A8B4A204"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
@@ -9549,54 +9566,55 @@
   </w:num>
   <w:num w:numId="28" w16cid:durableId="437454129">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="3214521">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1917283062">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="13192872">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="2119635642">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1336692350">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="3"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="130"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:trackRevisions/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
@@ -9828,50 +9846,51 @@
     <w:rsid w:val="00113E5F"/>
     <w:rsid w:val="00114425"/>
     <w:rsid w:val="001151CF"/>
     <w:rsid w:val="0011525F"/>
     <w:rsid w:val="0011576F"/>
     <w:rsid w:val="00115D1E"/>
     <w:rsid w:val="00116E84"/>
     <w:rsid w:val="0011769B"/>
     <w:rsid w:val="001201BC"/>
     <w:rsid w:val="00121BB7"/>
     <w:rsid w:val="001227AF"/>
     <w:rsid w:val="0012329D"/>
     <w:rsid w:val="00123E71"/>
     <w:rsid w:val="0012427C"/>
     <w:rsid w:val="00124BE3"/>
     <w:rsid w:val="00125684"/>
     <w:rsid w:val="0012590C"/>
     <w:rsid w:val="001259F3"/>
     <w:rsid w:val="0012647A"/>
     <w:rsid w:val="00126BC8"/>
     <w:rsid w:val="00126FC3"/>
     <w:rsid w:val="00127B5F"/>
     <w:rsid w:val="00130C16"/>
     <w:rsid w:val="00131796"/>
     <w:rsid w:val="0013206E"/>
+    <w:rsid w:val="00132142"/>
     <w:rsid w:val="00133321"/>
     <w:rsid w:val="00134459"/>
     <w:rsid w:val="00134D7F"/>
     <w:rsid w:val="001358CE"/>
     <w:rsid w:val="00135A14"/>
     <w:rsid w:val="001363E4"/>
     <w:rsid w:val="00136723"/>
     <w:rsid w:val="00136C87"/>
     <w:rsid w:val="00137EB8"/>
     <w:rsid w:val="0014010A"/>
     <w:rsid w:val="001418B6"/>
     <w:rsid w:val="00141F11"/>
     <w:rsid w:val="0014274B"/>
     <w:rsid w:val="00143635"/>
     <w:rsid w:val="001449A8"/>
     <w:rsid w:val="0014566A"/>
     <w:rsid w:val="00147A29"/>
     <w:rsid w:val="00147CA1"/>
     <w:rsid w:val="001501EB"/>
     <w:rsid w:val="001505D8"/>
     <w:rsid w:val="00151A94"/>
     <w:rsid w:val="00151F40"/>
     <w:rsid w:val="00153B7B"/>
     <w:rsid w:val="00154E05"/>
     <w:rsid w:val="001550A1"/>
@@ -10063,50 +10082,51 @@
     <w:rsid w:val="00233E9A"/>
     <w:rsid w:val="00234C9B"/>
     <w:rsid w:val="00235506"/>
     <w:rsid w:val="00235513"/>
     <w:rsid w:val="00237409"/>
     <w:rsid w:val="00237749"/>
     <w:rsid w:val="00241208"/>
     <w:rsid w:val="00241C36"/>
     <w:rsid w:val="00241D8D"/>
     <w:rsid w:val="0024225D"/>
     <w:rsid w:val="00242395"/>
     <w:rsid w:val="0024248A"/>
     <w:rsid w:val="002425D2"/>
     <w:rsid w:val="0024322C"/>
     <w:rsid w:val="002439EC"/>
     <w:rsid w:val="00244125"/>
     <w:rsid w:val="0024444E"/>
     <w:rsid w:val="00244FB5"/>
     <w:rsid w:val="002469BE"/>
     <w:rsid w:val="00247883"/>
     <w:rsid w:val="00247954"/>
     <w:rsid w:val="00250559"/>
     <w:rsid w:val="00250D62"/>
     <w:rsid w:val="00250F2E"/>
     <w:rsid w:val="00251175"/>
+    <w:rsid w:val="002517AB"/>
     <w:rsid w:val="00251AB9"/>
     <w:rsid w:val="002535F7"/>
     <w:rsid w:val="00253A76"/>
     <w:rsid w:val="00253D0A"/>
     <w:rsid w:val="002554AE"/>
     <w:rsid w:val="00255E3A"/>
     <w:rsid w:val="0025780B"/>
     <w:rsid w:val="00257BC8"/>
     <w:rsid w:val="00260CC4"/>
     <w:rsid w:val="002624F3"/>
     <w:rsid w:val="00262796"/>
     <w:rsid w:val="00262D6E"/>
     <w:rsid w:val="00263BA9"/>
     <w:rsid w:val="00263F4C"/>
     <w:rsid w:val="00264303"/>
     <w:rsid w:val="002651D1"/>
     <w:rsid w:val="002657A2"/>
     <w:rsid w:val="002662E1"/>
     <w:rsid w:val="002670C0"/>
     <w:rsid w:val="002677CC"/>
     <w:rsid w:val="00267DE9"/>
     <w:rsid w:val="00267EA6"/>
     <w:rsid w:val="00270339"/>
     <w:rsid w:val="0027173B"/>
     <w:rsid w:val="00272B6A"/>
@@ -10695,50 +10715,51 @@
     <w:rsid w:val="005336BF"/>
     <w:rsid w:val="00533B29"/>
     <w:rsid w:val="00533CD5"/>
     <w:rsid w:val="00534F88"/>
     <w:rsid w:val="005352D2"/>
     <w:rsid w:val="00535653"/>
     <w:rsid w:val="00535FB6"/>
     <w:rsid w:val="005371E2"/>
     <w:rsid w:val="00537414"/>
     <w:rsid w:val="00541B74"/>
     <w:rsid w:val="00541CB4"/>
     <w:rsid w:val="00542CD8"/>
     <w:rsid w:val="0054386A"/>
     <w:rsid w:val="00543B1D"/>
     <w:rsid w:val="00543B27"/>
     <w:rsid w:val="005446FA"/>
     <w:rsid w:val="00544B21"/>
     <w:rsid w:val="00544D44"/>
     <w:rsid w:val="005457AF"/>
     <w:rsid w:val="005458DC"/>
     <w:rsid w:val="00545B8C"/>
     <w:rsid w:val="005468AD"/>
     <w:rsid w:val="005513FC"/>
     <w:rsid w:val="00551410"/>
     <w:rsid w:val="00551669"/>
+    <w:rsid w:val="00551FCC"/>
     <w:rsid w:val="00552BF4"/>
     <w:rsid w:val="0055383D"/>
     <w:rsid w:val="00553907"/>
     <w:rsid w:val="005542F0"/>
     <w:rsid w:val="005547B0"/>
     <w:rsid w:val="0055525E"/>
     <w:rsid w:val="00556024"/>
     <w:rsid w:val="00557A00"/>
     <w:rsid w:val="00557EE7"/>
     <w:rsid w:val="00557FAE"/>
     <w:rsid w:val="00560038"/>
     <w:rsid w:val="00561FC3"/>
     <w:rsid w:val="00563025"/>
     <w:rsid w:val="00563360"/>
     <w:rsid w:val="00563DD8"/>
     <w:rsid w:val="00564F6E"/>
     <w:rsid w:val="005661F2"/>
     <w:rsid w:val="005661FA"/>
     <w:rsid w:val="005665B7"/>
     <w:rsid w:val="0056765C"/>
     <w:rsid w:val="00567978"/>
     <w:rsid w:val="00570672"/>
     <w:rsid w:val="005724FA"/>
     <w:rsid w:val="00572BA6"/>
     <w:rsid w:val="00573724"/>
@@ -11325,50 +11346,51 @@
     <w:rsid w:val="007F434E"/>
     <w:rsid w:val="007F47AE"/>
     <w:rsid w:val="007F5A5A"/>
     <w:rsid w:val="007F5DAB"/>
     <w:rsid w:val="007F5DD9"/>
     <w:rsid w:val="007F7301"/>
     <w:rsid w:val="008009CB"/>
     <w:rsid w:val="00801A3C"/>
     <w:rsid w:val="0080266B"/>
     <w:rsid w:val="00802C77"/>
     <w:rsid w:val="00804DE9"/>
     <w:rsid w:val="0080502A"/>
     <w:rsid w:val="008060B7"/>
     <w:rsid w:val="008060BD"/>
     <w:rsid w:val="00806AA0"/>
     <w:rsid w:val="00807CD5"/>
     <w:rsid w:val="00807F57"/>
     <w:rsid w:val="0081015F"/>
     <w:rsid w:val="00811267"/>
     <w:rsid w:val="00811EDF"/>
     <w:rsid w:val="00812499"/>
     <w:rsid w:val="00813545"/>
     <w:rsid w:val="00813F82"/>
     <w:rsid w:val="008144F3"/>
     <w:rsid w:val="00814DB6"/>
+    <w:rsid w:val="00814FBB"/>
     <w:rsid w:val="00816446"/>
     <w:rsid w:val="00816B45"/>
     <w:rsid w:val="00817E70"/>
     <w:rsid w:val="0082160D"/>
     <w:rsid w:val="00821648"/>
     <w:rsid w:val="008220D9"/>
     <w:rsid w:val="008222F3"/>
     <w:rsid w:val="00822D79"/>
     <w:rsid w:val="00822E6C"/>
     <w:rsid w:val="008231A5"/>
     <w:rsid w:val="0082399C"/>
     <w:rsid w:val="00823D60"/>
     <w:rsid w:val="008242A8"/>
     <w:rsid w:val="00824C59"/>
     <w:rsid w:val="00824CA3"/>
     <w:rsid w:val="00824DDE"/>
     <w:rsid w:val="00826550"/>
     <w:rsid w:val="00826599"/>
     <w:rsid w:val="00827920"/>
     <w:rsid w:val="00827A85"/>
     <w:rsid w:val="00827B8B"/>
     <w:rsid w:val="00827C60"/>
     <w:rsid w:val="008307B1"/>
     <w:rsid w:val="008308D8"/>
     <w:rsid w:val="00830EF1"/>
@@ -12257,50 +12279,51 @@
     <w:rsid w:val="00C570B4"/>
     <w:rsid w:val="00C6044E"/>
     <w:rsid w:val="00C6114B"/>
     <w:rsid w:val="00C613FB"/>
     <w:rsid w:val="00C615BD"/>
     <w:rsid w:val="00C616F2"/>
     <w:rsid w:val="00C62023"/>
     <w:rsid w:val="00C626AD"/>
     <w:rsid w:val="00C62A3D"/>
     <w:rsid w:val="00C62CEF"/>
     <w:rsid w:val="00C65422"/>
     <w:rsid w:val="00C65F32"/>
     <w:rsid w:val="00C669F7"/>
     <w:rsid w:val="00C67084"/>
     <w:rsid w:val="00C70694"/>
     <w:rsid w:val="00C70C49"/>
     <w:rsid w:val="00C72816"/>
     <w:rsid w:val="00C72C5B"/>
     <w:rsid w:val="00C7321B"/>
     <w:rsid w:val="00C73BCA"/>
     <w:rsid w:val="00C750AF"/>
     <w:rsid w:val="00C7631D"/>
     <w:rsid w:val="00C776D5"/>
     <w:rsid w:val="00C77855"/>
     <w:rsid w:val="00C77B69"/>
+    <w:rsid w:val="00C80A9D"/>
     <w:rsid w:val="00C82517"/>
     <w:rsid w:val="00C838C6"/>
     <w:rsid w:val="00C83E39"/>
     <w:rsid w:val="00C83F64"/>
     <w:rsid w:val="00C84409"/>
     <w:rsid w:val="00C845F4"/>
     <w:rsid w:val="00C84AEE"/>
     <w:rsid w:val="00C86C72"/>
     <w:rsid w:val="00C86E2E"/>
     <w:rsid w:val="00C87309"/>
     <w:rsid w:val="00C87463"/>
     <w:rsid w:val="00C9073E"/>
     <w:rsid w:val="00C90B40"/>
     <w:rsid w:val="00C90B64"/>
     <w:rsid w:val="00C914A2"/>
     <w:rsid w:val="00C91964"/>
     <w:rsid w:val="00C923D2"/>
     <w:rsid w:val="00C926EE"/>
     <w:rsid w:val="00C93B32"/>
     <w:rsid w:val="00C93E4C"/>
     <w:rsid w:val="00C93F66"/>
     <w:rsid w:val="00C942B2"/>
     <w:rsid w:val="00C949FC"/>
     <w:rsid w:val="00C94AEC"/>
     <w:rsid w:val="00C94E07"/>
@@ -12842,50 +12865,51 @@
     <w:rsid w:val="00F11191"/>
     <w:rsid w:val="00F1197C"/>
     <w:rsid w:val="00F12BA2"/>
     <w:rsid w:val="00F1382C"/>
     <w:rsid w:val="00F13BD6"/>
     <w:rsid w:val="00F13CB0"/>
     <w:rsid w:val="00F14206"/>
     <w:rsid w:val="00F14A49"/>
     <w:rsid w:val="00F14E5F"/>
     <w:rsid w:val="00F16594"/>
     <w:rsid w:val="00F16D96"/>
     <w:rsid w:val="00F16FE9"/>
     <w:rsid w:val="00F17866"/>
     <w:rsid w:val="00F2083C"/>
     <w:rsid w:val="00F22119"/>
     <w:rsid w:val="00F224CC"/>
     <w:rsid w:val="00F23021"/>
     <w:rsid w:val="00F23748"/>
     <w:rsid w:val="00F23F56"/>
     <w:rsid w:val="00F24EA7"/>
     <w:rsid w:val="00F253B8"/>
     <w:rsid w:val="00F2542C"/>
     <w:rsid w:val="00F2547E"/>
     <w:rsid w:val="00F25C2F"/>
     <w:rsid w:val="00F2668C"/>
+    <w:rsid w:val="00F26933"/>
     <w:rsid w:val="00F26E4D"/>
     <w:rsid w:val="00F26E67"/>
     <w:rsid w:val="00F274AA"/>
     <w:rsid w:val="00F30E91"/>
     <w:rsid w:val="00F31727"/>
     <w:rsid w:val="00F3229D"/>
     <w:rsid w:val="00F3328C"/>
     <w:rsid w:val="00F33C24"/>
     <w:rsid w:val="00F36289"/>
     <w:rsid w:val="00F368C9"/>
     <w:rsid w:val="00F3711A"/>
     <w:rsid w:val="00F401E4"/>
     <w:rsid w:val="00F405AF"/>
     <w:rsid w:val="00F4131B"/>
     <w:rsid w:val="00F4253E"/>
     <w:rsid w:val="00F426CD"/>
     <w:rsid w:val="00F42BEC"/>
     <w:rsid w:val="00F43A41"/>
     <w:rsid w:val="00F43CA6"/>
     <w:rsid w:val="00F44361"/>
     <w:rsid w:val="00F44850"/>
     <w:rsid w:val="00F461BB"/>
     <w:rsid w:val="00F4628B"/>
     <w:rsid w:val="00F47399"/>
     <w:rsid w:val="00F47D9C"/>
@@ -13413,1487 +13437,1487 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00FA4122"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Nagwek1">
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normalny"/>
-[...1 lines deleted...]
-    <w:link w:val="Nagwek1Znak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="004219EE"/>
     <w:pPr>
       <w:spacing w:before="480" w:after="0"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Nagwek2">
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normalny"/>
-[...1 lines deleted...]
-    <w:link w:val="Nagwek2Znak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="004219EE"/>
     <w:pPr>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Nagwek3">
+  <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normalny"/>
-[...1 lines deleted...]
-    <w:link w:val="Nagwek3Znak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="004219EE"/>
     <w:pPr>
       <w:spacing w:before="200" w:after="0" w:line="271" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Nagwek4">
+  <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="Normalny"/>
-[...1 lines deleted...]
-    <w:link w:val="Nagwek4Znak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="004219EE"/>
     <w:pPr>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Nagwek5">
+  <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Normalny"/>
-[...1 lines deleted...]
-    <w:link w:val="Nagwek5Znak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="004219EE"/>
     <w:pPr>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="7F7F7F"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Nagwek6">
+  <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Normalny"/>
-[...1 lines deleted...]
-    <w:link w:val="Nagwek6Znak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="004219EE"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="271" w:lineRule="auto"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="7F7F7F"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Nagwek7">
+  <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
-    <w:basedOn w:val="Normalny"/>
-[...1 lines deleted...]
-    <w:link w:val="Nagwek7Znak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="004219EE"/>
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Nagwek8">
+  <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
-    <w:basedOn w:val="Normalny"/>
-[...1 lines deleted...]
-    <w:link w:val="Nagwek8Znak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="004219EE"/>
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Nagwek9">
+  <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
-    <w:basedOn w:val="Normalny"/>
-[...1 lines deleted...]
-    <w:link w:val="Nagwek9Znak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="004219EE"/>
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:i/>
       <w:iCs/>
       <w:spacing w:val="5"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Standardowy">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek1Znak">
-[...1 lines deleted...]
-    <w:link w:val="Nagwek1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="004219EE"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Nagwekspisutreci">
+  <w:style w:type="paragraph" w:styleId="TOCHeading">
     <w:name w:val="TOC Heading"/>
-    <w:basedOn w:val="Nagwek1"/>
-    <w:next w:val="Normalny"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="004219EE"/>
     <w:pPr>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tekstdymka">
+  <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
-    <w:basedOn w:val="Normalny"/>
-    <w:link w:val="TekstdymkaZnak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008D6DF2"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TekstdymkaZnak">
-[...1 lines deleted...]
-    <w:link w:val="Tekstdymka"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="008D6DF2"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Spistreci1">
+  <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
-    <w:basedOn w:val="Normalny"/>
-    <w:next w:val="Normalny"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008B6A2B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="426"/>
         <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
       </w:tabs>
       <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:caps/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Spistreci2">
+  <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
-    <w:basedOn w:val="Normalny"/>
-    <w:next w:val="Normalny"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000B7484"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
       </w:tabs>
       <w:spacing w:after="0"/>
       <w:ind w:left="220"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:smallCaps/>
       <w:noProof/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Spistreci3">
+  <w:style w:type="paragraph" w:styleId="TOC3">
     <w:name w:val="toc 3"/>
-    <w:basedOn w:val="Normalny"/>
-    <w:next w:val="Normalny"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FE083A"/>
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:ind w:left="440"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Spistreci4">
+  <w:style w:type="paragraph" w:styleId="TOC4">
     <w:name w:val="toc 4"/>
-    <w:basedOn w:val="Normalny"/>
-    <w:next w:val="Normalny"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FE083A"/>
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:ind w:left="660"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Spistreci5">
+  <w:style w:type="paragraph" w:styleId="TOC5">
     <w:name w:val="toc 5"/>
-    <w:basedOn w:val="Normalny"/>
-    <w:next w:val="Normalny"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FE083A"/>
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:ind w:left="880"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Spistreci6">
+  <w:style w:type="paragraph" w:styleId="TOC6">
     <w:name w:val="toc 6"/>
-    <w:basedOn w:val="Normalny"/>
-    <w:next w:val="Normalny"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FE083A"/>
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:ind w:left="1100"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Spistreci7">
+  <w:style w:type="paragraph" w:styleId="TOC7">
     <w:name w:val="toc 7"/>
-    <w:basedOn w:val="Normalny"/>
-    <w:next w:val="Normalny"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FE083A"/>
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:ind w:left="1320"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Spistreci8">
+  <w:style w:type="paragraph" w:styleId="TOC8">
     <w:name w:val="toc 8"/>
-    <w:basedOn w:val="Normalny"/>
-    <w:next w:val="Normalny"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FE083A"/>
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:ind w:left="1540"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Spistreci9">
+  <w:style w:type="paragraph" w:styleId="TOC9">
     <w:name w:val="toc 9"/>
-    <w:basedOn w:val="Normalny"/>
-    <w:next w:val="Normalny"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FE083A"/>
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:ind w:left="1760"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek2Znak">
-[...1 lines deleted...]
-    <w:link w:val="Nagwek2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="004219EE"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hipercze">
+  <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C052CF"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tytu">
+  <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
-    <w:basedOn w:val="Normalny"/>
-[...1 lines deleted...]
-    <w:link w:val="TytuZnak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="004219EE"/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:spacing w:val="5"/>
       <w:sz w:val="52"/>
       <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TytuZnak">
-[...1 lines deleted...]
-    <w:link w:val="Tytu"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="004219EE"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:spacing w:val="5"/>
       <w:sz w:val="52"/>
       <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek3Znak">
-[...1 lines deleted...]
-    <w:link w:val="Nagwek3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="004219EE"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek4Znak">
-[...1 lines deleted...]
-    <w:link w:val="Nagwek4"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="004219EE"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek5Znak">
-[...1 lines deleted...]
-    <w:link w:val="Nagwek5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="004219EE"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="7F7F7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek6Znak">
-[...1 lines deleted...]
-    <w:link w:val="Nagwek6"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="004219EE"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="7F7F7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek7Znak">
-[...1 lines deleted...]
-    <w:link w:val="Nagwek7"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="004219EE"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek8Znak">
-[...1 lines deleted...]
-    <w:link w:val="Nagwek8"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="004219EE"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek9Znak">
-[...1 lines deleted...]
-    <w:link w:val="Nagwek9"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="004219EE"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:spacing w:val="5"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Podtytu">
+  <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
-    <w:basedOn w:val="Normalny"/>
-[...1 lines deleted...]
-    <w:link w:val="PodtytuZnak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="004219EE"/>
     <w:pPr>
       <w:spacing w:after="600"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:i/>
       <w:iCs/>
       <w:spacing w:val="13"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="PodtytuZnak">
-[...1 lines deleted...]
-    <w:link w:val="Podtytu"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="004219EE"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:spacing w:val="13"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Pogrubienie">
+  <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="004219EE"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Uwydatnienie">
+  <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="004219EE"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:spacing w:val="10"/>
       <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bezodstpw">
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
-    <w:basedOn w:val="Normalny"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="004219EE"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Akapitzlist">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:aliases w:val="Numerowanie,Akapit z listą BS,Kolorowa lista — akcent 11"/>
-    <w:basedOn w:val="Normalny"/>
-    <w:link w:val="AkapitzlistZnak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="ListParagraphChar"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="004219EE"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Cytat">
+  <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
-    <w:basedOn w:val="Normalny"/>
-[...1 lines deleted...]
-    <w:link w:val="CytatZnak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:rsid w:val="004219EE"/>
     <w:pPr>
       <w:spacing w:before="200" w:after="0"/>
       <w:ind w:left="360" w:right="360"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CytatZnak">
-[...1 lines deleted...]
-    <w:link w:val="Cytat"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:link w:val="Quote"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="004219EE"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Cytatintensywny">
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
-    <w:basedOn w:val="Normalny"/>
-[...1 lines deleted...]
-    <w:link w:val="CytatintensywnyZnak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
     <w:rsid w:val="004219EE"/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:before="200" w:after="280"/>
       <w:ind w:left="1008" w:right="1152"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CytatintensywnyZnak">
-[...1 lines deleted...]
-    <w:link w:val="Cytatintensywny"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:link w:val="IntenseQuote"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="004219EE"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Wyrnieniedelikatne">
+  <w:style w:type="character" w:styleId="SubtleEmphasis">
     <w:name w:val="Subtle Emphasis"/>
     <w:uiPriority w:val="19"/>
     <w:qFormat/>
     <w:rsid w:val="004219EE"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Wyrnienieintensywne">
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:rsid w:val="004219EE"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Odwoaniedelikatne">
+  <w:style w:type="character" w:styleId="SubtleReference">
     <w:name w:val="Subtle Reference"/>
     <w:uiPriority w:val="31"/>
     <w:qFormat/>
     <w:rsid w:val="004219EE"/>
     <w:rPr>
       <w:smallCaps/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Odwoanieintensywne">
+  <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="004219EE"/>
     <w:rPr>
       <w:smallCaps/>
       <w:spacing w:val="5"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Tytuksiki">
+  <w:style w:type="character" w:styleId="BookTitle">
     <w:name w:val="Book Title"/>
     <w:uiPriority w:val="33"/>
     <w:qFormat/>
     <w:rsid w:val="004219EE"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:smallCaps/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Nagwek">
+  <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:aliases w:val="Znak Znak"/>
-    <w:basedOn w:val="Normalny"/>
-    <w:link w:val="NagwekZnak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FE74CD"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="NagwekZnak">
-[...3 lines deleted...]
-    <w:link w:val="Nagwek"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:aliases w:val="Znak Znak Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
     <w:rsid w:val="00FE74CD"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Stopka">
+  <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normalny"/>
-    <w:link w:val="StopkaZnak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FE74CD"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="StopkaZnak">
-[...2 lines deleted...]
-    <w:link w:val="Stopka"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00FE74CD"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="00955CA7"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="AkapitzlistZnak">
-[...2 lines deleted...]
-    <w:link w:val="Akapitzlist"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
+    <w:name w:val="List Paragraph Char"/>
+    <w:aliases w:val="Numerowanie Char,Akapit z listą BS Char,Kolorowa lista — akcent 11 Char"/>
+    <w:link w:val="ListParagraph"/>
     <w:uiPriority w:val="34"/>
     <w:locked/>
     <w:rsid w:val="00955CA7"/>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabela-Siatka">
+  <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="Standardowy"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="0056765C"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Odwoaniedokomentarza">
+  <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D951C3"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tekstkomentarza">
+  <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
-    <w:basedOn w:val="Normalny"/>
-    <w:link w:val="TekstkomentarzaZnak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D951C3"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TekstkomentarzaZnak">
-[...1 lines deleted...]
-    <w:link w:val="Tekstkomentarza"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00D951C3"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="pl-PL" w:eastAsia="pl-PL" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tekstpodstawowy">
+  <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:aliases w:val="wypunktowanie"/>
-    <w:basedOn w:val="Normalny"/>
-    <w:link w:val="TekstpodstawowyZnak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AF30D7"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TekstpodstawowyZnak">
-[...2 lines deleted...]
-    <w:link w:val="Tekstpodstawowy"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:aliases w:val="wypunktowanie Char"/>
+    <w:link w:val="BodyText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AF30D7"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="pl-PL" w:eastAsia="pl-PL" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tekstpodstawowywcity2">
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent2">
     <w:name w:val="Body Text Indent 2"/>
-    <w:basedOn w:val="Normalny"/>
-    <w:link w:val="Tekstpodstawowywcity2Znak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextIndent2Char"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00000627"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
       <w:ind w:left="283"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Tekstpodstawowywcity2Znak">
-[...1 lines deleted...]
-    <w:link w:val="Tekstpodstawowywcity2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndent2Char">
+    <w:name w:val="Body Text Indent 2 Char"/>
+    <w:link w:val="BodyTextIndent2"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00000627"/>
     <w:rPr>
       <w:lang w:val="pl-PL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tekstprzypisudolnego">
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:aliases w:val="Podrozdział,Footnote,Podrozdzia3,-E Fuﬂnotentext,Fuﬂnotentext Ursprung,footnote text,Fußnotentext Ursprung,-E Fußnotentext,Fußnote,Footnote text,Tekst przypisu Znak Znak Znak Znak,Tekst przypisu Znak Znak Znak Znak Znak,Znak,o,fn"/>
-    <w:basedOn w:val="Normalny"/>
-    <w:link w:val="TekstprzypisudolnegoZnak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="004B0DA4"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TekstprzypisudolnegoZnak">
-[...2 lines deleted...]
-    <w:link w:val="Tekstprzypisudolnego"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:aliases w:val="Podrozdział Char,Footnote Char,Podrozdzia3 Char,-E Fuﬂnotentext Char,Fuﬂnotentext Ursprung Char,footnote text Char,Fußnotentext Ursprung Char,-E Fußnotentext Char,Fußnote Char,Footnote text Char,Tekst przypisu Znak Znak Znak Znak Char"/>
+    <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="004B0DA4"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="pl-PL" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Odwoanieprzypisudolnego">
+  <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:aliases w:val="Footnote Reference Number,Odwołanie przypisu,Footnote symbol,Footnote reference number,note TESI,SUPERS,EN Footnote Reference,Footnote number,Ref,de nota al pie,Odwo3anie przypisu,Times 10 Point,Exposant 3 Point,number,16 Poi"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004B0DA4"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tekstprzypisukocowego">
+  <w:style w:type="paragraph" w:styleId="EndnoteText">
     <w:name w:val="endnote text"/>
-    <w:basedOn w:val="Normalny"/>
-    <w:link w:val="TekstprzypisukocowegoZnak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="EndnoteTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B87E23"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TekstprzypisukocowegoZnak">
-[...1 lines deleted...]
-    <w:link w:val="Tekstprzypisukocowego"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
+    <w:name w:val="Endnote Text Char"/>
+    <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00B87E23"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="pl-PL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Odwoanieprzypisukocowego">
+  <w:style w:type="character" w:styleId="EndnoteReference">
     <w:name w:val="endnote reference"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B87E23"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormalnyWeb">
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
-    <w:basedOn w:val="Normalny"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00294456"/>
     <w:pPr>
       <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tematkomentarza">
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="Tekstkomentarza"/>
-[...1 lines deleted...]
-    <w:link w:val="TematkomentarzaZnak"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009F6B18"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TematkomentarzaZnak">
-[...1 lines deleted...]
-    <w:link w:val="Tematkomentarza"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009F6B18"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="pl-PL" w:eastAsia="pl-PL" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabela-Siatka1">
     <w:name w:val="Tabela - Siatka1"/>
-    <w:basedOn w:val="Standardowy"/>
-    <w:next w:val="Tabela-Siatka"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="TableGrid"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="009122A6"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Poprawka">
+  <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00D177C0"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UyteHipercze">
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0038634F"/>
     <w:rPr>
       <w:color w:val="800080"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="h1">
     <w:name w:val="h1"/>
-    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="007E6D7B"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="tresctd">
     <w:name w:val="tresctd"/>
     <w:rsid w:val="00306DA7"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tekstpodstawowy2">
+  <w:style w:type="paragraph" w:styleId="BodyText2">
     <w:name w:val="Body Text 2"/>
-    <w:basedOn w:val="Normalny"/>
-    <w:link w:val="Tekstpodstawowy2Znak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText2Char"/>
     <w:semiHidden/>
     <w:rsid w:val="00306DA7"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Tekstpodstawowy2Znak">
-[...1 lines deleted...]
-    <w:link w:val="Tekstpodstawowy2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText2Char">
+    <w:name w:val="Body Text 2 Char"/>
+    <w:link w:val="BodyText2"/>
     <w:semiHidden/>
     <w:rsid w:val="00306DA7"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tekstpodstawowy3">
+  <w:style w:type="paragraph" w:styleId="BodyText3">
     <w:name w:val="Body Text 3"/>
-    <w:basedOn w:val="Normalny"/>
-    <w:link w:val="Tekstpodstawowy3Znak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText3Char"/>
     <w:semiHidden/>
     <w:rsid w:val="00306DA7"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Tekstpodstawowy3Znak">
-[...1 lines deleted...]
-    <w:link w:val="Tekstpodstawowy3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText3Char">
+    <w:name w:val="Body Text 3 Char"/>
+    <w:link w:val="BodyText3"/>
     <w:semiHidden/>
     <w:rsid w:val="00306DA7"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ZnakZnakZnak1ZnakZnak">
     <w:name w:val="Znak Znak Znak1 Znak Znak"/>
-    <w:basedOn w:val="Normalny"/>
+    <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00306DA7"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="z-label">
     <w:name w:val="z-label"/>
-    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00306DA7"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FontStyle31">
     <w:name w:val="Font Style31"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00306DA7"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style16">
     <w:name w:val="Style16"/>
-    <w:basedOn w:val="Normalny"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00C22ECE"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="356" w:lineRule="exact"/>
       <w:ind w:hanging="341"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
     <w:name w:val="apple-converted-space"/>
-    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00854941"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="highlight">
     <w:name w:val="highlight"/>
-    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00BF50EE"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CM1">
     <w:name w:val="CM1"/>
     <w:basedOn w:val="Default"/>
     <w:next w:val="Default"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00B2397E"/>
     <w:rPr>
       <w:rFonts w:ascii="EUAlbertina" w:eastAsia="Times New Roman" w:hAnsi="EUAlbertina" w:cs="Times New Roman"/>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CM3">
     <w:name w:val="CM3"/>
     <w:basedOn w:val="Default"/>
     <w:next w:val="Default"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00B2397E"/>
     <w:rPr>
       <w:rFonts w:ascii="EUAlbertina" w:eastAsia="Times New Roman" w:hAnsi="EUAlbertina" w:cs="Times New Roman"/>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="713">
     <w:name w:val="713"/>
-    <w:basedOn w:val="Normalny"/>
+    <w:basedOn w:val="Normal"/>
     <w:rsid w:val="007B3953"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tekstpodstawowywcity">
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent">
     <w:name w:val="Body Text Indent"/>
-    <w:basedOn w:val="Normalny"/>
-    <w:link w:val="TekstpodstawowywcityZnak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextIndentChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00251175"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="283"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TekstpodstawowywcityZnak">
-[...2 lines deleted...]
-    <w:link w:val="Tekstpodstawowywcity"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndentChar">
+    <w:name w:val="Body Text Indent Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyTextIndent"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00251175"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tekstpodstawowyzwciciem2">
+  <w:style w:type="paragraph" w:styleId="BodyTextFirstIndent2">
     <w:name w:val="Body Text First Indent 2"/>
-    <w:basedOn w:val="Tekstpodstawowywcity"/>
-    <w:link w:val="Tekstpodstawowyzwciciem2Znak"/>
+    <w:basedOn w:val="BodyTextIndent"/>
+    <w:link w:val="BodyTextFirstIndent2Char"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00251175"/>
     <w:pPr>
       <w:spacing w:after="200"/>
       <w:ind w:left="360" w:firstLine="360"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Tekstpodstawowyzwciciem2Znak">
-[...2 lines deleted...]
-    <w:link w:val="Tekstpodstawowyzwciciem2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextFirstIndent2Char">
+    <w:name w:val="Body Text First Indent 2 Char"/>
+    <w:basedOn w:val="BodyTextIndentChar"/>
+    <w:link w:val="BodyTextFirstIndent2"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00251175"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Nagowiek2">
     <w:name w:val="Nagłowiek 2"/>
-    <w:basedOn w:val="Normalny"/>
+    <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00251175"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
         <w:numId w:val="28"/>
       </w:numPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Nagowiek3">
     <w:name w:val="Nagłowiek 3"/>
-    <w:basedOn w:val="Normalny"/>
+    <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00251175"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="3"/>
         <w:numId w:val="28"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="720"/>
         <w:tab w:val="num" w:pos="1988"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="1988" w:hanging="852"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Nagowiek4">
     <w:name w:val="Nagłowiek 4"/>
-    <w:basedOn w:val="Normalny"/>
+    <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00251175"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="4"/>
         <w:numId w:val="28"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="1080"/>
         <w:tab w:val="num" w:pos="2840"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="2840" w:hanging="852"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Lista5">
+  <w:style w:type="paragraph" w:styleId="List5">
     <w:name w:val="List 5"/>
-    <w:basedOn w:val="Normalny"/>
+    <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00251175"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="1415" w:hanging="283"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Nierozpoznanawzmianka">
+  <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B22C86"/>
     <w:rPr>
       <w:color w:val="808080"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="178349300">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>