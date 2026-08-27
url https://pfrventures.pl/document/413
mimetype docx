--- v1 (2026-05-30)
+++ v2 (2026-08-27)
@@ -5087,71 +5087,71 @@
     <w:p w14:paraId="1FDA02D1" w14:textId="0714E2EF" w:rsidR="009561E5" w:rsidRPr="009D1698" w:rsidRDefault="009561E5" w:rsidP="009D1698">
       <w:pPr>
         <w:ind w:left="405"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="009561E5" w:rsidRPr="009D1698" w:rsidSect="007D3254">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1133" w:bottom="1135" w:left="1134" w:header="567" w:footer="454" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="03BC90F5" w14:textId="77777777" w:rsidR="00C80A9D" w:rsidRDefault="00C80A9D" w:rsidP="00FE74CD">
+    <w:p w14:paraId="630ABD34" w14:textId="77777777" w:rsidR="005D0F82" w:rsidRDefault="005D0F82" w:rsidP="00FE74CD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="66629B68" w14:textId="77777777" w:rsidR="00C80A9D" w:rsidRDefault="00C80A9D" w:rsidP="00FE74CD">
+    <w:p w14:paraId="3A811C5C" w14:textId="77777777" w:rsidR="005D0F82" w:rsidRDefault="005D0F82" w:rsidP="00FE74CD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="04B909D0" w14:textId="77777777" w:rsidR="00C80A9D" w:rsidRDefault="00C80A9D">
+    <w:p w14:paraId="0AA56A2C" w14:textId="77777777" w:rsidR="005D0F82" w:rsidRDefault="005D0F82">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
@@ -5269,100 +5269,97 @@
     <w:r w:rsidR="0071128A">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="0071128A">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="003123B0">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
     <w:r w:rsidR="0071128A">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="173130DC" w14:textId="52705125" w:rsidR="00CE096A" w:rsidRDefault="005C6185">
+  <w:p w14:paraId="173130DC" w14:textId="3B211DD4" w:rsidR="00CE096A" w:rsidRDefault="005C6185">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Nabór nr </w:t>
     </w:r>
-    <w:r w:rsidR="00976188">
-[...3 lines deleted...]
-      <w:t>1</w:t>
+    <w:r w:rsidR="00797C5A">
+      <w:t>12</w:t>
     </w:r>
     <w:r w:rsidR="00317544">
       <w:t>/</w:t>
     </w:r>
     <w:r w:rsidR="00452793">
       <w:t>202</w:t>
     </w:r>
     <w:r w:rsidR="00AA04D1">
       <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5CDDE0FC" w14:textId="77777777" w:rsidR="00C80A9D" w:rsidRDefault="00C80A9D" w:rsidP="00FE74CD">
+    <w:p w14:paraId="2CC44FC4" w14:textId="77777777" w:rsidR="005D0F82" w:rsidRDefault="005D0F82" w:rsidP="00FE74CD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5CE7FC84" w14:textId="77777777" w:rsidR="00C80A9D" w:rsidRDefault="00C80A9D" w:rsidP="00FE74CD">
+    <w:p w14:paraId="42C35A01" w14:textId="77777777" w:rsidR="005D0F82" w:rsidRDefault="005D0F82" w:rsidP="00FE74CD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0D1EC841" w14:textId="77777777" w:rsidR="00C80A9D" w:rsidRDefault="00C80A9D">
+    <w:p w14:paraId="29142CE2" w14:textId="77777777" w:rsidR="005D0F82" w:rsidRDefault="005D0F82">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="670A57C0" w14:textId="3CA9FC36" w:rsidR="000A2E23" w:rsidRPr="005B0F2C" w:rsidRDefault="000A2E23">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="005B0F2C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> AI</w:t>
       </w:r>
@@ -9566,101 +9563,102 @@
   </w:num>
   <w:num w:numId="28" w16cid:durableId="437454129">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="3214521">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1917283062">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="13192872">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="2119635642">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1336692350">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="3"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:trackRevisions/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008F7E55"/>
     <w:rsid w:val="00000627"/>
     <w:rsid w:val="00000856"/>
     <w:rsid w:val="00001465"/>
     <w:rsid w:val="000014CA"/>
     <w:rsid w:val="000016D7"/>
     <w:rsid w:val="00001D3B"/>
     <w:rsid w:val="00002594"/>
     <w:rsid w:val="00007D5A"/>
     <w:rsid w:val="0001059A"/>
     <w:rsid w:val="000127E9"/>
     <w:rsid w:val="00012F69"/>
     <w:rsid w:val="00013A49"/>
     <w:rsid w:val="00013F5E"/>
     <w:rsid w:val="00014080"/>
     <w:rsid w:val="00014C48"/>
     <w:rsid w:val="000151C1"/>
     <w:rsid w:val="00015C50"/>
     <w:rsid w:val="00015CE5"/>
     <w:rsid w:val="00016BF1"/>
     <w:rsid w:val="000177CF"/>
+    <w:rsid w:val="00020A1E"/>
     <w:rsid w:val="00020CE8"/>
     <w:rsid w:val="0002180A"/>
     <w:rsid w:val="00021FC8"/>
     <w:rsid w:val="00022175"/>
     <w:rsid w:val="00023500"/>
     <w:rsid w:val="00023DAC"/>
     <w:rsid w:val="00023DFD"/>
     <w:rsid w:val="00025214"/>
     <w:rsid w:val="00025B9B"/>
     <w:rsid w:val="0002651C"/>
     <w:rsid w:val="000267A9"/>
     <w:rsid w:val="00027080"/>
     <w:rsid w:val="00027F30"/>
     <w:rsid w:val="000305BE"/>
     <w:rsid w:val="00030BF0"/>
     <w:rsid w:val="000317FE"/>
     <w:rsid w:val="00031830"/>
     <w:rsid w:val="00031882"/>
     <w:rsid w:val="00033DFF"/>
     <w:rsid w:val="00034017"/>
     <w:rsid w:val="000343B0"/>
     <w:rsid w:val="00034471"/>
     <w:rsid w:val="000345D8"/>
     <w:rsid w:val="00034CD3"/>
     <w:rsid w:val="00035EFB"/>
@@ -10034,50 +10032,51 @@
     <w:rsid w:val="002030AD"/>
     <w:rsid w:val="00206613"/>
     <w:rsid w:val="00206E07"/>
     <w:rsid w:val="00206E30"/>
     <w:rsid w:val="002071A0"/>
     <w:rsid w:val="0021027E"/>
     <w:rsid w:val="002105CA"/>
     <w:rsid w:val="00210F8A"/>
     <w:rsid w:val="002116F4"/>
     <w:rsid w:val="00212227"/>
     <w:rsid w:val="002125CD"/>
     <w:rsid w:val="00212788"/>
     <w:rsid w:val="0021286E"/>
     <w:rsid w:val="002132E1"/>
     <w:rsid w:val="002135B7"/>
     <w:rsid w:val="00213A35"/>
     <w:rsid w:val="00213B4F"/>
     <w:rsid w:val="00215B18"/>
     <w:rsid w:val="0021604B"/>
     <w:rsid w:val="00216A10"/>
     <w:rsid w:val="00216ACB"/>
     <w:rsid w:val="00217535"/>
     <w:rsid w:val="00217BC0"/>
     <w:rsid w:val="002200DE"/>
     <w:rsid w:val="002200F9"/>
+    <w:rsid w:val="002225B8"/>
     <w:rsid w:val="002229C4"/>
     <w:rsid w:val="0022303D"/>
     <w:rsid w:val="002233F1"/>
     <w:rsid w:val="00223544"/>
     <w:rsid w:val="002235B3"/>
     <w:rsid w:val="00223D36"/>
     <w:rsid w:val="0022418A"/>
     <w:rsid w:val="00224458"/>
     <w:rsid w:val="00224C9D"/>
     <w:rsid w:val="00225A29"/>
     <w:rsid w:val="00226144"/>
     <w:rsid w:val="002268F8"/>
     <w:rsid w:val="00226CDC"/>
     <w:rsid w:val="002270EA"/>
     <w:rsid w:val="002270F5"/>
     <w:rsid w:val="00227D93"/>
     <w:rsid w:val="00227E98"/>
     <w:rsid w:val="00230978"/>
     <w:rsid w:val="00230C7B"/>
     <w:rsid w:val="00232223"/>
     <w:rsid w:val="002334EC"/>
     <w:rsid w:val="00233677"/>
     <w:rsid w:val="00233B42"/>
     <w:rsid w:val="00233E9A"/>
     <w:rsid w:val="00234C9B"/>
@@ -10816,50 +10815,51 @@
     <w:rsid w:val="005B12D8"/>
     <w:rsid w:val="005B1781"/>
     <w:rsid w:val="005B3014"/>
     <w:rsid w:val="005B3C6A"/>
     <w:rsid w:val="005B3D41"/>
     <w:rsid w:val="005B4726"/>
     <w:rsid w:val="005B596D"/>
     <w:rsid w:val="005B6359"/>
     <w:rsid w:val="005B6B0C"/>
     <w:rsid w:val="005B70B4"/>
     <w:rsid w:val="005B75FB"/>
     <w:rsid w:val="005C0097"/>
     <w:rsid w:val="005C0214"/>
     <w:rsid w:val="005C042C"/>
     <w:rsid w:val="005C0AD7"/>
     <w:rsid w:val="005C2C25"/>
     <w:rsid w:val="005C38AD"/>
     <w:rsid w:val="005C3C5C"/>
     <w:rsid w:val="005C4B65"/>
     <w:rsid w:val="005C5176"/>
     <w:rsid w:val="005C51DC"/>
     <w:rsid w:val="005C58C8"/>
     <w:rsid w:val="005C6185"/>
     <w:rsid w:val="005C62FB"/>
     <w:rsid w:val="005C7DCE"/>
+    <w:rsid w:val="005D0F82"/>
     <w:rsid w:val="005D13F6"/>
     <w:rsid w:val="005D188C"/>
     <w:rsid w:val="005D1F29"/>
     <w:rsid w:val="005D1FB2"/>
     <w:rsid w:val="005D32FC"/>
     <w:rsid w:val="005D3880"/>
     <w:rsid w:val="005D4290"/>
     <w:rsid w:val="005D4D4F"/>
     <w:rsid w:val="005D5570"/>
     <w:rsid w:val="005D5F6C"/>
     <w:rsid w:val="005D6BB6"/>
     <w:rsid w:val="005D6F1B"/>
     <w:rsid w:val="005D790C"/>
     <w:rsid w:val="005E0263"/>
     <w:rsid w:val="005E0833"/>
     <w:rsid w:val="005E1AEC"/>
     <w:rsid w:val="005E1F7E"/>
     <w:rsid w:val="005E21E6"/>
     <w:rsid w:val="005E2F9C"/>
     <w:rsid w:val="005E37DA"/>
     <w:rsid w:val="005E4984"/>
     <w:rsid w:val="005E4D81"/>
     <w:rsid w:val="005E4F21"/>
     <w:rsid w:val="005E4F2F"/>
     <w:rsid w:val="005E51D3"/>
@@ -11247,50 +11247,51 @@
     <w:rsid w:val="007800D8"/>
     <w:rsid w:val="00780872"/>
     <w:rsid w:val="00782A34"/>
     <w:rsid w:val="00783DFD"/>
     <w:rsid w:val="00784DD2"/>
     <w:rsid w:val="00784F0F"/>
     <w:rsid w:val="007852A7"/>
     <w:rsid w:val="0078557D"/>
     <w:rsid w:val="00785FFA"/>
     <w:rsid w:val="0078600C"/>
     <w:rsid w:val="00786449"/>
     <w:rsid w:val="007877DB"/>
     <w:rsid w:val="00787D36"/>
     <w:rsid w:val="00791835"/>
     <w:rsid w:val="00791C51"/>
     <w:rsid w:val="00792436"/>
     <w:rsid w:val="007925FD"/>
     <w:rsid w:val="00792B59"/>
     <w:rsid w:val="00793485"/>
     <w:rsid w:val="007934BE"/>
     <w:rsid w:val="00793768"/>
     <w:rsid w:val="00793F67"/>
     <w:rsid w:val="007952C3"/>
     <w:rsid w:val="00795B8B"/>
     <w:rsid w:val="007960E8"/>
+    <w:rsid w:val="00797C5A"/>
     <w:rsid w:val="007A0097"/>
     <w:rsid w:val="007A00D0"/>
     <w:rsid w:val="007A0EEB"/>
     <w:rsid w:val="007A269E"/>
     <w:rsid w:val="007A2779"/>
     <w:rsid w:val="007A2E2A"/>
     <w:rsid w:val="007A3886"/>
     <w:rsid w:val="007A3E32"/>
     <w:rsid w:val="007A412F"/>
     <w:rsid w:val="007A41AF"/>
     <w:rsid w:val="007A4FCE"/>
     <w:rsid w:val="007A5568"/>
     <w:rsid w:val="007A5799"/>
     <w:rsid w:val="007A5EF6"/>
     <w:rsid w:val="007A73A3"/>
     <w:rsid w:val="007B0669"/>
     <w:rsid w:val="007B0BD8"/>
     <w:rsid w:val="007B19E7"/>
     <w:rsid w:val="007B1D13"/>
     <w:rsid w:val="007B20CC"/>
     <w:rsid w:val="007B22C9"/>
     <w:rsid w:val="007B2B23"/>
     <w:rsid w:val="007B3953"/>
     <w:rsid w:val="007B3FE5"/>
     <w:rsid w:val="007B47EA"/>
@@ -11363,50 +11364,51 @@
     <w:rsid w:val="0081015F"/>
     <w:rsid w:val="00811267"/>
     <w:rsid w:val="00811EDF"/>
     <w:rsid w:val="00812499"/>
     <w:rsid w:val="00813545"/>
     <w:rsid w:val="00813F82"/>
     <w:rsid w:val="008144F3"/>
     <w:rsid w:val="00814DB6"/>
     <w:rsid w:val="00814FBB"/>
     <w:rsid w:val="00816446"/>
     <w:rsid w:val="00816B45"/>
     <w:rsid w:val="00817E70"/>
     <w:rsid w:val="0082160D"/>
     <w:rsid w:val="00821648"/>
     <w:rsid w:val="008220D9"/>
     <w:rsid w:val="008222F3"/>
     <w:rsid w:val="00822D79"/>
     <w:rsid w:val="00822E6C"/>
     <w:rsid w:val="008231A5"/>
     <w:rsid w:val="0082399C"/>
     <w:rsid w:val="00823D60"/>
     <w:rsid w:val="008242A8"/>
     <w:rsid w:val="00824C59"/>
     <w:rsid w:val="00824CA3"/>
     <w:rsid w:val="00824DDE"/>
+    <w:rsid w:val="008264A2"/>
     <w:rsid w:val="00826550"/>
     <w:rsid w:val="00826599"/>
     <w:rsid w:val="00827920"/>
     <w:rsid w:val="00827A85"/>
     <w:rsid w:val="00827B8B"/>
     <w:rsid w:val="00827C60"/>
     <w:rsid w:val="008307B1"/>
     <w:rsid w:val="008308D8"/>
     <w:rsid w:val="00830EF1"/>
     <w:rsid w:val="008318DA"/>
     <w:rsid w:val="0083217C"/>
     <w:rsid w:val="008332E2"/>
     <w:rsid w:val="00833502"/>
     <w:rsid w:val="008335A6"/>
     <w:rsid w:val="00833ACF"/>
     <w:rsid w:val="00833EF5"/>
     <w:rsid w:val="00833FF7"/>
     <w:rsid w:val="008354EA"/>
     <w:rsid w:val="00836CEF"/>
     <w:rsid w:val="008406CD"/>
     <w:rsid w:val="00840C47"/>
     <w:rsid w:val="00841744"/>
     <w:rsid w:val="00841B96"/>
     <w:rsid w:val="008434AE"/>
     <w:rsid w:val="00843BDA"/>
@@ -12389,50 +12391,51 @@
     <w:rsid w:val="00CD7AD1"/>
     <w:rsid w:val="00CD7B46"/>
     <w:rsid w:val="00CE0530"/>
     <w:rsid w:val="00CE072D"/>
     <w:rsid w:val="00CE096A"/>
     <w:rsid w:val="00CE0A0B"/>
     <w:rsid w:val="00CE1132"/>
     <w:rsid w:val="00CE26CF"/>
     <w:rsid w:val="00CE34BA"/>
     <w:rsid w:val="00CE386B"/>
     <w:rsid w:val="00CE3F35"/>
     <w:rsid w:val="00CE45E1"/>
     <w:rsid w:val="00CE4F01"/>
     <w:rsid w:val="00CE500C"/>
     <w:rsid w:val="00CE55C4"/>
     <w:rsid w:val="00CE5D7C"/>
     <w:rsid w:val="00CE60AE"/>
     <w:rsid w:val="00CE72E0"/>
     <w:rsid w:val="00CE7A1A"/>
     <w:rsid w:val="00CE7EC1"/>
     <w:rsid w:val="00CE7FDE"/>
     <w:rsid w:val="00CF0610"/>
     <w:rsid w:val="00CF15AE"/>
     <w:rsid w:val="00CF24C4"/>
     <w:rsid w:val="00CF3A2A"/>
+    <w:rsid w:val="00CF4352"/>
     <w:rsid w:val="00CF43F8"/>
     <w:rsid w:val="00CF45E8"/>
     <w:rsid w:val="00CF4935"/>
     <w:rsid w:val="00CF5335"/>
     <w:rsid w:val="00CF6077"/>
     <w:rsid w:val="00CF7872"/>
     <w:rsid w:val="00D00118"/>
     <w:rsid w:val="00D00E72"/>
     <w:rsid w:val="00D010FB"/>
     <w:rsid w:val="00D04013"/>
     <w:rsid w:val="00D04D4E"/>
     <w:rsid w:val="00D06865"/>
     <w:rsid w:val="00D078CA"/>
     <w:rsid w:val="00D07E3E"/>
     <w:rsid w:val="00D12C0F"/>
     <w:rsid w:val="00D13E9E"/>
     <w:rsid w:val="00D14761"/>
     <w:rsid w:val="00D1485C"/>
     <w:rsid w:val="00D15173"/>
     <w:rsid w:val="00D15D51"/>
     <w:rsid w:val="00D1644D"/>
     <w:rsid w:val="00D1779F"/>
     <w:rsid w:val="00D177C0"/>
     <w:rsid w:val="00D17858"/>
     <w:rsid w:val="00D179F3"/>