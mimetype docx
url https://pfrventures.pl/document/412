--- v0 (2026-05-13)
+++ v1 (2026-06-04)
@@ -194,104 +194,104 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00755889">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60131D8B" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00417D69">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabela-Siatka"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3994"/>
       </w:tblGrid>
       <w:tr w:rsidR="006132D3" w:rsidRPr="008E6BDB" w14:paraId="62D25495" w14:textId="77777777" w:rsidTr="00396A4C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3994" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="586151EF" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E6BDB">
               <w:rPr>
-                <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+                <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:footnoteReference w:id="1"/>
             </w:r>
             <w:r w:rsidRPr="008E6BDB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>Imię i nazwisko:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="28912201" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006132D3" w:rsidRPr="00D944A2" w14:paraId="7AE0DA15" w14:textId="77777777" w:rsidTr="00396A4C">
+      <w:tr w:rsidR="006132D3" w:rsidRPr="00DC3D57" w14:paraId="7AE0DA15" w14:textId="77777777" w:rsidTr="00396A4C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3994" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3A03B843" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E6BDB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>Adres zamieszkania:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3BC0BDE7" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
@@ -443,81 +443,81 @@
       <w:tr w:rsidR="006132D3" w:rsidRPr="00DE41FB" w14:paraId="44DD265A" w14:textId="77777777" w:rsidTr="00396A4C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3994" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1F1B4B3F" w14:textId="5606EB04" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="00DE41FB" w:rsidP="00396A4C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>PESEL</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+                <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:footnoteReference w:id="2"/>
             </w:r>
             <w:r w:rsidR="006132D3" w:rsidRPr="008E6BDB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="75226DD9" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006132D3" w:rsidRPr="00D944A2" w14:paraId="49E3BE7D" w14:textId="77777777" w:rsidTr="00396A4C">
+      <w:tr w:rsidR="006132D3" w:rsidRPr="00DC3D57" w14:paraId="49E3BE7D" w14:textId="77777777" w:rsidTr="00396A4C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3994" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="731522BC" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E6BDB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>Dane kontaktowe:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0CE2708C" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
@@ -649,51 +649,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="00452F4A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
       <w:r w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> niniejszym oświadczam, że:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="099441A0" w14:textId="091B0E1F" w:rsidR="006132D3" w:rsidRPr="00820A74" w:rsidRDefault="006132D3" w:rsidP="006754C8">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>Został</w:t>
       </w:r>
@@ -737,146 +737,178 @@
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="00452F4A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> przez </w:t>
+        <w:t xml:space="preserve"> przez</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00820A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CF0633">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>….</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00CF0633" w:rsidRPr="00AD6714">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>…………</w:t>
       </w:r>
       <w:r w:rsidR="00CF0633">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t>………..</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CF0633" w:rsidRPr="00AD6714">
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00CF0633">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00CF0633">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF0633" w:rsidRPr="00AD6714">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+        </w:rPr>
         <w:t>…</w:t>
       </w:r>
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> („</w:t>
       </w:r>
       <w:r w:rsidR="00E974FB" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>Oferent</w:t>
       </w:r>
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>”) jako</w:t>
       </w:r>
       <w:r w:rsidR="00A74055">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> członek Zespołu Operacyjnego</w:t>
       </w:r>
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17A64715" w14:textId="60BCE952" w:rsidR="006132D3" w:rsidRPr="00820A74" w:rsidRDefault="006132D3" w:rsidP="006754C8">
-[...1 lines deleted...]
-        <w:pStyle w:val="Akapitzlist"/>
+    <w:p w14:paraId="17A64715" w14:textId="50823BAC" w:rsidR="006132D3" w:rsidRPr="00820A74" w:rsidRDefault="006132D3" w:rsidP="006754C8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>Zapoznał</w:t>
       </w:r>
@@ -898,59 +930,59 @@
       </w:r>
       <w:r w:rsidR="002D05F0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">m się z Zasadami naboru </w:t>
       </w:r>
       <w:r w:rsidR="006848E6" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">oraz wyboru ofert Nabór Ofert nr </w:t>
       </w:r>
-      <w:r w:rsidR="000713BE">
-[...7 lines deleted...]
-      <w:r w:rsidR="000713BE" w:rsidRPr="00820A74">
+      <w:r w:rsidR="00251B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r w:rsidR="00251B11" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006848E6" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>na Fundusze VC</w:t>
       </w:r>
       <w:r w:rsidR="006848E6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006848E6" w:rsidRPr="00820A74">
         <w:rPr>
@@ -983,51 +1015,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>”)</w:t>
       </w:r>
       <w:r w:rsidR="006848E6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">i przyjmuję je bez zastrzeżeń. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6101ADB2" w14:textId="40040DA7" w:rsidR="006132D3" w:rsidRDefault="006132D3" w:rsidP="006754C8">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>Jestem świadom</w:t>
       </w:r>
@@ -1108,97 +1140,97 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> oraz potencjału w kontekście efektywnej rozbudowy portfela inwestycyjnego </w:t>
       </w:r>
       <w:r w:rsidR="00F12704" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>Funduszu VC</w:t>
       </w:r>
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="422249D7" w14:textId="4573128D" w:rsidR="00B859AC" w:rsidRDefault="00B859AC" w:rsidP="006754C8">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Jestem zaznajomiona/y z założeniami Polityki Inwestycyjnej </w:t>
       </w:r>
       <w:r w:rsidR="00AB744A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">Oferenta </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>i będę stosować się do jej założeń.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27DF825A" w14:textId="314BFB8E" w:rsidR="00BA4149" w:rsidRPr="006754C8" w:rsidRDefault="003F6386" w:rsidP="006754C8">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
@@ -1351,144 +1383,154 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">, co będzie każdorazowo weryfikowane przez PFR </w:t>
       </w:r>
       <w:r w:rsidR="00ED430D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>Otwarte Innowacje</w:t>
       </w:r>
       <w:r w:rsidR="006132D3" w:rsidRPr="006754C8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="036806B2" w14:textId="77777777" w:rsidR="00671D59" w:rsidRDefault="006132D3" w:rsidP="006754C8">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006848E6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>Według mojej najlepszej wiedzy, nie występuję w żadnej innej roli w Ofertach innych niż Oferta Oferenta</w:t>
       </w:r>
       <w:r w:rsidR="00E605BC" w:rsidRPr="006848E6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> /występuję w innej Ofercie składanej do programu </w:t>
+        <w:t xml:space="preserve"> /występuję w innej Ofercie składanej do programu</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00E605BC" w:rsidRPr="006848E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CF0633">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>….</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00CF0633" w:rsidRPr="00AD6714">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>……………</w:t>
       </w:r>
       <w:r w:rsidR="00E605BC" w:rsidRPr="006848E6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> w ramach PFR Ventures</w:t>
       </w:r>
       <w:r w:rsidR="008A3B3A" w:rsidRPr="003D7607">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r w:rsidR="008A3B3A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00C251D1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53628766" w14:textId="3276675C" w:rsidR="006132D3" w:rsidRPr="00B378CC" w:rsidRDefault="00EA4B52" w:rsidP="006754C8">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
@@ -1716,135 +1758,135 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">(instytucji zarządzającej) </w:t>
       </w:r>
       <w:r w:rsidR="00430AA3" w:rsidRPr="006848E6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">lub jakichkolwiek innych instytucji państwowych, organów administracji publicznej lub agencji rządowych i samorządowych, w szczególności w związku z pozyskiwaniem, realizowaniem i rozliczaniem środków z jakichkolwiek źródeł publicznych otrzymanych/przyznanych na rzecz moją lub podmiotów ze mną powiązanych </w:t>
       </w:r>
       <w:r w:rsidR="006132D3" w:rsidRPr="006848E6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>w zakresie niezbędnym do oceny prawidłowości wdrożenia instrumentu finansowego.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7956D2D1" w14:textId="26606B0E" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006754C8">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="242" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>Status i umocowanie</w:t>
       </w:r>
       <w:r w:rsidR="008A3B3A" w:rsidRPr="003D7607">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5508834C" w14:textId="77777777" w:rsidR="004A3BBA" w:rsidRPr="004A3BBA" w:rsidRDefault="004A3BBA" w:rsidP="004A3BBA">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vanish/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="58C42A64" w14:textId="77777777" w:rsidR="004A3BBA" w:rsidRPr="004A3BBA" w:rsidRDefault="004A3BBA" w:rsidP="004A3BBA">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vanish/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="12E299BC" w14:textId="2F3F5947" w:rsidR="006132D3" w:rsidRDefault="006132D3" w:rsidP="006754C8">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="578"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">Posiadam pełną zdolność do czynności prawnych i umocowanie do wniesienia </w:t>
       </w:r>
@@ -1885,51 +1927,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">w </w:t>
       </w:r>
       <w:r w:rsidRPr="000121BC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>zadeklarowanej wysokości</w:t>
       </w:r>
       <w:r w:rsidR="000121BC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A3073E0" w14:textId="221B29CC" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006754C8">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="578"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009859F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">A) Wykonanie zobowiązania do wniesienia wkładu </w:t>
       </w:r>
@@ -1954,51 +1996,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>w ramach deklarowanego wkładu Podmiotu Zarządzającego</w:t>
       </w:r>
       <w:r w:rsidR="00805235">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009859F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>nie jest zależne od uzyskania przeze mnie jakiejkolwiek zgody, zatwierdzenia, zawiadomienia lub rejestracji przez jakikolwiek organ administracji publicznej, samorządowej lub jakikolwiek innym organ oraz/lub jakąkolwiek osobę trzecią (w tym na podstawie jakiejkolwiek umowy lub porozumienia).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FDA2327" w14:textId="3555B1FE" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006754C8">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:ind w:hanging="12"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B378CC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">B) </w:t>
       </w:r>
       <w:r w:rsidR="008D02D9" w:rsidRPr="00B378CC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">Na potrzeby zobowiązania się do wniesienia wkładu </w:t>
       </w:r>
       <w:r w:rsidR="00684C1B">
@@ -2019,255 +2061,257 @@
       </w:r>
       <w:r w:rsidR="00805235" w:rsidRPr="009859F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>w ramach deklarowanego wkładu Podmiotu Zarządzającego</w:t>
       </w:r>
       <w:r w:rsidR="00805235">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008D02D9" w:rsidRPr="00B378CC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>i poza</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00426DE1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00426DE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>….</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00426DE1" w:rsidRPr="00AD6714">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>……………</w:t>
       </w:r>
       <w:r w:rsidR="00426DE1" w:rsidRPr="00CF0633">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
       <w:r w:rsidR="004F79DC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> ni</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF0633">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>e jes</w:t>
       </w:r>
       <w:r w:rsidRPr="009859F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>t wymagane uzyskanie przeze mnie jakiejkolwiek zgody, zatwierdzenia, zawiadomienia lub rejestracji przez jakikolwiek organ administracji publicznej, samorządowej lub jakikolwiek innym organ oraz/lub jakąkolwiek osobę trzecią (w tym na podstawie jakiejkolwiek umowy lub porozumienia)</w:t>
       </w:r>
       <w:r w:rsidR="00594466" w:rsidRPr="001C633B">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00594466" w:rsidRPr="008E6BDB">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
       <w:r w:rsidRPr="009859F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C17BD8B" w14:textId="6014EB9D" w:rsidR="006132D3" w:rsidRDefault="009859F1" w:rsidP="006754C8">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="578"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>Pozostaję / n</w:t>
       </w:r>
       <w:r w:rsidR="006132D3" w:rsidRPr="009859F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>ie pozostaję w związku małżeńskim</w:t>
       </w:r>
       <w:r w:rsidRPr="008E6BDB">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
       <w:r w:rsidR="006132D3" w:rsidRPr="009859F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C125A79" w14:textId="4D3DD80F" w:rsidR="009859F1" w:rsidRPr="008E6BDB" w:rsidRDefault="009859F1" w:rsidP="006754C8">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="578"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Pozostaję / nie pozostaję w ustroju ustawowej wspólności majątkowej małżeńskiej</w:t>
       </w:r>
       <w:r w:rsidRPr="008E6BDB">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="9"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B47E46F" w14:textId="28E35E5C" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="0097677F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="201361D9" w14:textId="0AF490C9" w:rsidR="006132D3" w:rsidRPr="001C633B" w:rsidRDefault="006132D3" w:rsidP="006754C8">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="242" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C633B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
@@ -2285,342 +2329,418 @@
         </w:rPr>
         <w:t xml:space="preserve">prywatny </w:t>
       </w:r>
       <w:r w:rsidR="00684C1B" w:rsidRPr="000911B1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">do </w:t>
       </w:r>
       <w:r w:rsidR="00805235" w:rsidRPr="000911B1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>Funduszu VC w ramach deklarowanego wkładu Podmiotu Zarządzającego</w:t>
       </w:r>
       <w:r w:rsidR="00805235" w:rsidRPr="003D7607">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0062013A" w:rsidRPr="003D7607">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:footnoteReference w:id="10"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1246FE3D" w14:textId="77777777" w:rsidR="004A3BBA" w:rsidRPr="004A3BBA" w:rsidRDefault="004A3BBA" w:rsidP="004A3BBA">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vanish/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="78D99E80" w14:textId="77777777" w:rsidR="004A3BBA" w:rsidRPr="004A3BBA" w:rsidRDefault="004A3BBA" w:rsidP="004A3BBA">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vanish/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="229D8E69" w14:textId="1093ED2F" w:rsidR="006132D3" w:rsidRPr="009859F1" w:rsidRDefault="006132D3" w:rsidP="006754C8">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009859F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">Oświadczam, że deklaruję wniesienie do </w:t>
       </w:r>
       <w:r w:rsidR="00480EAA" w:rsidRPr="009859F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>Funduszu VC</w:t>
       </w:r>
       <w:r w:rsidRPr="009859F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> w ramach deklarowanego wkładu Podmiotu Zarządzającego wkładu w wysokości </w:t>
+        <w:t xml:space="preserve"> w ramach deklarowanego wkładu Podmiotu Zarządzającego wkładu w wysokości</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009859F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CF0633">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>….</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00CF0633" w:rsidRPr="00AD6714">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>…………</w:t>
       </w:r>
       <w:r w:rsidR="00CF0633">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t>………..</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CF0633" w:rsidRPr="00AD6714">
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00CF0633">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t>…</w:t>
-[...24 lines deleted...]
-      </w:r>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00CF0633">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t>….</w:t>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00CF0633" w:rsidRPr="00AD6714">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t>……</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007064E1">
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009859F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PLN</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009859F1">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="11"/>
+      </w:r>
+      <w:r w:rsidRPr="009859F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>. Oświadczam, że dysponuję niezbędnymi środkami wystarczającymi do zapewnienia finansowania ww. wkładu w związku z Ofertą złożoną przez</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009859F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF0633">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>….</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00CF0633" w:rsidRPr="00AD6714">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t>……</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CF0633">
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00CF0633" w:rsidRPr="00AD6714">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t>………..</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CF0633" w:rsidRPr="00AD6714">
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="007064E1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
+        <w:t>….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00CF0633" w:rsidRPr="00AD6714">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF0633">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+        </w:rPr>
         <w:t>…</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00CF0633">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00CF0633">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF0633" w:rsidRPr="00AD6714">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
       <w:r w:rsidRPr="00987151">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="12"/>
       </w:r>
       <w:r w:rsidRPr="009859F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="116D1E0D" w14:textId="1C0BB092" w:rsidR="006132D3" w:rsidRPr="009859F1" w:rsidRDefault="006132D3" w:rsidP="006754C8">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009859F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">Środki finansowe przeznaczone przeze mnie jako wkład prywatny zadeklarowany do wniesienia do </w:t>
       </w:r>
       <w:r w:rsidR="00480EAA" w:rsidRPr="009859F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>Funduszu VC</w:t>
       </w:r>
       <w:r w:rsidRPr="009859F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> w ramach wkładu Podmiotu Zarządzającego pochodzą ze środków własnych i nie są obciążone w jakiejkolwiek postaci oraz są wolne od wszelkiego publicznego wsparcia oraz/lub pomocy publicznej, w szczególności niestanowiących środków publicznych w rozumieniu Ustawy z dnia 27 sierpnia 2009 r. o finansach publicznych.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22268C47" w14:textId="731800DC" w:rsidR="006132D3" w:rsidRPr="009859F1" w:rsidRDefault="006132D3" w:rsidP="006754C8">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009859F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">Środki finansowe przeznaczone przeze mnie jako wkład prywatny zadeklarowany do wniesienia do </w:t>
       </w:r>
@@ -2679,51 +2799,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> w szczególności</w:t>
       </w:r>
       <w:r w:rsidR="00480EAA" w:rsidRPr="009859F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="009859F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>wniesienie wkładu prywatnego w deklarowanej wysokości nie stanowi prania pieniędzy ani nie służy finansowaniu terroryzmu.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BE03212" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006754C8">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="242" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
@@ -2756,51 +2876,51 @@
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>diligence</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> w przypadku wyboru Oferty w ramach Naboru</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22EDB1CF" w14:textId="242583AD" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006754C8">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">Wyrażam zgodę na przeprowadzenie, przed podpisaniem Umowy </w:t>
       </w:r>
@@ -3013,51 +3133,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> w szczególności</w:t>
       </w:r>
       <w:r w:rsidR="00480EAA" w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> wszelkie dokumenty potwierdzające dysponowanie przeze mnie wkładem prywatnym.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13CB20CD" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006754C8">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Ref467149754"/>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
@@ -3068,51 +3188,51 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>interesów</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="72B620B3" w14:textId="2EEA49F1" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006754C8">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">Oświadczam, że w stosunku do mnie nie występuje konflikt interesów z jakichkolwiek powodów określonych w </w:t>
       </w:r>
@@ -3130,51 +3250,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>12.1 Zasad</w:t>
       </w:r>
       <w:r w:rsidR="001D0055">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> naboru</w:t>
       </w:r>
       <w:r w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="454A6EC6" w14:textId="5722BB8F" w:rsidR="007A1634" w:rsidRPr="007A1634" w:rsidRDefault="006132D3" w:rsidP="007A1634">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>Oświadczam, że bezzwłocznie poinformuj</w:t>
       </w:r>
@@ -3231,51 +3351,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009859F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>.1 powyżej.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4913E975" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006754C8">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
@@ -3284,51 +3404,51 @@
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>oświadczenia</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="32193B8D" w14:textId="4E3946C2" w:rsidR="00B71777" w:rsidRPr="00B71777" w:rsidRDefault="00B71777" w:rsidP="006754C8">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">Oświadczam, że </w:t>
       </w:r>
       <w:r w:rsidRPr="00B71777">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -3391,96 +3511,96 @@
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>mojej</w:t>
       </w:r>
       <w:r w:rsidRPr="00B71777">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> dotychczasowej działalności inwestycyjnej, </w:t>
       </w:r>
       <w:r w:rsidRPr="00B71777">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>przedsiębiorczej i reputacji na rynku na rzecz instytucji oferujących finansowanie ze środków publicznych (PARP, NCBR, BGK, ARP) w celu weryfikacji wskazanego doświadczenia w działalności inwestycyjnej i reputacji na rynku.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E4E7D7A" w14:textId="77777777" w:rsidR="00501CC0" w:rsidRDefault="00501CC0" w:rsidP="006754C8">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">Pojęcia niezdefiniowane w niniejszym Oświadczeniu mają znaczenie nadane im w Zasadach </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>aboru.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E52B634" w14:textId="4579B8C0" w:rsidR="00EA4B52" w:rsidRPr="00EA4B52" w:rsidRDefault="00EA4B52" w:rsidP="006754C8">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA4B52">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">Zapoznałem się z zasadami przetwarzania danych osobowych stanowiącymi Załącznik nr </w:t>
       </w:r>
       <w:r w:rsidR="00BC6CEE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -3502,76 +3622,76 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">do Zasad </w:t>
       </w:r>
       <w:r w:rsidR="001D0055">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA4B52">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>aboru i nie wnoszę sprzeciwu co do sposobu przetwarzania danych osobowych.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56A36521" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006132D3">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="18B49646" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006132D3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabela-Siatka"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7366"/>
       </w:tblGrid>
       <w:tr w:rsidR="006132D3" w:rsidRPr="008E6BDB" w14:paraId="41C55E43" w14:textId="77777777" w:rsidTr="00396A4C">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7366" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="690E2620" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -3694,61 +3814,61 @@
     <w:p w14:paraId="210500C9" w14:textId="16376456" w:rsidR="00ED6FA9" w:rsidRPr="00987151" w:rsidRDefault="00ED6FA9" w:rsidP="00987151">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00ED6FA9" w:rsidRPr="00987151" w:rsidSect="000911B1">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3F262344" w14:textId="77777777" w:rsidR="0012046D" w:rsidRDefault="0012046D" w:rsidP="006132D3">
+    <w:p w14:paraId="7CFF325A" w14:textId="77777777" w:rsidR="00385583" w:rsidRDefault="00385583" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="38A21936" w14:textId="77777777" w:rsidR="0012046D" w:rsidRDefault="0012046D" w:rsidP="006132D3">
+    <w:p w14:paraId="3AC10B46" w14:textId="77777777" w:rsidR="00385583" w:rsidRDefault="00385583" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -3795,172 +3915,178 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="627823613"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="3F82E088" w14:textId="3D4D9DDE" w:rsidR="00B713A5" w:rsidRPr="00A828A3" w:rsidRDefault="00B713A5">
         <w:pPr>
-          <w:pStyle w:val="Stopka"/>
+          <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00A828A3">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00A828A3">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidRPr="00A828A3">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00B71777" w:rsidRPr="00B71777">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:noProof/>
             <w:lang w:val="pl-PL"/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r w:rsidRPr="00A828A3">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="1AEC9A93" w14:textId="487396EE" w:rsidR="00B713A5" w:rsidRPr="00A828A3" w:rsidRDefault="00867136">
+  <w:p w14:paraId="1AEC9A93" w14:textId="1596BDE5" w:rsidR="00B713A5" w:rsidRPr="00A828A3" w:rsidRDefault="00867136">
     <w:pPr>
-      <w:pStyle w:val="Stopka"/>
+      <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
     </w:pPr>
     <w:proofErr w:type="spellStart"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t>Nabór</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t xml:space="preserve"> nr </w:t>
     </w:r>
     <w:r w:rsidR="00D13EDC">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
-      <w:t>10</w:t>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidR="00D113E5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t>/202</w:t>
     </w:r>
     <w:r w:rsidR="00D944A2">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="66B5226A" w14:textId="77777777" w:rsidR="0012046D" w:rsidRDefault="0012046D" w:rsidP="006132D3">
+    <w:p w14:paraId="58C4ECE9" w14:textId="77777777" w:rsidR="00385583" w:rsidRDefault="00385583" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="776A877B" w14:textId="77777777" w:rsidR="0012046D" w:rsidRDefault="0012046D" w:rsidP="006132D3">
+    <w:p w14:paraId="3F339B23" w14:textId="77777777" w:rsidR="00385583" w:rsidRDefault="00385583" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="0B4A2262" w14:textId="1CA6C8B4" w:rsidR="00B713A5" w:rsidRPr="00C13AAC" w:rsidRDefault="00B713A5" w:rsidP="006F6973">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13AAC">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00CB62B6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13AAC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">Do </w:t>
       </w:r>
       <w:r w:rsidRPr="002E6A1B">
@@ -4018,192 +4144,192 @@
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidR="00A74055">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> Operacyjnego</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13AAC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="2FDDD9D6" w14:textId="6B4C584F" w:rsidR="00DE41FB" w:rsidRPr="00A96147" w:rsidRDefault="00DE41FB">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00A96147">
         <w:rPr>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D27BBD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>W przypadku osób, które nie posiadają numeru PESEL, należy podać datę urodzenia.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
     <w:p w14:paraId="3615C4B9" w14:textId="50FF53E8" w:rsidR="00B713A5" w:rsidRPr="00166F01" w:rsidRDefault="00B713A5" w:rsidP="00BD6D26">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13AAC">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00CB62B6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13AAC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">W tym miejscu należy wpisać </w:t>
       </w:r>
       <w:r w:rsidR="00671D59">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>nazwę Oferenta</w:t>
       </w:r>
       <w:r w:rsidRPr="00166F01">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
     <w:p w14:paraId="1E211B84" w14:textId="2C50B689" w:rsidR="008A3B3A" w:rsidRPr="008C2C1D" w:rsidRDefault="008A3B3A" w:rsidP="008A3B3A">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="008C2C1D">
         <w:rPr>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008C2C1D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>Niepotrzebne skreślić</w:t>
       </w:r>
       <w:r w:rsidR="00C251D1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
     <w:p w14:paraId="5BF7B06E" w14:textId="3BA5A0F0" w:rsidR="008A3B3A" w:rsidRPr="008C2C1D" w:rsidRDefault="008A3B3A" w:rsidP="006F6973">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="008C2C1D">
         <w:rPr>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00357307" w:rsidRPr="000911B1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>Nie dotyczy w</w:t>
       </w:r>
       <w:r w:rsidRPr="000911B1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
@@ -4228,336 +4354,336 @@
         <w:t>należy skreśli</w:t>
       </w:r>
       <w:r w:rsidR="00357307">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>ć</w:t>
       </w:r>
       <w:r w:rsidR="0062013A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
     <w:p w14:paraId="70456A10" w14:textId="77777777" w:rsidR="00426DE1" w:rsidRPr="00CB62B6" w:rsidRDefault="00426DE1" w:rsidP="00426DE1">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E05F03">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00CB62B6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>Wymaga uzupełnienia o wskazanie wszystkich wymaganych zgód, zatwierdzeń, zawiadomień oraz rejestracji</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB62B6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
     <w:p w14:paraId="3BC1C656" w14:textId="77777777" w:rsidR="00594466" w:rsidRPr="00CB62B6" w:rsidRDefault="00594466" w:rsidP="00594466">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E05F03">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00CB62B6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> Niepotrzebne skreślić.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
     <w:p w14:paraId="750251C7" w14:textId="77777777" w:rsidR="009859F1" w:rsidRPr="00CB62B6" w:rsidRDefault="009859F1" w:rsidP="009859F1">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E05F03">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00CB62B6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> Niepotrzebne skreślić.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
     <w:p w14:paraId="5896A85D" w14:textId="77777777" w:rsidR="009859F1" w:rsidRPr="00CB62B6" w:rsidRDefault="009859F1" w:rsidP="009859F1">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E05F03">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00CB62B6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> Niepotrzebne skreślić.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
     <w:p w14:paraId="23C36AE0" w14:textId="5D473665" w:rsidR="0062013A" w:rsidRPr="008C2C1D" w:rsidRDefault="0062013A" w:rsidP="006F6973">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="008C2C1D">
         <w:rPr>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003D7607">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>Nie dotyczy w przypadku, gdy członek Zespołu Operacyjnego nie wnosi wkładu w ramach Podmiotu Zarządzającego</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">. W takim wypadku cały pkt. 3 </w:t>
       </w:r>
       <w:r w:rsidRPr="003D7607">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>należy skreśli</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>ć.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
     <w:p w14:paraId="38397D7A" w14:textId="77777777" w:rsidR="00B713A5" w:rsidRPr="00CB62B6" w:rsidRDefault="00B713A5" w:rsidP="006132D3">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E05F03">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00CB62B6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> W tym miejscu należy uzupełnić kwotę deklarowanego wkładu.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
     <w:p w14:paraId="108F8F95" w14:textId="1D0BCB82" w:rsidR="00B713A5" w:rsidRPr="00CB62B6" w:rsidRDefault="00B713A5" w:rsidP="006F6973">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E05F03">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00CB62B6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> W tym miejscu należy wpisać </w:t>
       </w:r>
       <w:r w:rsidR="00671D59">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>nazwę Oferenta</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB62B6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="285B17D7" w14:textId="5013ACCE" w:rsidR="00B713A5" w:rsidRDefault="00867136" w:rsidP="00867136">
     <w:pPr>
-      <w:pStyle w:val="NormalnyWeb"/>
+      <w:pStyle w:val="NormalWeb"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5ED790E9" wp14:editId="1AFFB557">
           <wp:extent cx="5943600" cy="522605"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1496649443" name="Obraz 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
@@ -5947,52 +6073,53 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1274897230">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="97874962">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="481389532">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1026516801">
     <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="120"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:trackRevisions/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0073672F"/>
     <w:rsid w:val="000121BC"/>
@@ -6006,66 +6133,70 @@
     <w:rsid w:val="00076A4D"/>
     <w:rsid w:val="00090F7A"/>
     <w:rsid w:val="000911B1"/>
     <w:rsid w:val="000A1367"/>
     <w:rsid w:val="000B2645"/>
     <w:rsid w:val="000C14FF"/>
     <w:rsid w:val="000C3670"/>
     <w:rsid w:val="000D232E"/>
     <w:rsid w:val="00103CED"/>
     <w:rsid w:val="0010620C"/>
     <w:rsid w:val="0012046D"/>
     <w:rsid w:val="00124F33"/>
     <w:rsid w:val="0013319F"/>
     <w:rsid w:val="00140D9F"/>
     <w:rsid w:val="00154310"/>
     <w:rsid w:val="00166F01"/>
     <w:rsid w:val="001761A0"/>
     <w:rsid w:val="00190CE6"/>
     <w:rsid w:val="001B579B"/>
     <w:rsid w:val="001C633B"/>
     <w:rsid w:val="001D0055"/>
     <w:rsid w:val="001F7B45"/>
     <w:rsid w:val="002032B7"/>
     <w:rsid w:val="002157BC"/>
     <w:rsid w:val="002423E0"/>
+    <w:rsid w:val="00251B11"/>
     <w:rsid w:val="00262EF9"/>
     <w:rsid w:val="00263538"/>
     <w:rsid w:val="00272CB8"/>
     <w:rsid w:val="00282E83"/>
+    <w:rsid w:val="00283147"/>
     <w:rsid w:val="002875D4"/>
     <w:rsid w:val="002A11E8"/>
     <w:rsid w:val="002A7FDE"/>
     <w:rsid w:val="002B15FC"/>
     <w:rsid w:val="002B4E6A"/>
     <w:rsid w:val="002D05F0"/>
     <w:rsid w:val="002E1734"/>
     <w:rsid w:val="002E6A1B"/>
     <w:rsid w:val="002F6627"/>
+    <w:rsid w:val="00323106"/>
     <w:rsid w:val="003331DF"/>
     <w:rsid w:val="00357307"/>
     <w:rsid w:val="00371635"/>
+    <w:rsid w:val="00385583"/>
     <w:rsid w:val="0039069E"/>
     <w:rsid w:val="00396A4C"/>
     <w:rsid w:val="003A61A9"/>
     <w:rsid w:val="003B7FD9"/>
     <w:rsid w:val="003D263A"/>
     <w:rsid w:val="003D3385"/>
     <w:rsid w:val="003F0686"/>
     <w:rsid w:val="003F612C"/>
     <w:rsid w:val="003F6386"/>
     <w:rsid w:val="00417D69"/>
     <w:rsid w:val="00426DE1"/>
     <w:rsid w:val="00430AA3"/>
     <w:rsid w:val="004338A3"/>
     <w:rsid w:val="00435F33"/>
     <w:rsid w:val="00445AFB"/>
     <w:rsid w:val="00452F4A"/>
     <w:rsid w:val="00460C1F"/>
     <w:rsid w:val="00462149"/>
     <w:rsid w:val="00465F37"/>
     <w:rsid w:val="00480EAA"/>
     <w:rsid w:val="00487505"/>
     <w:rsid w:val="004A3BBA"/>
     <w:rsid w:val="004B5581"/>
     <w:rsid w:val="004B7063"/>
     <w:rsid w:val="004D14C1"/>
@@ -6101,50 +6232,51 @@
     <w:rsid w:val="0065299D"/>
     <w:rsid w:val="00656C5F"/>
     <w:rsid w:val="00667E68"/>
     <w:rsid w:val="00671D59"/>
     <w:rsid w:val="006754C8"/>
     <w:rsid w:val="006848E6"/>
     <w:rsid w:val="00684C1B"/>
     <w:rsid w:val="00687EB2"/>
     <w:rsid w:val="0069076B"/>
     <w:rsid w:val="00694948"/>
     <w:rsid w:val="006A188B"/>
     <w:rsid w:val="006B04AC"/>
     <w:rsid w:val="006D5996"/>
     <w:rsid w:val="006E00AF"/>
     <w:rsid w:val="006E2994"/>
     <w:rsid w:val="006F6973"/>
     <w:rsid w:val="00702D64"/>
     <w:rsid w:val="00704EFA"/>
     <w:rsid w:val="007064E1"/>
     <w:rsid w:val="00713D55"/>
     <w:rsid w:val="007152DB"/>
     <w:rsid w:val="0073672F"/>
     <w:rsid w:val="00741613"/>
     <w:rsid w:val="00755889"/>
     <w:rsid w:val="00764264"/>
+    <w:rsid w:val="0078616E"/>
     <w:rsid w:val="00786A2D"/>
     <w:rsid w:val="007A1634"/>
     <w:rsid w:val="007B4064"/>
     <w:rsid w:val="007E0467"/>
     <w:rsid w:val="007F51B6"/>
     <w:rsid w:val="00805235"/>
     <w:rsid w:val="00820A74"/>
     <w:rsid w:val="008212C5"/>
     <w:rsid w:val="00827452"/>
     <w:rsid w:val="00831B56"/>
     <w:rsid w:val="00841414"/>
     <w:rsid w:val="008535B5"/>
     <w:rsid w:val="00853A6D"/>
     <w:rsid w:val="008631FC"/>
     <w:rsid w:val="00867136"/>
     <w:rsid w:val="00882574"/>
     <w:rsid w:val="00886AC3"/>
     <w:rsid w:val="008A3B3A"/>
     <w:rsid w:val="008B16B6"/>
     <w:rsid w:val="008B25C1"/>
     <w:rsid w:val="008C2C1D"/>
     <w:rsid w:val="008D02D9"/>
     <w:rsid w:val="008E6BDB"/>
     <w:rsid w:val="008F3541"/>
     <w:rsid w:val="0090236B"/>
@@ -6167,82 +6299,86 @@
     <w:rsid w:val="00A57EEA"/>
     <w:rsid w:val="00A74055"/>
     <w:rsid w:val="00A87D86"/>
     <w:rsid w:val="00A90474"/>
     <w:rsid w:val="00A96147"/>
     <w:rsid w:val="00AA290D"/>
     <w:rsid w:val="00AA3F1F"/>
     <w:rsid w:val="00AB5089"/>
     <w:rsid w:val="00AB744A"/>
     <w:rsid w:val="00AC7778"/>
     <w:rsid w:val="00AF1713"/>
     <w:rsid w:val="00B1283A"/>
     <w:rsid w:val="00B31CBF"/>
     <w:rsid w:val="00B378CC"/>
     <w:rsid w:val="00B56C0A"/>
     <w:rsid w:val="00B713A5"/>
     <w:rsid w:val="00B71777"/>
     <w:rsid w:val="00B859AC"/>
     <w:rsid w:val="00B90B56"/>
     <w:rsid w:val="00B90FF4"/>
     <w:rsid w:val="00BA4149"/>
     <w:rsid w:val="00BB3F75"/>
     <w:rsid w:val="00BB74BF"/>
     <w:rsid w:val="00BB767D"/>
     <w:rsid w:val="00BC1BD6"/>
+    <w:rsid w:val="00BC2117"/>
     <w:rsid w:val="00BC6CEE"/>
     <w:rsid w:val="00BD5423"/>
     <w:rsid w:val="00BD6D26"/>
     <w:rsid w:val="00BD7BE8"/>
     <w:rsid w:val="00BE261B"/>
     <w:rsid w:val="00C02FA6"/>
     <w:rsid w:val="00C251D1"/>
     <w:rsid w:val="00C35B24"/>
     <w:rsid w:val="00C40D96"/>
     <w:rsid w:val="00C56872"/>
     <w:rsid w:val="00C91162"/>
     <w:rsid w:val="00CB531A"/>
     <w:rsid w:val="00CB62B6"/>
     <w:rsid w:val="00CB75D0"/>
     <w:rsid w:val="00CF0633"/>
     <w:rsid w:val="00CF16A4"/>
     <w:rsid w:val="00CF1BF6"/>
     <w:rsid w:val="00CF2368"/>
     <w:rsid w:val="00D06FD3"/>
+    <w:rsid w:val="00D113E5"/>
     <w:rsid w:val="00D13485"/>
     <w:rsid w:val="00D13EDC"/>
     <w:rsid w:val="00D15C8D"/>
     <w:rsid w:val="00D22748"/>
     <w:rsid w:val="00D743B0"/>
     <w:rsid w:val="00D7774D"/>
     <w:rsid w:val="00D83094"/>
     <w:rsid w:val="00D875B2"/>
     <w:rsid w:val="00D944A2"/>
     <w:rsid w:val="00DA170D"/>
     <w:rsid w:val="00DB6D25"/>
+    <w:rsid w:val="00DC3D57"/>
     <w:rsid w:val="00DD060E"/>
     <w:rsid w:val="00DE41FB"/>
+    <w:rsid w:val="00DF11A1"/>
     <w:rsid w:val="00E02547"/>
     <w:rsid w:val="00E04C8B"/>
     <w:rsid w:val="00E354EC"/>
     <w:rsid w:val="00E425F7"/>
     <w:rsid w:val="00E42BE2"/>
     <w:rsid w:val="00E605BC"/>
     <w:rsid w:val="00E75BC0"/>
     <w:rsid w:val="00E87CCA"/>
     <w:rsid w:val="00E92FEC"/>
     <w:rsid w:val="00E9324D"/>
     <w:rsid w:val="00E974FB"/>
     <w:rsid w:val="00EA4B52"/>
     <w:rsid w:val="00EB5DAF"/>
     <w:rsid w:val="00ED0CBD"/>
     <w:rsid w:val="00ED430D"/>
     <w:rsid w:val="00ED6FA9"/>
     <w:rsid w:val="00EE7213"/>
     <w:rsid w:val="00F02E0A"/>
     <w:rsid w:val="00F12704"/>
     <w:rsid w:val="00F139B1"/>
     <w:rsid w:val="00F13C4E"/>
     <w:rsid w:val="00F42434"/>
     <w:rsid w:val="00F54677"/>
     <w:rsid w:val="00F54AF1"/>
     <w:rsid w:val="00F9004A"/>
@@ -6653,416 +6789,416 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="006132D3"/>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Standardowy">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Akapitzlist">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:aliases w:val="Numerowanie,Akapit z listą BS,Kolorowa lista — akcent 11"/>
-    <w:basedOn w:val="Normalny"/>
-    <w:link w:val="AkapitzlistZnak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="ListParagraphChar"/>
     <w:qFormat/>
     <w:rsid w:val="006132D3"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabela-Siatka">
+  <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="Standardowy"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="006132D3"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Nagwek">
+  <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:aliases w:val="Znak Znak"/>
-    <w:basedOn w:val="Normalny"/>
-    <w:link w:val="NagwekZnak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006132D3"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="NagwekZnak">
-[...3 lines deleted...]
-    <w:link w:val="Nagwek"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:aliases w:val="Znak Znak Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
     <w:rsid w:val="006132D3"/>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Stopka">
+  <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normalny"/>
-    <w:link w:val="StopkaZnak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006132D3"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="StopkaZnak">
-[...2 lines deleted...]
-    <w:link w:val="Stopka"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="006132D3"/>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tekstprzypisudolnego">
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:aliases w:val="Podrozdział,Podrozdział Znak,Podrozdział Znak Znak,Footnote,Podrozdzia3,-E Fuﬂnotentext,Fuﬂnotentext Ursprung,Fußnotentext Ursprung,-E Fußnotentext,Footnote text,Tekst przypisu Znak Znak Znak Znak,Fußnote,footnote text,fn,Znak,o"/>
-    <w:basedOn w:val="Normalny"/>
-    <w:link w:val="TekstprzypisudolnegoZnak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
     <w:qFormat/>
     <w:rsid w:val="006132D3"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TekstprzypisudolnegoZnak">
-[...3 lines deleted...]
-    <w:link w:val="Tekstprzypisudolnego"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:aliases w:val="Podrozdział Char,Podrozdział Znak Char,Podrozdział Znak Znak Char,Footnote Char,Podrozdzia3 Char,-E Fuﬂnotentext Char,Fuﬂnotentext Ursprung Char,Fußnotentext Ursprung Char,-E Fußnotentext Char,Footnote text Char,Fußnote Char,fn Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
     <w:rsid w:val="006132D3"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Odwoanieprzypisudolnego">
+  <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:aliases w:val="Footnote Reference Number,Odwołanie przypisu,Footnote symbol,Footnote reference number,note TESI,SUPERS,EN Footnote Reference,Footnote number,Ref,de nota al pie,Odwo3anie przypisu,Times 10 Point,Exposant 3 Point,number,16 Poi"/>
     <w:rsid w:val="006132D3"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="AkapitzlistZnak">
-[...2 lines deleted...]
-    <w:link w:val="Akapitzlist"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
+    <w:name w:val="List Paragraph Char"/>
+    <w:aliases w:val="Numerowanie Char,Akapit z listą BS Char,Kolorowa lista — akcent 11 Char"/>
+    <w:link w:val="ListParagraph"/>
     <w:locked/>
     <w:rsid w:val="006132D3"/>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tekstdymka">
+  <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
-    <w:basedOn w:val="Normalny"/>
-    <w:link w:val="TekstdymkaZnak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CF2368"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TekstdymkaZnak">
-[...2 lines deleted...]
-    <w:link w:val="Tekstdymka"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CF2368"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Odwoaniedokomentarza">
+  <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FD0220"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tekstkomentarza">
+  <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
-    <w:basedOn w:val="Normalny"/>
-    <w:link w:val="TekstkomentarzaZnak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FD0220"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TekstkomentarzaZnak">
-[...2 lines deleted...]
-    <w:link w:val="Tekstkomentarza"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00FD0220"/>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tematkomentarza">
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="Tekstkomentarza"/>
-[...1 lines deleted...]
-    <w:link w:val="TematkomentarzaZnak"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FD0220"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TematkomentarzaZnak">
-[...2 lines deleted...]
-    <w:link w:val="Tematkomentarza"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00FD0220"/>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hipercze">
+  <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:rsid w:val="002A11E8"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Nierozpoznanawzmianka1">
     <w:name w:val="Nierozpoznana wzmianka1"/>
-    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A90474"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Poprawka">
+  <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00E974FB"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Nierozpoznanawzmianka2">
     <w:name w:val="Nierozpoznana wzmianka2"/>
-    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00480EAA"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tekstprzypisukocowego">
+  <w:style w:type="paragraph" w:styleId="EndnoteText">
     <w:name w:val="endnote text"/>
-    <w:basedOn w:val="Normalny"/>
-    <w:link w:val="TekstprzypisukocowegoZnak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="EndnoteTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00166F01"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TekstprzypisukocowegoZnak">
-[...2 lines deleted...]
-    <w:link w:val="Tekstprzypisukocowego"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
+    <w:name w:val="Endnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00166F01"/>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Odwoanieprzypisukocowego">
+  <w:style w:type="character" w:styleId="EndnoteReference">
     <w:name w:val="endnote reference"/>
-    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00166F01"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormalnyWeb">
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
-    <w:basedOn w:val="Normalny"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00867136"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="175584074">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -7440,74 +7576,74 @@
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9A73E13B-143B-4855-9DD5-4390E56CF3DE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{6a7e4972-a3b7-4d51-a933-10309688c2b7}" enabled="1" method="Privileged" siteId="{0d2b6bbb-a69c-41e8-9ef1-c035572bd00e}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
   <Words>984</Words>
-  <Characters>5904</Characters>
+  <Characters>5905</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>49</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6875</CharactersWithSpaces>
+  <CharactersWithSpaces>6876</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Jarosław Więckowski</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Enabled">
     <vt:lpwstr>True</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_SiteId">
     <vt:lpwstr>0d2b6bbb-a69c-41e8-9ef1-c035572bd00e</vt:lpwstr>
   </property>