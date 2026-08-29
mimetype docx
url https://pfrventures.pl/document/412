--- v1 (2026-06-04)
+++ v2 (2026-08-29)
@@ -247,51 +247,51 @@
               </w:rPr>
               <w:footnoteReference w:id="1"/>
             </w:r>
             <w:r w:rsidRPr="008E6BDB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>Imię i nazwisko:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="28912201" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006132D3" w:rsidRPr="00DC3D57" w14:paraId="7AE0DA15" w14:textId="77777777" w:rsidTr="00396A4C">
+      <w:tr w:rsidR="006132D3" w:rsidRPr="008338A1" w14:paraId="7AE0DA15" w14:textId="77777777" w:rsidTr="00396A4C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3994" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3A03B843" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E6BDB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>Adres zamieszkania:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3BC0BDE7" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
@@ -473,51 +473,51 @@
               </w:rPr>
               <w:footnoteReference w:id="2"/>
             </w:r>
             <w:r w:rsidR="006132D3" w:rsidRPr="008E6BDB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="75226DD9" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006132D3" w:rsidRPr="00DC3D57" w14:paraId="49E3BE7D" w14:textId="77777777" w:rsidTr="00396A4C">
+      <w:tr w:rsidR="006132D3" w:rsidRPr="008338A1" w14:paraId="49E3BE7D" w14:textId="77777777" w:rsidTr="00396A4C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3994" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="731522BC" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E6BDB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>Dane kontaktowe:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0CE2708C" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
@@ -862,51 +862,51 @@
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>”) jako</w:t>
       </w:r>
       <w:r w:rsidR="00A74055">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> członek Zespołu Operacyjnego</w:t>
       </w:r>
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17A64715" w14:textId="50823BAC" w:rsidR="006132D3" w:rsidRPr="00820A74" w:rsidRDefault="006132D3" w:rsidP="006754C8">
+    <w:p w14:paraId="17A64715" w14:textId="27ED8DFA" w:rsidR="006132D3" w:rsidRPr="00820A74" w:rsidRDefault="006132D3" w:rsidP="006754C8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
@@ -930,59 +930,59 @@
       </w:r>
       <w:r w:rsidR="002D05F0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">m się z Zasadami naboru </w:t>
       </w:r>
       <w:r w:rsidR="006848E6" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">oraz wyboru ofert Nabór Ofert nr </w:t>
       </w:r>
-      <w:r w:rsidR="00251B11">
-[...7 lines deleted...]
-      <w:r w:rsidR="00251B11" w:rsidRPr="00820A74">
+      <w:r w:rsidR="0084266A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r w:rsidR="0084266A" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006848E6" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>na Fundusze VC</w:t>
       </w:r>
       <w:r w:rsidR="006848E6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006848E6" w:rsidRPr="00820A74">
         <w:rPr>
@@ -3814,61 +3814,61 @@
     <w:p w14:paraId="210500C9" w14:textId="16376456" w:rsidR="00ED6FA9" w:rsidRPr="00987151" w:rsidRDefault="00ED6FA9" w:rsidP="00987151">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00ED6FA9" w:rsidRPr="00987151" w:rsidSect="000911B1">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7CFF325A" w14:textId="77777777" w:rsidR="00385583" w:rsidRDefault="00385583" w:rsidP="006132D3">
+    <w:p w14:paraId="294FB297" w14:textId="77777777" w:rsidR="00FE76D7" w:rsidRDefault="00FE76D7" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3AC10B46" w14:textId="77777777" w:rsidR="00385583" w:rsidRDefault="00385583" w:rsidP="006132D3">
+    <w:p w14:paraId="4A132CA9" w14:textId="77777777" w:rsidR="00FE76D7" w:rsidRDefault="00FE76D7" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -3956,113 +3956,107 @@
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidRPr="00A828A3">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00B71777" w:rsidRPr="00B71777">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:noProof/>
             <w:lang w:val="pl-PL"/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r w:rsidRPr="00A828A3">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="1AEC9A93" w14:textId="1596BDE5" w:rsidR="00B713A5" w:rsidRPr="00A828A3" w:rsidRDefault="00867136">
+  <w:p w14:paraId="1AEC9A93" w14:textId="09E44101" w:rsidR="00B713A5" w:rsidRPr="00A828A3" w:rsidRDefault="00867136">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
     </w:pPr>
     <w:proofErr w:type="spellStart"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t>Nabór</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t xml:space="preserve"> nr </w:t>
     </w:r>
-    <w:r w:rsidR="00D13EDC">
+    <w:r w:rsidR="0084266A">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
-      <w:t>1</w:t>
-[...5 lines deleted...]
-      <w:t>1</w:t>
+      <w:t>12</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t>/202</w:t>
     </w:r>
     <w:r w:rsidR="00D944A2">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="58C4ECE9" w14:textId="77777777" w:rsidR="00385583" w:rsidRDefault="00385583" w:rsidP="006132D3">
+    <w:p w14:paraId="71B49886" w14:textId="77777777" w:rsidR="00FE76D7" w:rsidRDefault="00FE76D7" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3F339B23" w14:textId="77777777" w:rsidR="00385583" w:rsidRDefault="00385583" w:rsidP="006132D3">
+    <w:p w14:paraId="5E73F6C8" w14:textId="77777777" w:rsidR="00FE76D7" w:rsidRDefault="00FE76D7" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="0B4A2262" w14:textId="1CA6C8B4" w:rsidR="00B713A5" w:rsidRPr="00C13AAC" w:rsidRDefault="00B713A5" w:rsidP="006F6973">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13AAC">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -6073,51 +6067,51 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1274897230">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="97874962">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="481389532">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1026516801">
     <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:trackRevisions/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
@@ -6126,53 +6120,55 @@
     <w:rsid w:val="0003566D"/>
     <w:rsid w:val="00055A78"/>
     <w:rsid w:val="0005632C"/>
     <w:rsid w:val="000565B3"/>
     <w:rsid w:val="00057311"/>
     <w:rsid w:val="00062E99"/>
     <w:rsid w:val="000713BE"/>
     <w:rsid w:val="00076A4D"/>
     <w:rsid w:val="00090F7A"/>
     <w:rsid w:val="000911B1"/>
     <w:rsid w:val="000A1367"/>
     <w:rsid w:val="000B2645"/>
     <w:rsid w:val="000C14FF"/>
     <w:rsid w:val="000C3670"/>
     <w:rsid w:val="000D232E"/>
     <w:rsid w:val="00103CED"/>
     <w:rsid w:val="0010620C"/>
     <w:rsid w:val="0012046D"/>
     <w:rsid w:val="00124F33"/>
     <w:rsid w:val="0013319F"/>
     <w:rsid w:val="00140D9F"/>
     <w:rsid w:val="00154310"/>
     <w:rsid w:val="00166F01"/>
     <w:rsid w:val="001761A0"/>
     <w:rsid w:val="00190CE6"/>
+    <w:rsid w:val="00193466"/>
     <w:rsid w:val="001B579B"/>
     <w:rsid w:val="001C633B"/>
     <w:rsid w:val="001D0055"/>
+    <w:rsid w:val="001E7416"/>
     <w:rsid w:val="001F7B45"/>
     <w:rsid w:val="002032B7"/>
     <w:rsid w:val="002157BC"/>
     <w:rsid w:val="002423E0"/>
     <w:rsid w:val="00251B11"/>
     <w:rsid w:val="00262EF9"/>
     <w:rsid w:val="00263538"/>
     <w:rsid w:val="00272CB8"/>
     <w:rsid w:val="00282E83"/>
     <w:rsid w:val="00283147"/>
     <w:rsid w:val="002875D4"/>
     <w:rsid w:val="002A11E8"/>
     <w:rsid w:val="002A7FDE"/>
     <w:rsid w:val="002B15FC"/>
     <w:rsid w:val="002B4E6A"/>
     <w:rsid w:val="002D05F0"/>
     <w:rsid w:val="002E1734"/>
     <w:rsid w:val="002E6A1B"/>
     <w:rsid w:val="002F6627"/>
     <w:rsid w:val="00323106"/>
     <w:rsid w:val="003331DF"/>
     <w:rsid w:val="00357307"/>
     <w:rsid w:val="00371635"/>
     <w:rsid w:val="00385583"/>
     <w:rsid w:val="0039069E"/>
@@ -6243,51 +6239,53 @@
     <w:rsid w:val="006B04AC"/>
     <w:rsid w:val="006D5996"/>
     <w:rsid w:val="006E00AF"/>
     <w:rsid w:val="006E2994"/>
     <w:rsid w:val="006F6973"/>
     <w:rsid w:val="00702D64"/>
     <w:rsid w:val="00704EFA"/>
     <w:rsid w:val="007064E1"/>
     <w:rsid w:val="00713D55"/>
     <w:rsid w:val="007152DB"/>
     <w:rsid w:val="0073672F"/>
     <w:rsid w:val="00741613"/>
     <w:rsid w:val="00755889"/>
     <w:rsid w:val="00764264"/>
     <w:rsid w:val="0078616E"/>
     <w:rsid w:val="00786A2D"/>
     <w:rsid w:val="007A1634"/>
     <w:rsid w:val="007B4064"/>
     <w:rsid w:val="007E0467"/>
     <w:rsid w:val="007F51B6"/>
     <w:rsid w:val="00805235"/>
     <w:rsid w:val="00820A74"/>
     <w:rsid w:val="008212C5"/>
     <w:rsid w:val="00827452"/>
     <w:rsid w:val="00831B56"/>
+    <w:rsid w:val="008338A1"/>
     <w:rsid w:val="00841414"/>
+    <w:rsid w:val="0084266A"/>
     <w:rsid w:val="008535B5"/>
     <w:rsid w:val="00853A6D"/>
     <w:rsid w:val="008631FC"/>
     <w:rsid w:val="00867136"/>
     <w:rsid w:val="00882574"/>
     <w:rsid w:val="00886AC3"/>
     <w:rsid w:val="008A3B3A"/>
     <w:rsid w:val="008B16B6"/>
     <w:rsid w:val="008B25C1"/>
     <w:rsid w:val="008C2C1D"/>
     <w:rsid w:val="008D02D9"/>
     <w:rsid w:val="008E6BDB"/>
     <w:rsid w:val="008F3541"/>
     <w:rsid w:val="0090236B"/>
     <w:rsid w:val="0093472D"/>
     <w:rsid w:val="00934AFC"/>
     <w:rsid w:val="0093734D"/>
     <w:rsid w:val="00946961"/>
     <w:rsid w:val="009675D6"/>
     <w:rsid w:val="009710CB"/>
     <w:rsid w:val="0097677F"/>
     <w:rsid w:val="009859F1"/>
     <w:rsid w:val="00987151"/>
     <w:rsid w:val="00996390"/>
     <w:rsid w:val="009C3AE9"/>
@@ -6306,50 +6304,51 @@
     <w:rsid w:val="00AB5089"/>
     <w:rsid w:val="00AB744A"/>
     <w:rsid w:val="00AC7778"/>
     <w:rsid w:val="00AF1713"/>
     <w:rsid w:val="00B1283A"/>
     <w:rsid w:val="00B31CBF"/>
     <w:rsid w:val="00B378CC"/>
     <w:rsid w:val="00B56C0A"/>
     <w:rsid w:val="00B713A5"/>
     <w:rsid w:val="00B71777"/>
     <w:rsid w:val="00B859AC"/>
     <w:rsid w:val="00B90B56"/>
     <w:rsid w:val="00B90FF4"/>
     <w:rsid w:val="00BA4149"/>
     <w:rsid w:val="00BB3F75"/>
     <w:rsid w:val="00BB74BF"/>
     <w:rsid w:val="00BB767D"/>
     <w:rsid w:val="00BC1BD6"/>
     <w:rsid w:val="00BC2117"/>
     <w:rsid w:val="00BC6CEE"/>
     <w:rsid w:val="00BD5423"/>
     <w:rsid w:val="00BD6D26"/>
     <w:rsid w:val="00BD7BE8"/>
     <w:rsid w:val="00BE261B"/>
     <w:rsid w:val="00C02FA6"/>
+    <w:rsid w:val="00C23706"/>
     <w:rsid w:val="00C251D1"/>
     <w:rsid w:val="00C35B24"/>
     <w:rsid w:val="00C40D96"/>
     <w:rsid w:val="00C56872"/>
     <w:rsid w:val="00C91162"/>
     <w:rsid w:val="00CB531A"/>
     <w:rsid w:val="00CB62B6"/>
     <w:rsid w:val="00CB75D0"/>
     <w:rsid w:val="00CF0633"/>
     <w:rsid w:val="00CF16A4"/>
     <w:rsid w:val="00CF1BF6"/>
     <w:rsid w:val="00CF2368"/>
     <w:rsid w:val="00D06FD3"/>
     <w:rsid w:val="00D113E5"/>
     <w:rsid w:val="00D13485"/>
     <w:rsid w:val="00D13EDC"/>
     <w:rsid w:val="00D15C8D"/>
     <w:rsid w:val="00D22748"/>
     <w:rsid w:val="00D743B0"/>
     <w:rsid w:val="00D7774D"/>
     <w:rsid w:val="00D83094"/>
     <w:rsid w:val="00D875B2"/>
     <w:rsid w:val="00D944A2"/>
     <w:rsid w:val="00DA170D"/>
     <w:rsid w:val="00DB6D25"/>
@@ -6365,50 +6364,51 @@
     <w:rsid w:val="00E605BC"/>
     <w:rsid w:val="00E75BC0"/>
     <w:rsid w:val="00E87CCA"/>
     <w:rsid w:val="00E92FEC"/>
     <w:rsid w:val="00E9324D"/>
     <w:rsid w:val="00E974FB"/>
     <w:rsid w:val="00EA4B52"/>
     <w:rsid w:val="00EB5DAF"/>
     <w:rsid w:val="00ED0CBD"/>
     <w:rsid w:val="00ED430D"/>
     <w:rsid w:val="00ED6FA9"/>
     <w:rsid w:val="00EE7213"/>
     <w:rsid w:val="00F02E0A"/>
     <w:rsid w:val="00F12704"/>
     <w:rsid w:val="00F139B1"/>
     <w:rsid w:val="00F13C4E"/>
     <w:rsid w:val="00F42434"/>
     <w:rsid w:val="00F54677"/>
     <w:rsid w:val="00F54AF1"/>
     <w:rsid w:val="00F9004A"/>
     <w:rsid w:val="00F91074"/>
     <w:rsid w:val="00FA3BDE"/>
     <w:rsid w:val="00FC5C89"/>
     <w:rsid w:val="00FD0220"/>
     <w:rsid w:val="00FD4A74"/>
+    <w:rsid w:val="00FE76D7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="2F14775E"/>