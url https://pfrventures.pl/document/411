--- v0 (2026-05-13)
+++ v1 (2026-06-04)
@@ -1,42 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3A757E67" w14:textId="10EB64CD" w:rsidR="00901211" w:rsidRDefault="006132D3" w:rsidP="00901211">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
@@ -74,76 +75,87 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FA3BDE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>Formularz weryfikacji członków K</w:t>
       </w:r>
       <w:r w:rsidR="00F9004A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">luczowego </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00FA3BDE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00F9004A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">ersonelu </w:t>
       </w:r>
       <w:r w:rsidR="00901211">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> / </w:t>
+        <w:t xml:space="preserve"> /</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00901211">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00526695">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>członków Zespołu Operacyjnego</w:t>
       </w:r>
       <w:r w:rsidR="00FA3BDE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10A9E06B" w14:textId="40F74E16" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00002194">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -205,104 +217,104 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00755889">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60131D8B" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006132D3">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabela-Siatka"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3994"/>
       </w:tblGrid>
       <w:tr w:rsidR="006132D3" w:rsidRPr="008E6BDB" w14:paraId="62D25495" w14:textId="77777777" w:rsidTr="00396A4C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3994" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="586151EF" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E6BDB">
               <w:rPr>
-                <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+                <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:footnoteReference w:id="1"/>
             </w:r>
             <w:r w:rsidRPr="008E6BDB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>Imię i nazwisko:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="28912201" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006132D3" w:rsidRPr="005A08BA" w14:paraId="7AE0DA15" w14:textId="77777777" w:rsidTr="00396A4C">
+      <w:tr w:rsidR="006132D3" w:rsidRPr="00ED1C3F" w14:paraId="7AE0DA15" w14:textId="77777777" w:rsidTr="00396A4C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3994" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3A03B843" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E6BDB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>Adres zamieszkania:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3BC0BDE7" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
@@ -454,81 +466,81 @@
       <w:tr w:rsidR="006132D3" w:rsidRPr="00593D61" w14:paraId="44DD265A" w14:textId="77777777" w:rsidTr="00396A4C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3994" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1F1B4B3F" w14:textId="3151A693" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="004C6C94" w:rsidP="00396A4C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>PESEL</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+                <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:footnoteReference w:id="2"/>
             </w:r>
             <w:r w:rsidR="006132D3" w:rsidRPr="008E6BDB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="75226DD9" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006132D3" w:rsidRPr="005A08BA" w14:paraId="49E3BE7D" w14:textId="77777777" w:rsidTr="00396A4C">
+      <w:tr w:rsidR="006132D3" w:rsidRPr="00ED1C3F" w14:paraId="49E3BE7D" w14:textId="77777777" w:rsidTr="00396A4C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3994" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="731522BC" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E6BDB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>Dane kontaktowe:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0CE2708C" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
@@ -643,53 +655,53 @@
           <w:b/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F1E5449" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="0097677F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>Ja, niżej podpisany/a niniejszym oświadczam, że:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="099441A0" w14:textId="12457441" w:rsidR="006132D3" w:rsidRPr="00820A74" w:rsidRDefault="006132D3" w:rsidP="006522E0">
-[...1 lines deleted...]
-        <w:pStyle w:val="Akapitzlist"/>
+    <w:p w14:paraId="099441A0" w14:textId="0ACDBEAA" w:rsidR="006132D3" w:rsidRPr="00820A74" w:rsidRDefault="006132D3" w:rsidP="006522E0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>Został</w:t>
       </w:r>
@@ -765,51 +777,51 @@
         </w:rPr>
         <w:t>…….</w:t>
       </w:r>
       <w:r w:rsidR="00C25455">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>…………….</w:t>
       </w:r>
       <w:r w:rsidR="00C25455" w:rsidRPr="00AD6714">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> („</w:t>
       </w:r>
       <w:r w:rsidR="00E974FB" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>Oferent</w:t>
       </w:r>
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
@@ -917,59 +929,59 @@
       </w:r>
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>Naboru i wyrażam zgodę na pełnienie tej funkcji na poniższych zasadach, zgodnie z warunkami określonymi w Ofercie i zgodnie z warunkami określonymi w Zasadach Naboru</w:t>
       </w:r>
       <w:r w:rsidR="00166F01" w:rsidRPr="00166F01">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00166F01" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">oraz wyboru ofert Nabór Ofert nr </w:t>
       </w:r>
-      <w:r w:rsidR="00016B36">
-[...7 lines deleted...]
-      <w:r w:rsidR="00016B36" w:rsidRPr="00820A74">
+      <w:r w:rsidR="00B20774">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r w:rsidR="00B20774" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00166F01" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>na Fundusze VC</w:t>
       </w:r>
       <w:r w:rsidR="00166F01">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00166F01" w:rsidRPr="00820A74">
         <w:rPr>
@@ -994,51 +1006,51 @@
           <w:b/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> naboru</w:t>
       </w:r>
       <w:r w:rsidR="00166F01" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>”)</w:t>
       </w:r>
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17A64715" w14:textId="5730F5EC" w:rsidR="006132D3" w:rsidRPr="00820A74" w:rsidRDefault="006132D3" w:rsidP="006522E0">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>Zapoznał</w:t>
       </w:r>
@@ -1055,51 +1067,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>m/</w:t>
       </w:r>
       <w:r w:rsidR="0054136D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">m się z Zasadami naboru i przyjmuję je bez zastrzeżeń. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6101ADB2" w14:textId="08395B8E" w:rsidR="006132D3" w:rsidRDefault="006132D3" w:rsidP="006522E0">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>Jestem świadom</w:t>
       </w:r>
@@ -1181,51 +1193,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> oraz potencjału w kontekście efektywnej rozbudowy portfela inwestycyjnego </w:t>
       </w:r>
       <w:r w:rsidR="00F12704" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>Funduszu VC</w:t>
       </w:r>
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D3B9FE9" w14:textId="77A59325" w:rsidR="00166F01" w:rsidRPr="00780481" w:rsidRDefault="00B859AC" w:rsidP="006522E0">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">Jestem zaznajomiona/y z założeniami Polityki Inwestycyjnej </w:t>
       </w:r>
@@ -1234,51 +1246,51 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">Oferenta </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>i będę stosować się do jej założeń</w:t>
       </w:r>
       <w:r w:rsidR="00166F01" w:rsidRPr="008C7568">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27DF825A" w14:textId="67967E29" w:rsidR="00BA4149" w:rsidRPr="00886AC3" w:rsidRDefault="00B60836" w:rsidP="006522E0">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
@@ -1431,142 +1443,152 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">, co będzie każdorazowo weryfikowane przez PFR </w:t>
       </w:r>
       <w:r w:rsidR="00370D83">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>Otwarte Innowacje</w:t>
       </w:r>
       <w:r w:rsidR="006132D3" w:rsidRPr="00886AC3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AB912A7" w14:textId="0403F651" w:rsidR="006132D3" w:rsidRPr="00820A74" w:rsidRDefault="006132D3" w:rsidP="006522E0">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00886AC3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve">W wypadku wyboru Oferty Oferenta w ramach Naboru zobowiązuję się przeznaczyć minimum </w:t>
+        <w:t>W wypadku wyboru Oferty Oferenta w ramach Naboru zobowiązuję się przeznaczyć minimum</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00886AC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C25455">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>….</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00C25455" w:rsidRPr="00AD6714">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>…………</w:t>
       </w:r>
       <w:r w:rsidR="00C25455">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>………</w:t>
       </w:r>
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> godzin tygodniowo swojej pracy na rzecz </w:t>
       </w:r>
       <w:r w:rsidR="00BB3F75">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>Funduszu VC</w:t>
       </w:r>
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="390D6EDB" w14:textId="476A3117" w:rsidR="006132D3" w:rsidRPr="00820A74" w:rsidRDefault="006132D3" w:rsidP="006522E0">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk155267678"/>
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
@@ -1608,112 +1630,144 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E605BC" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">występuję w innej </w:t>
       </w:r>
       <w:r w:rsidR="00B378CC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="00E605BC" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve">fercie składanej do programu </w:t>
+        <w:t>fercie składanej do programu</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00E605BC" w:rsidRPr="00820A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C25455">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>….</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00C25455" w:rsidRPr="00AD6714">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>…………</w:t>
       </w:r>
       <w:r w:rsidR="00C25455">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t>………..</w:t>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00C25455">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00C25455">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00E605BC" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> w ramach PFR Ventures</w:t>
       </w:r>
       <w:r w:rsidR="00E605BC" w:rsidRPr="00820A74">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="595C00EA" w14:textId="45CE37E1" w:rsidR="00B713A5" w:rsidRPr="00886AC3" w:rsidRDefault="00B713A5" w:rsidP="006522E0">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
@@ -1788,51 +1842,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>ie brał</w:t>
       </w:r>
       <w:r w:rsidR="0054136D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>am/</w:t>
       </w:r>
       <w:r w:rsidR="006E00AF" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>em udziału</w:t>
       </w:r>
       <w:r w:rsidR="006E00AF" w:rsidRPr="00886AC3">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
       <w:r w:rsidRPr="00886AC3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> (jako członek zarządu/członek </w:t>
       </w:r>
       <w:r w:rsidR="00876314">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>K</w:t>
       </w:r>
       <w:r w:rsidRPr="00886AC3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -1933,144 +1987,144 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>nie był</w:t>
       </w:r>
       <w:r w:rsidR="0054136D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>am/</w:t>
       </w:r>
       <w:r w:rsidR="006E00AF" w:rsidRPr="00886AC3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>em</w:t>
       </w:r>
       <w:r w:rsidR="006E00AF" w:rsidRPr="00886AC3">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
       <w:r w:rsidRPr="00886AC3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> odpowiedzialn</w:t>
       </w:r>
       <w:r w:rsidR="0054136D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>a/</w:t>
       </w:r>
       <w:r w:rsidRPr="00886AC3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>y za wykorzystanie środków z pozyskanego finansowania publicznego</w:t>
       </w:r>
       <w:r w:rsidRPr="00886AC3">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
       <w:r w:rsidRPr="00886AC3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> i oświadczam</w:t>
       </w:r>
       <w:r w:rsidR="006E00AF" w:rsidRPr="00886AC3">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:footnoteReference w:id="9"/>
       </w:r>
       <w:r w:rsidRPr="00886AC3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">, że według mojej najlepszej wiedzy </w:t>
       </w:r>
       <w:r w:rsidRPr="00886AC3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>otrzymane finansowanie publiczne zostało prawidłowo rozliczone i wykorzystane zgodnie z jego przeznaczeniem/przeprowadzone kontrole w zakresie wykorzystania otrzymanego finansowania nie wykazały istotnych nieprawidłowości/żaden organ nie wydał decyzji nakazującej częściowy lub całkowity zwrot finansowania/nie nałożył korekty ani nie wydał innych decyzji dotyczących finansowania negatywnych dla podmiotu który otrzymał finansowanie</w:t>
       </w:r>
       <w:r w:rsidRPr="00886AC3">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:footnoteReference w:id="10"/>
       </w:r>
       <w:r w:rsidRPr="00886AC3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53628766" w14:textId="41966960" w:rsidR="006132D3" w:rsidRPr="00C07EE9" w:rsidRDefault="005D7749" w:rsidP="006522E0">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C07EE9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
@@ -2170,201 +2224,201 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">(instytucji zarządzającej) </w:t>
       </w:r>
       <w:r w:rsidR="00430AA3" w:rsidRPr="00C07EE9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">lub jakichkolwiek innych instytucji państwowych, organów administracji publicznej lub agencji rządowych i samorządowych, w szczególności w związku z pozyskiwaniem, realizowaniem i rozliczaniem środków z jakichkolwiek źródeł publicznych otrzymanych/przyznanych na rzecz moją lub podmiotów ze mną powiązanych </w:t>
       </w:r>
       <w:r w:rsidR="006132D3" w:rsidRPr="00C07EE9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>w zakresie niezbędnym do oceny prawidłowości wdrożenia instrumentu finansowego.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7956D2D1" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006522E0">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="242" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Status i umocowanie</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5508834C" w14:textId="77777777" w:rsidR="004A3BBA" w:rsidRPr="004A3BBA" w:rsidRDefault="004A3BBA" w:rsidP="004A3BBA">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vanish/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="58C42A64" w14:textId="77777777" w:rsidR="004A3BBA" w:rsidRPr="004A3BBA" w:rsidRDefault="004A3BBA" w:rsidP="004A3BBA">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vanish/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="12E299BC" w14:textId="6E83C7B3" w:rsidR="006132D3" w:rsidRDefault="006132D3" w:rsidP="006522E0">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">Posiadam pełną zdolność do czynności prawnych i umocowanie do wniesienia wkładu prywatnego w </w:t>
       </w:r>
       <w:r w:rsidRPr="000121BC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>zadeklarowanej wysokości</w:t>
       </w:r>
       <w:r w:rsidR="000121BC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A3073E0" w14:textId="58B7D061" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006522E0">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009859F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>A) Wykonanie zobowiązania do wniesienia wkładu prywatnego nie jest zależne od uzyskania przeze mnie jakiejkolwiek zgody, zatwierdzenia, zawiadomienia lub rejestracji przez jakikolwiek organ administracji publicznej, samorządowej lub jakikolwiek innym organ oraz/lub jakąkolwiek osobę trzecią (w tym na podstawie jakiejkolwiek umowy lub porozumienia).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FDA2327" w14:textId="3566188D" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00786FE6">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B378CC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">B) </w:t>
       </w:r>
       <w:r w:rsidR="008D02D9" w:rsidRPr="00B378CC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
@@ -2392,555 +2446,653 @@
         </w:rPr>
         <w:t>…..</w:t>
       </w:r>
       <w:r w:rsidR="00AD6714">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00AD6714" w:rsidRPr="00AD6714">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>……………</w:t>
       </w:r>
       <w:r w:rsidR="00AD6714" w:rsidRPr="007E4DED">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="11"/>
       </w:r>
       <w:r w:rsidR="007E4DED">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> n</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD6714">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>ie jest wymagane</w:t>
       </w:r>
       <w:r w:rsidRPr="009859F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> uzyskanie przeze mnie jakiejkolwiek zgody, zatwierdzenia, zawiadomienia lub rejestracji przez jakikolwiek organ administracji publicznej, samorządowej lub jakikolwiek innym organ oraz/lub jakąkolwiek osobę trzecią (w tym na podstawie jakiejkolwiek umowy lub porozumienia)</w:t>
       </w:r>
       <w:r w:rsidR="00AC2A32" w:rsidRPr="000A491A">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="12"/>
       </w:r>
       <w:r w:rsidRPr="009859F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C17BD8B" w14:textId="09C68033" w:rsidR="006132D3" w:rsidRDefault="009859F1" w:rsidP="006522E0">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>Pozostaję / n</w:t>
       </w:r>
       <w:r w:rsidR="006132D3" w:rsidRPr="009859F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>ie pozostaję w związku małżeńskim</w:t>
       </w:r>
       <w:r w:rsidRPr="008E6BDB">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="13"/>
       </w:r>
       <w:r w:rsidR="006132D3" w:rsidRPr="009859F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C125A79" w14:textId="4D3DD80F" w:rsidR="009859F1" w:rsidRPr="008E6BDB" w:rsidRDefault="009859F1" w:rsidP="006522E0">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>Pozostaję / nie pozostaję w ustroju ustawowej wspólności majątkowej małżeńskiej</w:t>
       </w:r>
       <w:r w:rsidRPr="008E6BDB">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="14"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B63FD56" w14:textId="77777777" w:rsidR="00B63DE6" w:rsidRPr="008C7568" w:rsidRDefault="00B63DE6" w:rsidP="00B63DE6">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="201361D9" w14:textId="75FAB716" w:rsidR="006132D3" w:rsidRPr="00B63DE6" w:rsidRDefault="006132D3" w:rsidP="006522E0">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B63DE6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Wkład</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B63DE6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B63DE6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>prywatny</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="1246FE3D" w14:textId="77777777" w:rsidR="004A3BBA" w:rsidRPr="004A3BBA" w:rsidRDefault="004A3BBA" w:rsidP="004A3BBA">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vanish/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="78D99E80" w14:textId="77777777" w:rsidR="004A3BBA" w:rsidRPr="004A3BBA" w:rsidRDefault="004A3BBA" w:rsidP="004A3BBA">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vanish/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="229D8E69" w14:textId="67B69616" w:rsidR="006132D3" w:rsidRPr="009859F1" w:rsidRDefault="006132D3" w:rsidP="006522E0">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009859F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">Oświadczam, że deklaruję wniesienie do </w:t>
       </w:r>
       <w:r w:rsidR="00480EAA" w:rsidRPr="009859F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>Funduszu VC</w:t>
       </w:r>
       <w:r w:rsidRPr="009859F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> w ramach deklarowanego wkładu Podmiotu Zarządzającego wkładu w wysokości </w:t>
+        <w:t xml:space="preserve"> w ramach deklarowanego wkładu Podmiotu Zarządzającego wkładu w wysokości</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009859F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C25455">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>….</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00C25455" w:rsidRPr="00AD6714">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t>………</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007E4DED">
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00C25455" w:rsidRPr="00AD6714">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t>..</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C25455" w:rsidRPr="00AD6714">
+        <w:t>……</w:t>
+      </w:r>
+      <w:r w:rsidR="007E4DED">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t>…</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C25455">
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="007E4DED">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t>………..</w:t>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00C25455" w:rsidRPr="00AD6714">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
-      <w:r w:rsidRPr="009859F1">
-[...22 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00C25455">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t>….</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C25455" w:rsidRPr="00AD6714">
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00C25455">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t>………</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007E4DED">
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00C25455">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t>…………….</w:t>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00C25455" w:rsidRPr="00AD6714">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
+      <w:r w:rsidRPr="009859F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PLN</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009859F1">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="15"/>
+      </w:r>
+      <w:r w:rsidRPr="009859F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>. Oświadczam, że dysponuję niezbędnymi środkami wystarczającymi do zapewnienia finansowania ww. wkładu w związku z Ofertą złożoną przez</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009859F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="00C25455">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t>………..</w:t>
-      </w:r>
+        <w:t>….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00C25455" w:rsidRPr="00AD6714">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
+        <w:t>………</w:t>
+      </w:r>
+      <w:r w:rsidR="007E4DED">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="007E4DED">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00C25455" w:rsidRPr="00AD6714">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+        </w:rPr>
         <w:t>…</w:t>
       </w:r>
+      <w:r w:rsidR="00C25455">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00C25455">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00C25455">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C25455" w:rsidRPr="00AD6714">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E9293C">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="16"/>
       </w:r>
       <w:r w:rsidRPr="00E9293C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="116D1E0D" w14:textId="7A508BB9" w:rsidR="006132D3" w:rsidRPr="009859F1" w:rsidRDefault="006132D3" w:rsidP="006522E0">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009859F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">Środki finansowe przeznaczone przeze mnie jako wkład prywatny zadeklarowany do wniesienia do </w:t>
       </w:r>
       <w:r w:rsidR="00480EAA" w:rsidRPr="009859F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>Funduszu VC</w:t>
       </w:r>
       <w:r w:rsidRPr="009859F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> w ramach wkładu Podmiotu Zarządzającego pochodzą ze środków własnych i nie są obciążone w jakiejkolwiek postaci oraz są wolne od wszelkiego publicznego wsparcia oraz/lub pomocy publicznej, w szczególności niestanowiących środków publicznych w rozumieniu Ustawy z dnia 27 sierpnia 2009 r. o finansach publicznych.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22268C47" w14:textId="30BC349C" w:rsidR="006132D3" w:rsidRPr="009859F1" w:rsidRDefault="006132D3" w:rsidP="006522E0">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009859F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">Środki finansowe przeznaczone przeze mnie jako wkład prywatny zadeklarowany do wniesienia do </w:t>
       </w:r>
@@ -2999,51 +3151,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> w szczególności</w:t>
       </w:r>
       <w:r w:rsidR="00480EAA" w:rsidRPr="009859F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="009859F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>wniesienie wkładu prywatnego w deklarowanej wysokości nie stanowi prania pieniędzy ani nie służy finansowaniu terroryzmu.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BE03212" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006522E0">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="242" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
@@ -3076,51 +3228,51 @@
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>diligence</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> w przypadku wyboru Oferty w ramach Naboru</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22EDB1CF" w14:textId="2DF64A91" w:rsidR="006132D3" w:rsidRDefault="006132D3" w:rsidP="006522E0">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C07EE9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">Wyrażam zgodę na przeprowadzenie, przed podpisaniem Umowy </w:t>
       </w:r>
@@ -3396,51 +3548,51 @@
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>Diligence</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00E977C1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> zgodnie z zakresem określonym w pkt. 9.4 Zasad</w:t>
       </w:r>
       <w:r w:rsidRPr="00C07EE9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50BFCFA2" w14:textId="0623CB6C" w:rsidR="00E977C1" w:rsidRPr="00C07EE9" w:rsidRDefault="00E977C1" w:rsidP="006522E0">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">Wyrażam zgodę na przeprowadzenie </w:t>
       </w:r>
@@ -3509,106 +3661,106 @@
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>Diligence</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> mojego małżonka/mojej małżonki w zakresie określonym w pkt. 9.4.3 Zasad</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13CB20CD" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006522E0">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Ref467149754"/>
+      <w:bookmarkStart w:id="3" w:name="_Ref467149754"/>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Konflikt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>interesów</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:p w14:paraId="72B620B3" w14:textId="2B8E3428" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006522E0">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">Oświadczam, że w stosunku do mnie nie występuje konflikt interesów z jakichkolwiek powodów określonych w </w:t>
       </w:r>
@@ -3626,51 +3778,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>12.1 Zasad</w:t>
       </w:r>
       <w:r w:rsidR="001042EF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> naboru</w:t>
       </w:r>
       <w:r w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50117720" w14:textId="59C76A24" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006522E0">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>Oświadczam, że bezzwłocznie poinformuj</w:t>
       </w:r>
@@ -3727,51 +3879,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009859F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>.1 powyżej.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4913E975" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006522E0">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="242" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
@@ -3780,178 +3932,188 @@
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>oświadczenia</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="0CC36B73" w14:textId="77777777" w:rsidR="00A6172F" w:rsidRDefault="00A6172F" w:rsidP="00A6172F">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008348C6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>Oświadczam, że</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FFDCA22" w14:textId="77777777" w:rsidR="00A6172F" w:rsidRDefault="00A6172F" w:rsidP="00A6172F">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1418"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>j</w:t>
       </w:r>
       <w:r w:rsidRPr="008348C6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>estem/nie jestem osobą zajmującą eksponowane stanowisko polityczne</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06404C67" w14:textId="77777777" w:rsidR="00A6172F" w:rsidRDefault="00A6172F" w:rsidP="00A6172F">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1418"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008348C6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t>jestem/nie jestem osobą będącą bliskim współpracownikiem osoby zajmującej eksponowane stanowisko polityczne</w:t>
+        <w:t xml:space="preserve">jestem/nie jestem osobą będącą bliskim współpracownikiem osoby zajmującej eksponowane stanowisko </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008348C6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>polityczne</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="008348C6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> lub</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BBFBAEC" w14:textId="77777777" w:rsidR="00A6172F" w:rsidRDefault="00A6172F" w:rsidP="00A6172F">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1418"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008348C6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">jestem/nie jestem członkiem rodziny </w:t>
       </w:r>
@@ -3960,71 +4122,89 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">osoby </w:t>
       </w:r>
       <w:r w:rsidRPr="008348C6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>zajmującej eksponowane stanowisko polityczne</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3572CFB8" w14:textId="2E6BEFA2" w:rsidR="00A6172F" w:rsidRPr="00002F73" w:rsidRDefault="00A6172F" w:rsidP="00A6172F">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D6B29">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve">w rozumieniu Ustawy o przeciwdziałaniu praniu pieniędzy oraz finansowaniu terroryzmu z dnia 1 marca 2018 r. (Dz. U. z 2018r. poz. 723, z </w:t>
+        <w:t xml:space="preserve">w rozumieniu Ustawy o przeciwdziałaniu praniu pieniędzy oraz finansowaniu terroryzmu z dnia 1 marca 2018 r. (Dz. U. z </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007D6B29">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>2018r.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007D6B29">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> poz. 723, z </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007D6B29">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>późn</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007D6B29">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
@@ -4043,51 +4223,51 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="007D6B29">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="292D44F1" w14:textId="7DD4E826" w:rsidR="00A6172F" w:rsidRPr="00A6172F" w:rsidRDefault="00A6172F" w:rsidP="00A6172F">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1418"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00321C1C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>jestem/nie jestem osobą pozostającą w stosunku pokrewieństwa lub powinowactwa</w:t>
       </w:r>
@@ -4095,51 +4275,51 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="17"/>
       </w:r>
       <w:r w:rsidRPr="00321C1C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> z osobą zajmującą eksponowane stanowisko polityczne</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2050587E" w14:textId="484C10CC" w:rsidR="00AD45D2" w:rsidRPr="000A491A" w:rsidRDefault="00AD45D2" w:rsidP="000A491A">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD45D2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">Oświadczam, że wyrażam zgodę na udostępnianie przez PFR </w:t>
       </w:r>
@@ -4196,98 +4376,98 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD45D2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">uzyskanych informacji o mojej dotychczasowej działalności inwestycyjnej, przedsiębiorczej i reputacji na rynku na rzecz instytucji oferujących finansowanie ze środków publicznych (PARP, NCBR, BGK, </w:t>
       </w:r>
       <w:r w:rsidRPr="000A491A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>ARP) w celu weryfikacji wskazanego doświadczenia w działalności inwestycyjnej i reputacji na rynku.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CC82E41" w14:textId="7251C27E" w:rsidR="006132D3" w:rsidRPr="00A235A3" w:rsidRDefault="006132D3" w:rsidP="006522E0">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Hlk155616342"/>
+      <w:bookmarkStart w:id="4" w:name="_Hlk155616342"/>
       <w:r w:rsidRPr="00B63DE6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">Pojęcia niezdefiniowane w niniejszym Oświadczeniu mają znaczenie nadane im w Zasadach </w:t>
       </w:r>
       <w:r w:rsidR="001042EF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00A235A3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>aboru.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-[...2 lines deleted...]
-        <w:pStyle w:val="Akapitzlist"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p w14:paraId="503B6010" w14:textId="672CEB6C" w:rsidR="00ED1C3F" w:rsidRDefault="005D7749" w:rsidP="00ED1C3F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C7568">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>Zapoznałem się z zasadami przetwarzania danych osobowych stanowiącymi Załącznik nr</w:t>
       </w:r>
@@ -4302,95 +4482,111 @@
       <w:r w:rsidRPr="008C7568">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> do Zasad </w:t>
       </w:r>
       <w:r w:rsidR="001042EF" w:rsidRPr="008C7568">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="008C7568">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>aboru i nie wnoszę sprzeciwu co do sposobu przetwarzania danych osobowych.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="07F8BB58" w14:textId="77777777" w:rsidR="00ED1C3F" w:rsidRPr="00ED1C3F" w:rsidRDefault="00ED1C3F" w:rsidP="00ED1C3F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabela-Siatka"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7366"/>
       </w:tblGrid>
       <w:tr w:rsidR="006132D3" w:rsidRPr="008E6BDB" w14:paraId="41C55E43" w14:textId="77777777" w:rsidTr="00396A4C">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7366" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="690E2620" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5ED9763C" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E6BDB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>___________________________________________________________</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5799C91E" w14:textId="28C6B24F" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="00E42BE2" w:rsidP="00396A4C">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>Czytelny p</w:t>
             </w:r>
             <w:r w:rsidR="006132D3" w:rsidRPr="008E6BDB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
@@ -4828,75 +5024,121 @@
         </w:rPr>
         <w:t xml:space="preserve"> oferty</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> złożonej </w:t>
       </w:r>
       <w:r w:rsidRPr="00210646">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">w naborze </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t>realizowanym zgodnie z Ogłoszeniem o Naborze nr …….. na Fundusze VC – PFR ………. z dnia …………………………………….</w:t>
-      </w:r>
+        <w:t xml:space="preserve">realizowanym zgodnie z Ogłoszeniem o Naborze nr </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>. na Fundusze VC – PFR ………. z dnia ………………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00210646">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">, w celu uzyskania </w:t>
       </w:r>
       <w:r w:rsidRPr="001A1459">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve">dofinansowania ze środków programu PFR ………………, tj. instrumentu finansowego ……….. 2.0, stanowiącego część Programu </w:t>
+        <w:t>dofinansowania ze środków programu PFR ………………, tj. instrumentu finansowego …</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001A1459">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001A1459">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. 2.0, stanowiącego część Programu </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">Operacyjnego </w:t>
       </w:r>
       <w:r w:rsidRPr="001A1459">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>Fundusze Europejskie dla Nowoczesnej Gospodarki 2021-2027.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C902CB9" w14:textId="77777777" w:rsidR="00E977C1" w:rsidRPr="00210646" w:rsidRDefault="00E977C1" w:rsidP="00E977C1">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
@@ -5024,77 +5266,95 @@
       <w:r w:rsidRPr="00210646">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>ż</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00210646">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E416891" w14:textId="77777777" w:rsidR="00E977C1" w:rsidRPr="00210646" w:rsidRDefault="00E977C1" w:rsidP="00E977C1">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00210646">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t>wyrażenie zgody jest dobrowolne i może zostać cofnięte w każdej chwili bez podawania przyczyny lecz bez wpływu na zgodność z prawem przetwarzania przed jej cofnięciem,</w:t>
+        <w:t xml:space="preserve">wyrażenie zgody jest dobrowolne i może zostać cofnięte w każdej chwili bez podawania </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00210646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>przyczyny</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00210646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lecz bez wpływu na zgodność z prawem przetwarzania przed jej cofnięciem,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E557133" w14:textId="77777777" w:rsidR="00E977C1" w:rsidRPr="00210646" w:rsidRDefault="00E977C1" w:rsidP="00E977C1">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00210646">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">mam prawo dostępu do </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -5241,61 +5501,61 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>Czytelny podpis</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E40A63D" w14:textId="77777777" w:rsidR="00E977C1" w:rsidRDefault="00E977C1"/>
     <w:sectPr w:rsidR="00E977C1" w:rsidSect="00B63DE6">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6FE53403" w14:textId="77777777" w:rsidR="00FB5089" w:rsidRDefault="00FB5089" w:rsidP="006132D3">
+    <w:p w14:paraId="3402BB87" w14:textId="77777777" w:rsidR="001C4B29" w:rsidRDefault="001C4B29" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="484D7946" w14:textId="77777777" w:rsidR="00FB5089" w:rsidRDefault="00FB5089" w:rsidP="006132D3">
+    <w:p w14:paraId="3F9818AD" w14:textId="77777777" w:rsidR="001C4B29" w:rsidRDefault="001C4B29" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -5342,172 +5602,178 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="627823613"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="3F82E088" w14:textId="3D4D9DDE" w:rsidR="00B713A5" w:rsidRPr="00A828A3" w:rsidRDefault="00B713A5">
         <w:pPr>
-          <w:pStyle w:val="Stopka"/>
+          <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00A828A3">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00A828A3">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidRPr="00A828A3">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00AD45D2" w:rsidRPr="00AD45D2">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:noProof/>
             <w:lang w:val="pl-PL"/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r w:rsidRPr="00A828A3">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="1AEC9A93" w14:textId="0E5E2C0D" w:rsidR="00B713A5" w:rsidRPr="00A828A3" w:rsidRDefault="00D15466">
+  <w:p w14:paraId="1AEC9A93" w14:textId="072388DA" w:rsidR="00B713A5" w:rsidRPr="00A828A3" w:rsidRDefault="00D15466">
     <w:pPr>
-      <w:pStyle w:val="Stopka"/>
+      <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
     </w:pPr>
     <w:proofErr w:type="spellStart"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t>Nabór</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t xml:space="preserve"> nr </w:t>
     </w:r>
     <w:r w:rsidR="00E977C1">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
-      <w:t>10</w:t>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidR="006B2C68">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t>/202</w:t>
     </w:r>
     <w:r w:rsidR="00E977C1">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4BF43A13" w14:textId="77777777" w:rsidR="00FB5089" w:rsidRDefault="00FB5089" w:rsidP="006132D3">
+    <w:p w14:paraId="28633FD0" w14:textId="77777777" w:rsidR="001C4B29" w:rsidRDefault="001C4B29" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7CC83416" w14:textId="77777777" w:rsidR="00FB5089" w:rsidRDefault="00FB5089" w:rsidP="006132D3">
+    <w:p w14:paraId="7D000357" w14:textId="77777777" w:rsidR="001C4B29" w:rsidRDefault="001C4B29" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="0B4A2262" w14:textId="15004945" w:rsidR="00B713A5" w:rsidRPr="00C13AAC" w:rsidRDefault="00B713A5" w:rsidP="000A491A">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13AAC">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00CB62B6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13AAC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">Do wypełnienia dane członka </w:t>
       </w:r>
       <w:r w:rsidR="00755889">
@@ -5583,94 +5849,94 @@
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00F9004A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>ersonelu</w:t>
       </w:r>
       <w:r w:rsidRPr="00C13AAC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="2609C7D8" w14:textId="302F19B2" w:rsidR="004C6C94" w:rsidRPr="00AE000E" w:rsidRDefault="004C6C94">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00AE000E">
         <w:rPr>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AE000E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>W przypadku osób, które nie posiadają numeru PESEL, należy podać datę urodzenia.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
     <w:p w14:paraId="3615C4B9" w14:textId="042E5F0F" w:rsidR="00B713A5" w:rsidRPr="00166F01" w:rsidRDefault="00B713A5" w:rsidP="00A929F8">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13AAC">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00CB62B6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13AAC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">W tym miejscu należy wpisać </w:t>
       </w:r>
       <w:r w:rsidR="002368C1">
@@ -5692,362 +5958,402 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C13AAC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>Oferenta</w:t>
       </w:r>
       <w:r w:rsidRPr="00166F01">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
     <w:p w14:paraId="568D5EE5" w14:textId="377E950A" w:rsidR="00B713A5" w:rsidRPr="002E1734" w:rsidRDefault="00B713A5" w:rsidP="002E1734">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E1734">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="002E1734">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> W tym miejscu należy wpisać liczbę godzin (zadeklarowana liczba godzin musi być zgodna z danymi wskazanymi Załączniku nr 1 - Formularz Oferty).</w:t>
       </w:r>
       <w:r w:rsidR="007152DB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
     <w:p w14:paraId="77E0F296" w14:textId="7AC0D40D" w:rsidR="00E605BC" w:rsidRPr="008C2C1D" w:rsidRDefault="00E605BC" w:rsidP="008C2C1D">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A929F8">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="008C2C1D">
         <w:rPr>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008C2C1D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>Niepotrzebne skreślić</w:t>
       </w:r>
       <w:r w:rsidR="00A929F8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
     <w:p w14:paraId="7E09AFB8" w14:textId="31785DE5" w:rsidR="006E00AF" w:rsidRPr="00B31CBF" w:rsidRDefault="006E00AF">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B31CBF">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00E425F7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B31CBF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>Niepotrzeb</w:t>
       </w:r>
       <w:r w:rsidR="00B31CBF" w:rsidRPr="00B31CBF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00B31CBF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>e skreślić.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
     <w:p w14:paraId="3BE8353A" w14:textId="0A6D2D9A" w:rsidR="006E00AF" w:rsidRPr="006E00AF" w:rsidRDefault="006E00AF">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B31CBF">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00E425F7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B31CBF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>Niepotrzebne skreślić.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
     <w:p w14:paraId="49C69871" w14:textId="22BD3A01" w:rsidR="00B713A5" w:rsidRPr="002E1734" w:rsidRDefault="00B713A5" w:rsidP="000A491A">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E1734">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="002E1734">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> Stosownie do oświadczenia zawartego we właściwej rubryce w sekcji A załącznika nr 2 dotyczącego historii dotychczasowego pozyskiwania finansowania.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
     <w:p w14:paraId="490536DE" w14:textId="5A1CD4AF" w:rsidR="006E00AF" w:rsidRPr="006E00AF" w:rsidRDefault="006E00AF" w:rsidP="000A491A">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E00AF">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00E425F7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Wykreślić, w przypadku gdy </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000B76FF">
+        <w:t xml:space="preserve"> Wykreślić, w </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E425F7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t>c</w:t>
-      </w:r>
+        <w:t>przypadku</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00E425F7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve">złonek Kluczowego Personelu </w:t>
+        <w:t xml:space="preserve"> gdy </w:t>
       </w:r>
       <w:r w:rsidR="000B76FF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00E425F7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t>nie brał udziału w pozyskaniu lub wykorzystaniu środków pozyskanych</w:t>
+        <w:t xml:space="preserve">złonek Kluczowego </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E425F7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Personelu </w:t>
+      </w:r>
+      <w:r w:rsidR="000B76FF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E425F7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>nie</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E425F7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> brał udziału w pozyskaniu lub wykorzystaniu środków pozyskanych</w:t>
       </w:r>
       <w:r w:rsidR="00B31CBF" w:rsidRPr="00E425F7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E425F7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>z finansowania publicznego.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
     <w:p w14:paraId="7E10058E" w14:textId="7C551782" w:rsidR="00B713A5" w:rsidRPr="002E1734" w:rsidRDefault="00B713A5" w:rsidP="000A491A">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E1734">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="002E1734">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> W przypadku gdy był</w:t>
       </w:r>
       <w:r w:rsidR="00946961" w:rsidRPr="002E1734">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
       <w:r w:rsidRPr="002E1734">
@@ -6073,422 +6379,435 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006E00AF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="002E1734">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">złonek Kluczowego </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00946961" w:rsidRPr="002E1734">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>Personelu</w:t>
       </w:r>
       <w:r w:rsidR="000B76FF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006876F5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00946961" w:rsidRPr="002E1734">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve">powinien wskazać takie decyzje/wyniki kontroli i ich podstawowe stwierdzenia. </w:t>
+        <w:t>powinien</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00946961" w:rsidRPr="002E1734">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wskazać takie decyzje/wyniki kontroli i ich podstawowe stwierdzenia. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
     <w:p w14:paraId="4E901E42" w14:textId="62C3ED1D" w:rsidR="00AD6714" w:rsidRPr="00CB62B6" w:rsidRDefault="00AD6714" w:rsidP="00AD6714">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E05F03">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00CB62B6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>Wymaga uzupełnienia o wskazanie wszystkich wymaganych zgód, zatwierdzeń, zawiadomień oraz rejestracji</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB62B6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
     <w:p w14:paraId="6D2E684E" w14:textId="77777777" w:rsidR="00AC2A32" w:rsidRPr="00CB62B6" w:rsidRDefault="00AC2A32" w:rsidP="00AC2A32">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E05F03">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00CB62B6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> Niepotrzebne skreślić.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="13">
-    <w:p w14:paraId="750251C7" w14:textId="4682210E" w:rsidR="009859F1" w:rsidRPr="00CB62B6" w:rsidRDefault="009859F1" w:rsidP="009859F1">
-[...1 lines deleted...]
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+    <w:p w14:paraId="750251C7" w14:textId="72394E4E" w:rsidR="009859F1" w:rsidRPr="00CB62B6" w:rsidRDefault="009859F1" w:rsidP="009859F1">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E05F03">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00CB62B6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Niepotrzebne </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00CB62B6">
+        <w:t xml:space="preserve"> Niepotrzebne skreślić.</w:t>
+      </w:r>
+      <w:ins w:id="2" w:author="Dmytro Golournyi" w:date="2026-05-20T10:28:00Z" w16du:dateUtc="2026-05-20T08:28:00Z">
+        <w:r w:rsidR="00ED1C3F">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+            <w:lang w:val="pl-PL"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:ins>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00E977C1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t>skreślić.</w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t>W</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00E977C1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> przypadku </w:t>
       </w:r>
       <w:r w:rsidR="00E977C1" w:rsidRPr="007864DC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">pozostawania w związku małżeńskim </w:t>
       </w:r>
       <w:r w:rsidR="00E977C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">do niniejszego Formularza </w:t>
       </w:r>
       <w:r w:rsidR="00E977C1" w:rsidRPr="007864DC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">należy </w:t>
       </w:r>
       <w:r w:rsidR="00E977C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>załączyć zgodę małżonki/małżonka na przetwarzanie danych zgodnie ze wzorem załączonym do Formularza.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="14">
     <w:p w14:paraId="5896A85D" w14:textId="77777777" w:rsidR="009859F1" w:rsidRPr="00CB62B6" w:rsidRDefault="009859F1" w:rsidP="009859F1">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E05F03">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00CB62B6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> Niepotrzebne skreślić.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="15">
     <w:p w14:paraId="38397D7A" w14:textId="77777777" w:rsidR="00B713A5" w:rsidRPr="00CB62B6" w:rsidRDefault="00B713A5" w:rsidP="006132D3">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E05F03">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00CB62B6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> W tym miejscu należy uzupełnić kwotę deklarowanego wkładu.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="16">
     <w:p w14:paraId="108F8F95" w14:textId="53FBF367" w:rsidR="00B713A5" w:rsidRPr="00CB62B6" w:rsidRDefault="00B713A5" w:rsidP="000A491A">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E05F03">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00CB62B6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> W tym miejscu należy wpisać </w:t>
       </w:r>
       <w:r w:rsidR="00876314">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>nazwę Oferenta</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB62B6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="17">
     <w:p w14:paraId="22042333" w14:textId="0DCA22B6" w:rsidR="00A6172F" w:rsidRPr="0008362B" w:rsidRDefault="00A6172F" w:rsidP="00A6172F">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="0008362B">
         <w:rPr>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> Stosunek pokrewieństwa i powinowactwa w rozumieniu ustawy kodeks rodzinny </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="0008362B">
         <w:rPr>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>opiekuńczy.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="285B17D7" w14:textId="36E2E7BF" w:rsidR="00B713A5" w:rsidRDefault="00D15466" w:rsidP="00D15466">
     <w:pPr>
-      <w:pStyle w:val="NormalnyWeb"/>
+      <w:pStyle w:val="NormalWeb"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3B7A1279" wp14:editId="66C5829C">
           <wp:extent cx="5943600" cy="522605"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1001744490" name="Obraz 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
@@ -7992,178 +8311,192 @@
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1871524155">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1860508875">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="679965337">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1296135509">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="647244074">
     <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
+<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:person w15:author="Dmytro Golournyi">
+    <w15:presenceInfo w15:providerId="AD" w15:userId="S::dmytro.golournyi@pfrventures.pl::462854fd-00bf-48f3-8f5d-55fdf23e341d"/>
+  </w15:person>
+</w15:people>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="140"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0073672F"/>
     <w:rsid w:val="00002194"/>
     <w:rsid w:val="000121BC"/>
     <w:rsid w:val="00016B36"/>
     <w:rsid w:val="0003566D"/>
     <w:rsid w:val="0005632C"/>
     <w:rsid w:val="000565B3"/>
     <w:rsid w:val="00057311"/>
     <w:rsid w:val="00090F7A"/>
     <w:rsid w:val="000A1367"/>
     <w:rsid w:val="000A491A"/>
     <w:rsid w:val="000B2645"/>
     <w:rsid w:val="000B624F"/>
     <w:rsid w:val="000B76FF"/>
+    <w:rsid w:val="000D1818"/>
     <w:rsid w:val="000D232E"/>
     <w:rsid w:val="001042EF"/>
     <w:rsid w:val="001057F1"/>
     <w:rsid w:val="0010620C"/>
     <w:rsid w:val="001106EF"/>
     <w:rsid w:val="00115F78"/>
     <w:rsid w:val="0013319F"/>
     <w:rsid w:val="00154310"/>
     <w:rsid w:val="00154E79"/>
     <w:rsid w:val="00166B8B"/>
     <w:rsid w:val="00166F01"/>
     <w:rsid w:val="001761A0"/>
+    <w:rsid w:val="001C4B29"/>
     <w:rsid w:val="001F7B45"/>
     <w:rsid w:val="002157BC"/>
     <w:rsid w:val="002368C1"/>
     <w:rsid w:val="002423E0"/>
     <w:rsid w:val="002472E2"/>
     <w:rsid w:val="00272CB8"/>
     <w:rsid w:val="0028234D"/>
     <w:rsid w:val="00282E83"/>
     <w:rsid w:val="00294A6E"/>
     <w:rsid w:val="002A11E8"/>
     <w:rsid w:val="002A7FDE"/>
     <w:rsid w:val="002B15FC"/>
     <w:rsid w:val="002E1734"/>
     <w:rsid w:val="002F6627"/>
     <w:rsid w:val="0031203D"/>
+    <w:rsid w:val="00323106"/>
     <w:rsid w:val="003331DF"/>
     <w:rsid w:val="00367D14"/>
     <w:rsid w:val="00370D83"/>
     <w:rsid w:val="00371635"/>
     <w:rsid w:val="00396A4C"/>
     <w:rsid w:val="003A61A9"/>
     <w:rsid w:val="003B7FD9"/>
     <w:rsid w:val="003D263A"/>
     <w:rsid w:val="003D3385"/>
     <w:rsid w:val="003E0F74"/>
     <w:rsid w:val="003F612C"/>
     <w:rsid w:val="0041665E"/>
     <w:rsid w:val="00430AA3"/>
     <w:rsid w:val="004338A3"/>
     <w:rsid w:val="00434AFB"/>
     <w:rsid w:val="00435F33"/>
     <w:rsid w:val="00436D60"/>
     <w:rsid w:val="00445AFB"/>
     <w:rsid w:val="00447C96"/>
     <w:rsid w:val="00462149"/>
     <w:rsid w:val="00480EAA"/>
     <w:rsid w:val="0048662B"/>
+    <w:rsid w:val="00486EA1"/>
     <w:rsid w:val="00487505"/>
     <w:rsid w:val="0049257F"/>
     <w:rsid w:val="004A3BBA"/>
     <w:rsid w:val="004B5581"/>
     <w:rsid w:val="004B7063"/>
     <w:rsid w:val="004C6C94"/>
     <w:rsid w:val="004D14C1"/>
     <w:rsid w:val="004D1946"/>
     <w:rsid w:val="004D4B23"/>
+    <w:rsid w:val="005102BF"/>
     <w:rsid w:val="00522494"/>
     <w:rsid w:val="00523C4D"/>
     <w:rsid w:val="0052430F"/>
     <w:rsid w:val="005244B9"/>
     <w:rsid w:val="00526695"/>
     <w:rsid w:val="00535AB6"/>
     <w:rsid w:val="0054136D"/>
     <w:rsid w:val="00554F54"/>
     <w:rsid w:val="00572A39"/>
     <w:rsid w:val="00591665"/>
     <w:rsid w:val="00593D61"/>
     <w:rsid w:val="00594F6D"/>
     <w:rsid w:val="005A08BA"/>
     <w:rsid w:val="005D3E2B"/>
     <w:rsid w:val="005D7749"/>
     <w:rsid w:val="005E4653"/>
     <w:rsid w:val="00612D77"/>
     <w:rsid w:val="006132D3"/>
     <w:rsid w:val="0061661E"/>
     <w:rsid w:val="00621F0D"/>
     <w:rsid w:val="006379D1"/>
     <w:rsid w:val="00646898"/>
     <w:rsid w:val="00647E73"/>
     <w:rsid w:val="006522E0"/>
     <w:rsid w:val="0065299D"/>
     <w:rsid w:val="00656C5F"/>
     <w:rsid w:val="006876F5"/>
     <w:rsid w:val="00694948"/>
     <w:rsid w:val="006A188B"/>
+    <w:rsid w:val="006B2C68"/>
     <w:rsid w:val="006C3E8E"/>
     <w:rsid w:val="006E00AF"/>
     <w:rsid w:val="00704A9C"/>
     <w:rsid w:val="00713D55"/>
     <w:rsid w:val="007152DB"/>
     <w:rsid w:val="007325C0"/>
     <w:rsid w:val="0073672F"/>
     <w:rsid w:val="00741613"/>
     <w:rsid w:val="00755889"/>
     <w:rsid w:val="00764264"/>
     <w:rsid w:val="00780481"/>
     <w:rsid w:val="0078573E"/>
     <w:rsid w:val="00786FE6"/>
     <w:rsid w:val="007949CA"/>
     <w:rsid w:val="00795B5B"/>
     <w:rsid w:val="007A137E"/>
     <w:rsid w:val="007C488D"/>
     <w:rsid w:val="007D2A93"/>
     <w:rsid w:val="007D5273"/>
     <w:rsid w:val="007E0467"/>
     <w:rsid w:val="007E07F5"/>
     <w:rsid w:val="007E4DED"/>
     <w:rsid w:val="00820A74"/>
     <w:rsid w:val="008212C5"/>
     <w:rsid w:val="00827452"/>
@@ -8196,52 +8529,54 @@
     <w:rsid w:val="009865A5"/>
     <w:rsid w:val="00996390"/>
     <w:rsid w:val="009A3B8D"/>
     <w:rsid w:val="009B620C"/>
     <w:rsid w:val="009D45AC"/>
     <w:rsid w:val="009E0684"/>
     <w:rsid w:val="009E7864"/>
     <w:rsid w:val="00A17510"/>
     <w:rsid w:val="00A235A3"/>
     <w:rsid w:val="00A41588"/>
     <w:rsid w:val="00A47470"/>
     <w:rsid w:val="00A6172F"/>
     <w:rsid w:val="00A73D04"/>
     <w:rsid w:val="00A87D86"/>
     <w:rsid w:val="00A90474"/>
     <w:rsid w:val="00A929F8"/>
     <w:rsid w:val="00A95DCD"/>
     <w:rsid w:val="00AA290D"/>
     <w:rsid w:val="00AB45D9"/>
     <w:rsid w:val="00AB5089"/>
     <w:rsid w:val="00AC2A32"/>
     <w:rsid w:val="00AC7778"/>
     <w:rsid w:val="00AD45D2"/>
     <w:rsid w:val="00AD6714"/>
     <w:rsid w:val="00AE000E"/>
+    <w:rsid w:val="00AE504E"/>
     <w:rsid w:val="00AF1713"/>
     <w:rsid w:val="00B1283A"/>
+    <w:rsid w:val="00B20774"/>
     <w:rsid w:val="00B31CBF"/>
     <w:rsid w:val="00B378CC"/>
     <w:rsid w:val="00B60836"/>
     <w:rsid w:val="00B63DE6"/>
     <w:rsid w:val="00B713A5"/>
     <w:rsid w:val="00B859AC"/>
     <w:rsid w:val="00B87888"/>
     <w:rsid w:val="00B90B56"/>
     <w:rsid w:val="00B90FF4"/>
     <w:rsid w:val="00BA09C5"/>
     <w:rsid w:val="00BA4149"/>
     <w:rsid w:val="00BB3F75"/>
     <w:rsid w:val="00BB41BF"/>
     <w:rsid w:val="00BB74BF"/>
     <w:rsid w:val="00BB767D"/>
     <w:rsid w:val="00BC1BD6"/>
     <w:rsid w:val="00BC6261"/>
     <w:rsid w:val="00BD0AD3"/>
     <w:rsid w:val="00BD3134"/>
     <w:rsid w:val="00BD5423"/>
     <w:rsid w:val="00BD7BE8"/>
     <w:rsid w:val="00BF5EDB"/>
     <w:rsid w:val="00C02FA6"/>
     <w:rsid w:val="00C07EE9"/>
     <w:rsid w:val="00C25455"/>
@@ -8264,50 +8599,51 @@
     <w:rsid w:val="00D15466"/>
     <w:rsid w:val="00D65D22"/>
     <w:rsid w:val="00D743B0"/>
     <w:rsid w:val="00D7774D"/>
     <w:rsid w:val="00D875B2"/>
     <w:rsid w:val="00DA075D"/>
     <w:rsid w:val="00DA170D"/>
     <w:rsid w:val="00DA6213"/>
     <w:rsid w:val="00DA6236"/>
     <w:rsid w:val="00DB6D25"/>
     <w:rsid w:val="00E02547"/>
     <w:rsid w:val="00E04C8B"/>
     <w:rsid w:val="00E354EC"/>
     <w:rsid w:val="00E425F7"/>
     <w:rsid w:val="00E42BE2"/>
     <w:rsid w:val="00E605BC"/>
     <w:rsid w:val="00E61218"/>
     <w:rsid w:val="00E75BC0"/>
     <w:rsid w:val="00E9293C"/>
     <w:rsid w:val="00E92FEC"/>
     <w:rsid w:val="00E974FB"/>
     <w:rsid w:val="00E977C1"/>
     <w:rsid w:val="00EB3BB3"/>
     <w:rsid w:val="00EB5DAF"/>
     <w:rsid w:val="00ED0CBD"/>
+    <w:rsid w:val="00ED1C3F"/>
     <w:rsid w:val="00ED6FA9"/>
     <w:rsid w:val="00EE1AB4"/>
     <w:rsid w:val="00F12704"/>
     <w:rsid w:val="00F13C4E"/>
     <w:rsid w:val="00F279A2"/>
     <w:rsid w:val="00F34998"/>
     <w:rsid w:val="00F41DFB"/>
     <w:rsid w:val="00F54677"/>
     <w:rsid w:val="00F54AF1"/>
     <w:rsid w:val="00F71243"/>
     <w:rsid w:val="00F83609"/>
     <w:rsid w:val="00F852AC"/>
     <w:rsid w:val="00F9004A"/>
     <w:rsid w:val="00FA3BDE"/>
     <w:rsid w:val="00FB5089"/>
     <w:rsid w:val="00FC5C89"/>
     <w:rsid w:val="00FD0220"/>
     <w:rsid w:val="00FD4871"/>
     <w:rsid w:val="00FD4A74"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
@@ -8707,417 +9043,417 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="006132D3"/>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Standardowy">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Akapitzlist">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:aliases w:val="Numerowanie,Akapit z listą BS,Kolorowa lista — akcent 11"/>
-    <w:basedOn w:val="Normalny"/>
-    <w:link w:val="AkapitzlistZnak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="ListParagraphChar"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="006132D3"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabela-Siatka">
+  <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="Standardowy"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="006132D3"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Nagwek">
+  <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:aliases w:val="Znak Znak"/>
-    <w:basedOn w:val="Normalny"/>
-    <w:link w:val="NagwekZnak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006132D3"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="NagwekZnak">
-[...3 lines deleted...]
-    <w:link w:val="Nagwek"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:aliases w:val="Znak Znak Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
     <w:rsid w:val="006132D3"/>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Stopka">
+  <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normalny"/>
-    <w:link w:val="StopkaZnak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006132D3"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="StopkaZnak">
-[...2 lines deleted...]
-    <w:link w:val="Stopka"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="006132D3"/>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tekstprzypisudolnego">
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:aliases w:val="Podrozdział,Podrozdział Znak,Podrozdział Znak Znak,Footnote,Podrozdzia3,-E Fuﬂnotentext,Fuﬂnotentext Ursprung,Fußnotentext Ursprung,-E Fußnotentext,Footnote text,Tekst przypisu Znak Znak Znak Znak,Fußnote,footnote text,fn,Znak,o"/>
-    <w:basedOn w:val="Normalny"/>
-    <w:link w:val="TekstprzypisudolnegoZnak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
     <w:qFormat/>
     <w:rsid w:val="006132D3"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TekstprzypisudolnegoZnak">
-[...3 lines deleted...]
-    <w:link w:val="Tekstprzypisudolnego"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:aliases w:val="Podrozdział Char,Podrozdział Znak Char,Podrozdział Znak Znak Char,Footnote Char,Podrozdzia3 Char,-E Fuﬂnotentext Char,Fuﬂnotentext Ursprung Char,Fußnotentext Ursprung Char,-E Fußnotentext Char,Footnote text Char,Fußnote Char,fn Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
     <w:rsid w:val="006132D3"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Odwoanieprzypisudolnego">
+  <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:aliases w:val="Footnote Reference Number,Odwołanie przypisu,Footnote symbol,Footnote reference number,note TESI,SUPERS,EN Footnote Reference,Footnote number,Ref,de nota al pie,Odwo3anie przypisu,Times 10 Point,Exposant 3 Point,number,16 Poi"/>
     <w:rsid w:val="006132D3"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="AkapitzlistZnak">
-[...2 lines deleted...]
-    <w:link w:val="Akapitzlist"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
+    <w:name w:val="List Paragraph Char"/>
+    <w:aliases w:val="Numerowanie Char,Akapit z listą BS Char,Kolorowa lista — akcent 11 Char"/>
+    <w:link w:val="ListParagraph"/>
     <w:locked/>
     <w:rsid w:val="006132D3"/>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tekstdymka">
+  <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
-    <w:basedOn w:val="Normalny"/>
-    <w:link w:val="TekstdymkaZnak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CF2368"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TekstdymkaZnak">
-[...2 lines deleted...]
-    <w:link w:val="Tekstdymka"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CF2368"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Odwoaniedokomentarza">
+  <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FD0220"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tekstkomentarza">
+  <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
-    <w:basedOn w:val="Normalny"/>
-    <w:link w:val="TekstkomentarzaZnak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FD0220"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TekstkomentarzaZnak">
-[...2 lines deleted...]
-    <w:link w:val="Tekstkomentarza"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00FD0220"/>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tematkomentarza">
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="Tekstkomentarza"/>
-[...1 lines deleted...]
-    <w:link w:val="TematkomentarzaZnak"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FD0220"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TematkomentarzaZnak">
-[...2 lines deleted...]
-    <w:link w:val="Tematkomentarza"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00FD0220"/>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hipercze">
+  <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:rsid w:val="002A11E8"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Nierozpoznanawzmianka1">
     <w:name w:val="Nierozpoznana wzmianka1"/>
-    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A90474"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Poprawka">
+  <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00E974FB"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Nierozpoznanawzmianka2">
     <w:name w:val="Nierozpoznana wzmianka2"/>
-    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00480EAA"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tekstprzypisukocowego">
+  <w:style w:type="paragraph" w:styleId="EndnoteText">
     <w:name w:val="endnote text"/>
-    <w:basedOn w:val="Normalny"/>
-    <w:link w:val="TekstprzypisukocowegoZnak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="EndnoteTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00166F01"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TekstprzypisukocowegoZnak">
-[...2 lines deleted...]
-    <w:link w:val="Tekstprzypisukocowego"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
+    <w:name w:val="Endnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00166F01"/>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Odwoanieprzypisukocowego">
+  <w:style w:type="character" w:styleId="EndnoteReference">
     <w:name w:val="endnote reference"/>
-    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00166F01"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormalnyWeb">
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
-    <w:basedOn w:val="Normalny"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D15466"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="175584074">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -9165,51 +9501,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2125923746">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -9494,75 +9830,75 @@
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1E204F0D-1DF5-489D-879B-5FCE3DBFF2A4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{6a7e4972-a3b7-4d51-a933-10309688c2b7}" enabled="1" method="Privileged" siteId="{0d2b6bbb-a69c-41e8-9ef1-c035572bd00e}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1535</Words>
-  <Characters>9215</Characters>
+  <Words>1536</Words>
+  <Characters>9216</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>76</Lines>
   <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10729</CharactersWithSpaces>
+  <CharactersWithSpaces>10731</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Jarosław Więckowski</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Enabled">
     <vt:lpwstr>True</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_SiteId">
     <vt:lpwstr>0d2b6bbb-a69c-41e8-9ef1-c035572bd00e</vt:lpwstr>
   </property>