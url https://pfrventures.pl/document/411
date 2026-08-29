--- v1 (2026-06-04)
+++ v2 (2026-08-29)
@@ -1,43 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3A757E67" w14:textId="10EB64CD" w:rsidR="00901211" w:rsidRDefault="006132D3" w:rsidP="00901211">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
@@ -270,51 +269,51 @@
               </w:rPr>
               <w:footnoteReference w:id="1"/>
             </w:r>
             <w:r w:rsidRPr="008E6BDB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>Imię i nazwisko:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="28912201" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006132D3" w:rsidRPr="00ED1C3F" w14:paraId="7AE0DA15" w14:textId="77777777" w:rsidTr="00396A4C">
+      <w:tr w:rsidR="006132D3" w:rsidRPr="00F63752" w14:paraId="7AE0DA15" w14:textId="77777777" w:rsidTr="00396A4C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3994" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3A03B843" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E6BDB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>Adres zamieszkania:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3BC0BDE7" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
@@ -496,51 +495,51 @@
               </w:rPr>
               <w:footnoteReference w:id="2"/>
             </w:r>
             <w:r w:rsidR="006132D3" w:rsidRPr="008E6BDB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="75226DD9" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006132D3" w:rsidRPr="00ED1C3F" w14:paraId="49E3BE7D" w14:textId="77777777" w:rsidTr="00396A4C">
+      <w:tr w:rsidR="006132D3" w:rsidRPr="00F63752" w14:paraId="49E3BE7D" w14:textId="77777777" w:rsidTr="00396A4C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3994" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="731522BC" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E6BDB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>Dane kontaktowe:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0CE2708C" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
@@ -655,51 +654,51 @@
           <w:b/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F1E5449" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="0097677F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>Ja, niżej podpisany/a niniejszym oświadczam, że:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="099441A0" w14:textId="0ACDBEAA" w:rsidR="006132D3" w:rsidRPr="00820A74" w:rsidRDefault="006132D3" w:rsidP="006522E0">
+    <w:p w14:paraId="099441A0" w14:textId="482A6B4B" w:rsidR="006132D3" w:rsidRPr="00820A74" w:rsidRDefault="006132D3" w:rsidP="006522E0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
@@ -929,59 +928,59 @@
       </w:r>
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>Naboru i wyrażam zgodę na pełnienie tej funkcji na poniższych zasadach, zgodnie z warunkami określonymi w Ofercie i zgodnie z warunkami określonymi w Zasadach Naboru</w:t>
       </w:r>
       <w:r w:rsidR="00166F01" w:rsidRPr="00166F01">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00166F01" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">oraz wyboru ofert Nabór Ofert nr </w:t>
       </w:r>
-      <w:r w:rsidR="00B20774">
-[...7 lines deleted...]
-      <w:r w:rsidR="00B20774" w:rsidRPr="00820A74">
+      <w:r w:rsidR="00A91E82">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r w:rsidR="00A91E82" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00166F01" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>na Fundusze VC</w:t>
       </w:r>
       <w:r w:rsidR="00166F01">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00166F01" w:rsidRPr="00820A74">
         <w:rPr>
@@ -3680,84 +3679,84 @@
         </w:rPr>
         <w:t xml:space="preserve"> mojego małżonka/mojej małżonki w zakresie określonym w pkt. 9.4.3 Zasad</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13CB20CD" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006522E0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Ref467149754"/>
+      <w:bookmarkStart w:id="2" w:name="_Ref467149754"/>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Konflikt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>interesów</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:p w14:paraId="72B620B3" w14:textId="2B8E3428" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006522E0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
@@ -4394,77 +4393,77 @@
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>ARP) w celu weryfikacji wskazanego doświadczenia w działalności inwestycyjnej i reputacji na rynku.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CC82E41" w14:textId="7251C27E" w:rsidR="006132D3" w:rsidRPr="00A235A3" w:rsidRDefault="006132D3" w:rsidP="006522E0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Hlk155616342"/>
+      <w:bookmarkStart w:id="3" w:name="_Hlk155616342"/>
       <w:r w:rsidRPr="00B63DE6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">Pojęcia niezdefiniowane w niniejszym Oświadczeniu mają znaczenie nadane im w Zasadach </w:t>
       </w:r>
       <w:r w:rsidR="001042EF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00A235A3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>aboru.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:p w14:paraId="503B6010" w14:textId="672CEB6C" w:rsidR="00ED1C3F" w:rsidRDefault="005D7749" w:rsidP="00ED1C3F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C7568">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
@@ -5501,61 +5500,61 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>Czytelny podpis</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E40A63D" w14:textId="77777777" w:rsidR="00E977C1" w:rsidRDefault="00E977C1"/>
     <w:sectPr w:rsidR="00E977C1" w:rsidSect="00B63DE6">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3402BB87" w14:textId="77777777" w:rsidR="001C4B29" w:rsidRDefault="001C4B29" w:rsidP="006132D3">
+    <w:p w14:paraId="2D949D7D" w14:textId="77777777" w:rsidR="006D2D4E" w:rsidRDefault="006D2D4E" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3F9818AD" w14:textId="77777777" w:rsidR="001C4B29" w:rsidRDefault="001C4B29" w:rsidP="006132D3">
+    <w:p w14:paraId="4931DB56" w14:textId="77777777" w:rsidR="006D2D4E" w:rsidRDefault="006D2D4E" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -5643,113 +5642,107 @@
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidRPr="00A828A3">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00AD45D2" w:rsidRPr="00AD45D2">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:noProof/>
             <w:lang w:val="pl-PL"/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r w:rsidRPr="00A828A3">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="1AEC9A93" w14:textId="072388DA" w:rsidR="00B713A5" w:rsidRPr="00A828A3" w:rsidRDefault="00D15466">
+  <w:p w14:paraId="1AEC9A93" w14:textId="057E2529" w:rsidR="00B713A5" w:rsidRPr="00A828A3" w:rsidRDefault="00D15466">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
     </w:pPr>
     <w:proofErr w:type="spellStart"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t>Nabór</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t xml:space="preserve"> nr </w:t>
     </w:r>
-    <w:r w:rsidR="00E977C1">
+    <w:r w:rsidR="00A91E82">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
-      <w:t>1</w:t>
-[...5 lines deleted...]
-      <w:t>1</w:t>
+      <w:t>12</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t>/202</w:t>
     </w:r>
     <w:r w:rsidR="00E977C1">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="28633FD0" w14:textId="77777777" w:rsidR="001C4B29" w:rsidRDefault="001C4B29" w:rsidP="006132D3">
+    <w:p w14:paraId="51481247" w14:textId="77777777" w:rsidR="006D2D4E" w:rsidRDefault="006D2D4E" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7D000357" w14:textId="77777777" w:rsidR="001C4B29" w:rsidRDefault="001C4B29" w:rsidP="006132D3">
+    <w:p w14:paraId="62FC3074" w14:textId="77777777" w:rsidR="006D2D4E" w:rsidRDefault="006D2D4E" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="0B4A2262" w14:textId="15004945" w:rsidR="00B713A5" w:rsidRPr="00C13AAC" w:rsidRDefault="00B713A5" w:rsidP="000A491A">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13AAC">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -6537,80 +6530,67 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E05F03">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00CB62B6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> Niepotrzebne skreślić.</w:t>
       </w:r>
-      <w:ins w:id="2" w:author="Dmytro Golournyi" w:date="2026-05-20T10:28:00Z" w16du:dateUtc="2026-05-20T08:28:00Z">
-[...11 lines deleted...]
-      <w:r w:rsidR="00E977C1">
+      <w:r w:rsidR="00ED1C3F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t>W</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="00E977C1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> przypadku </w:t>
+        <w:t xml:space="preserve">W przypadku </w:t>
       </w:r>
       <w:r w:rsidR="00E977C1" w:rsidRPr="007864DC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">pozostawania w związku małżeńskim </w:t>
       </w:r>
       <w:r w:rsidR="00E977C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">do niniejszego Formularza </w:t>
       </w:r>
       <w:r w:rsidR="00E977C1" w:rsidRPr="007864DC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
@@ -8311,62 +8291,55 @@
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1871524155">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1860508875">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="679965337">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1296135509">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="647244074">
     <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
-<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="140"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:trackRevisions/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0073672F"/>
     <w:rsid w:val="00002194"/>
@@ -8454,52 +8427,54 @@
     <w:rsid w:val="0054136D"/>
     <w:rsid w:val="00554F54"/>
     <w:rsid w:val="00572A39"/>
     <w:rsid w:val="00591665"/>
     <w:rsid w:val="00593D61"/>
     <w:rsid w:val="00594F6D"/>
     <w:rsid w:val="005A08BA"/>
     <w:rsid w:val="005D3E2B"/>
     <w:rsid w:val="005D7749"/>
     <w:rsid w:val="005E4653"/>
     <w:rsid w:val="00612D77"/>
     <w:rsid w:val="006132D3"/>
     <w:rsid w:val="0061661E"/>
     <w:rsid w:val="00621F0D"/>
     <w:rsid w:val="006379D1"/>
     <w:rsid w:val="00646898"/>
     <w:rsid w:val="00647E73"/>
     <w:rsid w:val="006522E0"/>
     <w:rsid w:val="0065299D"/>
     <w:rsid w:val="00656C5F"/>
     <w:rsid w:val="006876F5"/>
     <w:rsid w:val="00694948"/>
     <w:rsid w:val="006A188B"/>
     <w:rsid w:val="006B2C68"/>
     <w:rsid w:val="006C3E8E"/>
+    <w:rsid w:val="006D2D4E"/>
     <w:rsid w:val="006E00AF"/>
     <w:rsid w:val="00704A9C"/>
+    <w:rsid w:val="00711336"/>
     <w:rsid w:val="00713D55"/>
     <w:rsid w:val="007152DB"/>
     <w:rsid w:val="007325C0"/>
     <w:rsid w:val="0073672F"/>
     <w:rsid w:val="00741613"/>
     <w:rsid w:val="00755889"/>
     <w:rsid w:val="00764264"/>
     <w:rsid w:val="00780481"/>
     <w:rsid w:val="0078573E"/>
     <w:rsid w:val="00786FE6"/>
     <w:rsid w:val="007949CA"/>
     <w:rsid w:val="00795B5B"/>
     <w:rsid w:val="007A137E"/>
     <w:rsid w:val="007C488D"/>
     <w:rsid w:val="007D2A93"/>
     <w:rsid w:val="007D5273"/>
     <w:rsid w:val="007E0467"/>
     <w:rsid w:val="007E07F5"/>
     <w:rsid w:val="007E4DED"/>
     <w:rsid w:val="00820A74"/>
     <w:rsid w:val="008212C5"/>
     <w:rsid w:val="00827452"/>
     <w:rsid w:val="0083378F"/>
     <w:rsid w:val="00841414"/>
     <w:rsid w:val="008535B5"/>
@@ -8519,150 +8494,155 @@
     <w:rsid w:val="008F3541"/>
     <w:rsid w:val="008F47A9"/>
     <w:rsid w:val="00901211"/>
     <w:rsid w:val="00934AFC"/>
     <w:rsid w:val="0093734D"/>
     <w:rsid w:val="00941CF3"/>
     <w:rsid w:val="00946961"/>
     <w:rsid w:val="009710CB"/>
     <w:rsid w:val="0097677F"/>
     <w:rsid w:val="009859F1"/>
     <w:rsid w:val="009865A5"/>
     <w:rsid w:val="00996390"/>
     <w:rsid w:val="009A3B8D"/>
     <w:rsid w:val="009B620C"/>
     <w:rsid w:val="009D45AC"/>
     <w:rsid w:val="009E0684"/>
     <w:rsid w:val="009E7864"/>
     <w:rsid w:val="00A17510"/>
     <w:rsid w:val="00A235A3"/>
     <w:rsid w:val="00A41588"/>
     <w:rsid w:val="00A47470"/>
     <w:rsid w:val="00A6172F"/>
     <w:rsid w:val="00A73D04"/>
     <w:rsid w:val="00A87D86"/>
     <w:rsid w:val="00A90474"/>
+    <w:rsid w:val="00A91E82"/>
     <w:rsid w:val="00A929F8"/>
     <w:rsid w:val="00A95DCD"/>
     <w:rsid w:val="00AA290D"/>
     <w:rsid w:val="00AB45D9"/>
     <w:rsid w:val="00AB5089"/>
     <w:rsid w:val="00AC2A32"/>
     <w:rsid w:val="00AC7778"/>
     <w:rsid w:val="00AD45D2"/>
     <w:rsid w:val="00AD6714"/>
     <w:rsid w:val="00AE000E"/>
     <w:rsid w:val="00AE504E"/>
     <w:rsid w:val="00AF1713"/>
     <w:rsid w:val="00B1283A"/>
     <w:rsid w:val="00B20774"/>
     <w:rsid w:val="00B31CBF"/>
     <w:rsid w:val="00B378CC"/>
     <w:rsid w:val="00B60836"/>
     <w:rsid w:val="00B63DE6"/>
     <w:rsid w:val="00B713A5"/>
     <w:rsid w:val="00B859AC"/>
     <w:rsid w:val="00B87888"/>
     <w:rsid w:val="00B90B56"/>
     <w:rsid w:val="00B90FF4"/>
     <w:rsid w:val="00BA09C5"/>
     <w:rsid w:val="00BA4149"/>
     <w:rsid w:val="00BB3F75"/>
     <w:rsid w:val="00BB41BF"/>
     <w:rsid w:val="00BB74BF"/>
     <w:rsid w:val="00BB767D"/>
     <w:rsid w:val="00BC1BD6"/>
     <w:rsid w:val="00BC6261"/>
     <w:rsid w:val="00BD0AD3"/>
     <w:rsid w:val="00BD3134"/>
     <w:rsid w:val="00BD5423"/>
     <w:rsid w:val="00BD7BE8"/>
     <w:rsid w:val="00BF5EDB"/>
     <w:rsid w:val="00C02FA6"/>
     <w:rsid w:val="00C07EE9"/>
+    <w:rsid w:val="00C22A78"/>
     <w:rsid w:val="00C25455"/>
     <w:rsid w:val="00C40D96"/>
     <w:rsid w:val="00C54C6D"/>
     <w:rsid w:val="00C56872"/>
     <w:rsid w:val="00C77E17"/>
     <w:rsid w:val="00C91162"/>
     <w:rsid w:val="00C942C0"/>
     <w:rsid w:val="00CA44E4"/>
     <w:rsid w:val="00CB4256"/>
     <w:rsid w:val="00CB531A"/>
     <w:rsid w:val="00CB62B6"/>
     <w:rsid w:val="00CB75D0"/>
     <w:rsid w:val="00CF1BF6"/>
     <w:rsid w:val="00CF2368"/>
     <w:rsid w:val="00D06FD3"/>
     <w:rsid w:val="00D07072"/>
     <w:rsid w:val="00D13485"/>
     <w:rsid w:val="00D15466"/>
     <w:rsid w:val="00D65D22"/>
     <w:rsid w:val="00D743B0"/>
     <w:rsid w:val="00D7774D"/>
     <w:rsid w:val="00D875B2"/>
     <w:rsid w:val="00DA075D"/>
     <w:rsid w:val="00DA170D"/>
     <w:rsid w:val="00DA6213"/>
     <w:rsid w:val="00DA6236"/>
     <w:rsid w:val="00DB6D25"/>
     <w:rsid w:val="00E02547"/>
     <w:rsid w:val="00E04C8B"/>
     <w:rsid w:val="00E354EC"/>
     <w:rsid w:val="00E425F7"/>
     <w:rsid w:val="00E42BE2"/>
+    <w:rsid w:val="00E57F79"/>
     <w:rsid w:val="00E605BC"/>
     <w:rsid w:val="00E61218"/>
     <w:rsid w:val="00E75BC0"/>
     <w:rsid w:val="00E9293C"/>
     <w:rsid w:val="00E92FEC"/>
     <w:rsid w:val="00E974FB"/>
     <w:rsid w:val="00E977C1"/>
     <w:rsid w:val="00EB3BB3"/>
     <w:rsid w:val="00EB5DAF"/>
     <w:rsid w:val="00ED0CBD"/>
     <w:rsid w:val="00ED1C3F"/>
     <w:rsid w:val="00ED6FA9"/>
     <w:rsid w:val="00EE1AB4"/>
     <w:rsid w:val="00F12704"/>
     <w:rsid w:val="00F13C4E"/>
     <w:rsid w:val="00F279A2"/>
     <w:rsid w:val="00F34998"/>
     <w:rsid w:val="00F41DFB"/>
     <w:rsid w:val="00F54677"/>
     <w:rsid w:val="00F54AF1"/>
+    <w:rsid w:val="00F63752"/>
     <w:rsid w:val="00F71243"/>
     <w:rsid w:val="00F83609"/>
     <w:rsid w:val="00F852AC"/>
     <w:rsid w:val="00F9004A"/>
     <w:rsid w:val="00FA3BDE"/>
     <w:rsid w:val="00FB5089"/>
     <w:rsid w:val="00FC5C89"/>
     <w:rsid w:val="00FD0220"/>
     <w:rsid w:val="00FD4871"/>
     <w:rsid w:val="00FD4A74"/>
+    <w:rsid w:val="00FE0FF2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="2F14775E"/>
@@ -9501,51 +9481,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2125923746">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>