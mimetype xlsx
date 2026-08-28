--- v0 (2026-05-13)
+++ v1 (2026-08-28)
@@ -1,63 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\ventfiles\GRUPOWY\ASI_BIZNEST\2. Nabory\Nabór nr 2\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\VENTFILES.pfr.local\GRUPOWY\ASI_BIZNEST\2. Nabory\Nabór nr 12\1. Zasady naboru\1. Dokumentacja wersja PL\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B66B164E-FF5B-4B69-919C-184F68AD803B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2065E539-CE2F-444C-BFFF-75F785E522A7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="75" yWindow="-16320" windowWidth="29040" windowHeight="15840" activeTab="1" xr2:uid="{9ACDAFFA-85E8-4F3F-BA24-ECA25C2BAE0B}"/>
+    <workbookView xWindow="-4470" yWindow="-21720" windowWidth="38640" windowHeight="21120" activeTab="1" xr2:uid="{9ACDAFFA-85E8-4F3F-BA24-ECA25C2BAE0B}"/>
   </bookViews>
   <sheets>
     <sheet name="Formularz" sheetId="1" r:id="rId1"/>
     <sheet name="Pipeline" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_ftn1" localSheetId="0">Formularz!#REF!</definedName>
     <definedName name="_ftnref1" localSheetId="0">Formularz!#REF!</definedName>
     <definedName name="_ftnref2" localSheetId="1">Pipeline!$J$4</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Formularz!$B$1:$H$11</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">Pipeline!$B$2:$P$26</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
@@ -67,51 +68,51 @@
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B5" i="2" l="1"/>
   <c r="B6" i="2"/>
   <c r="B7" i="2"/>
   <c r="B20" i="2"/>
   <c r="B19" i="2"/>
   <c r="B18" i="2"/>
   <c r="B17" i="2"/>
   <c r="B16" i="2"/>
   <c r="B15" i="2"/>
   <c r="B14" i="2"/>
   <c r="B13" i="2"/>
   <c r="B12" i="2"/>
   <c r="B11" i="2"/>
   <c r="B10" i="2"/>
   <c r="B9" i="2"/>
   <c r="B8" i="2"/>
   <c r="I7" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="70" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="74" uniqueCount="74">
   <si>
     <t>1. Formularz powinien zostać przygotowany jako plik stanowiący integralną część Oferty</t>
   </si>
   <si>
     <t>Imię i nazwisko</t>
   </si>
   <si>
     <t>3. Odpowiednie rubryki niniejszego Formularza można multiplikować (kopiować) jeżeli zamieszczone w niniejszym Formularzu pola nie wystarczają do wykazania wymaganych informacji</t>
   </si>
   <si>
     <t xml:space="preserve">4. Pojęcia niezdefiniowane w niniejszym dokumencie mają znaczenie nadane im w Zasadach.
 </t>
   </si>
   <si>
     <t>2. Lista jest załącznikiem do Oferty. Jeżeli jednak zgodnie z wierszem pierwszym tabeli Oferent deklaruje brak Listy potencjalnych projektów inwestycyjnych (prosimy o zaznaczenie tej informacji poniżej), lista może pozostać pusta bądź nie w pełni wypełniona. Musi ona jednakże zostać załączona w tej formie do Oferty, by spełniała wymogi oceny formalnej</t>
   </si>
   <si>
     <t>Oferent posiada listę potencjalnych projektów inwestycyjnych</t>
   </si>
   <si>
     <t>Oferent nie posiada listy potencjalnych projektów inwestycyjnych</t>
   </si>
   <si>
     <t>Lp.</t>
   </si>
@@ -307,59 +308,71 @@
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF002060"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">: 
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
       <t>Lista potencjalnych projektów inwestycyjnych Oferenta</t>
     </r>
   </si>
+  <si>
+    <t>Q1 2027</t>
+  </si>
+  <si>
+    <t>Q2 2027</t>
+  </si>
+  <si>
+    <t>Q3 2027</t>
+  </si>
+  <si>
+    <t>Q4 2027</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0\x"/>
   </numFmts>
-  <fonts count="15" x14ac:knownFonts="1">
+  <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="14"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
@@ -430,50 +443,58 @@
     </font>
     <font>
       <sz val="11"/>
       <color theme="0" tint="-0.499984740745262"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="238"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFA6A6A6"/>
         <bgColor indexed="64"/>
@@ -620,51 +641,51 @@
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="53">
+  <cellXfs count="54">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="14" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="164" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -694,116 +715,117 @@
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...28 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normalny" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
@@ -1250,132 +1272,132 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{38D63865-1E1A-441A-94A9-342C4D2F3321}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:I50"/>
   <sheetViews>
     <sheetView showGridLines="0" view="pageBreakPreview" zoomScale="145" zoomScaleNormal="100" zoomScaleSheetLayoutView="145" workbookViewId="0">
       <selection activeCell="J11" sqref="J11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="41.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="3" style="1" customWidth="1"/>
     <col min="4" max="4" width="4.140625" style="1" customWidth="1"/>
     <col min="5" max="5" width="41.42578125" style="2" customWidth="1"/>
     <col min="6" max="6" width="3" style="2" customWidth="1"/>
     <col min="7" max="7" width="4.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="1.7109375" style="1" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:9" ht="49.9" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="2" spans="2:9" ht="34.15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B2" s="31" t="s">
+      <c r="B2" s="41" t="s">
         <v>69</v>
       </c>
-      <c r="C2" s="32"/>
-[...3 lines deleted...]
-      <c r="G2" s="32"/>
+      <c r="C2" s="42"/>
+      <c r="D2" s="42"/>
+      <c r="E2" s="42"/>
+      <c r="F2" s="42"/>
+      <c r="G2" s="42"/>
     </row>
     <row r="3" spans="2:9" ht="4.9000000000000004" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="4" spans="2:9" s="3" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B4" s="33" t="s">
+      <c r="B4" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="33"/>
-[...3 lines deleted...]
-      <c r="G4" s="33"/>
+      <c r="C4" s="43"/>
+      <c r="D4" s="43"/>
+      <c r="E4" s="43"/>
+      <c r="F4" s="43"/>
+      <c r="G4" s="43"/>
     </row>
     <row r="5" spans="2:9" s="3" customFormat="1" ht="63.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B5" s="33" t="s">
+      <c r="B5" s="43" t="s">
         <v>4</v>
       </c>
-      <c r="C5" s="33"/>
-[...3 lines deleted...]
-      <c r="G5" s="33"/>
+      <c r="C5" s="43"/>
+      <c r="D5" s="43"/>
+      <c r="E5" s="43"/>
+      <c r="F5" s="43"/>
+      <c r="G5" s="43"/>
     </row>
     <row r="6" spans="2:9" s="3" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B6" s="33" t="s">
+      <c r="B6" s="43" t="s">
         <v>2</v>
       </c>
-      <c r="C6" s="33"/>
-[...3 lines deleted...]
-      <c r="G6" s="33"/>
+      <c r="C6" s="43"/>
+      <c r="D6" s="43"/>
+      <c r="E6" s="43"/>
+      <c r="F6" s="43"/>
+      <c r="G6" s="43"/>
     </row>
     <row r="7" spans="2:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B7" s="33" t="s">
+      <c r="B7" s="43" t="s">
         <v>3</v>
       </c>
-      <c r="C7" s="33"/>
-[...3 lines deleted...]
-      <c r="G7" s="33"/>
+      <c r="C7" s="43"/>
+      <c r="D7" s="43"/>
+      <c r="E7" s="43"/>
+      <c r="F7" s="43"/>
+      <c r="G7" s="43"/>
       <c r="I7" s="19" t="str">
         <f>IF(SUM(COUNTBLANK(C10),COUNTBLANK(F10))=1,"ok","zaznacz jedno pole")</f>
         <v>zaznacz jedno pole</v>
       </c>
     </row>
     <row r="8" spans="2:9" ht="4.9000000000000004" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="9" spans="2:9" ht="14.65" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B9" s="40" t="s">
+      <c r="B9" s="50" t="s">
         <v>5</v>
       </c>
       <c r="C9" s="15"/>
-      <c r="D9" s="34"/>
-      <c r="E9" s="40" t="s">
+      <c r="D9" s="44"/>
+      <c r="E9" s="50" t="s">
         <v>6</v>
       </c>
       <c r="F9" s="17"/>
-      <c r="G9" s="37"/>
+      <c r="G9" s="47"/>
     </row>
     <row r="10" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B10" s="41"/>
+      <c r="B10" s="51"/>
       <c r="C10" s="13"/>
-      <c r="D10" s="35"/>
-      <c r="E10" s="41"/>
+      <c r="D10" s="45"/>
+      <c r="E10" s="51"/>
       <c r="F10" s="14"/>
-      <c r="G10" s="38"/>
+      <c r="G10" s="48"/>
     </row>
     <row r="11" spans="2:9" ht="14.65" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B11" s="42"/>
+      <c r="B11" s="52"/>
       <c r="C11" s="16"/>
-      <c r="D11" s="36"/>
-      <c r="E11" s="42"/>
+      <c r="D11" s="46"/>
+      <c r="E11" s="52"/>
       <c r="F11" s="16"/>
-      <c r="G11" s="39"/>
+      <c r="G11" s="49"/>
     </row>
     <row r="12" spans="2:9" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E12" s="6"/>
       <c r="F12" s="6"/>
     </row>
     <row r="13" spans="2:9" s="5" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E13" s="6"/>
       <c r="F13" s="6"/>
     </row>
     <row r="14" spans="2:9" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E14" s="6"/>
       <c r="F14" s="6"/>
     </row>
     <row r="15" spans="2:9" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E15" s="6"/>
       <c r="F15" s="6"/>
     </row>
     <row r="16" spans="2:9" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E16" s="6"/>
       <c r="F16" s="6"/>
     </row>
     <row r="17" spans="5:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E17" s="6"/>
       <c r="F17" s="6"/>
     </row>
@@ -1506,172 +1528,172 @@
     <row r="49" spans="2:7" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E49" s="6"/>
       <c r="F49" s="6"/>
     </row>
     <row r="50" spans="2:7" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B50" s="1"/>
       <c r="C50" s="1"/>
       <c r="D50" s="1"/>
       <c r="E50" s="2"/>
       <c r="F50" s="2"/>
       <c r="G50" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="B2:G2"/>
     <mergeCell ref="B4:G4"/>
     <mergeCell ref="B5:G5"/>
     <mergeCell ref="D9:D11"/>
     <mergeCell ref="G9:G11"/>
     <mergeCell ref="B9:B11"/>
     <mergeCell ref="E9:E11"/>
     <mergeCell ref="B6:G6"/>
     <mergeCell ref="B7:G7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="89" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="90" orientation="portrait" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="8" max="1048575" man="1"/>
   </colBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{51B75D96-CC24-4B77-81CC-D9D7B1182DF0}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:Z51"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="I20" sqref="I20"/>
+      <selection activeCell="J12" sqref="J12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.7109375" style="7" customWidth="1"/>
     <col min="2" max="2" width="3.42578125" style="7" customWidth="1"/>
     <col min="3" max="3" width="27" style="7" customWidth="1"/>
     <col min="4" max="4" width="9.140625" style="7" customWidth="1"/>
     <col min="5" max="7" width="16.7109375" style="7" customWidth="1"/>
     <col min="8" max="8" width="14.140625" style="7" customWidth="1"/>
     <col min="9" max="9" width="55.7109375" style="7" customWidth="1"/>
     <col min="10" max="10" width="17.7109375" style="8" customWidth="1"/>
     <col min="11" max="11" width="19.140625" style="8" customWidth="1"/>
     <col min="12" max="12" width="13.7109375" style="8" customWidth="1"/>
     <col min="13" max="14" width="17.7109375" style="9" customWidth="1"/>
     <col min="15" max="15" width="26.140625" style="9" customWidth="1"/>
     <col min="16" max="16" width="23.140625" style="9" customWidth="1"/>
     <col min="17" max="16384" width="8.7109375" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:16" ht="7.5" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="2" spans="2:16" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B2" s="43" t="s">
+      <c r="B2" s="37" t="s">
         <v>12</v>
       </c>
-      <c r="C2" s="44"/>
-[...11 lines deleted...]
-      <c r="O2" s="44"/>
+      <c r="C2" s="38"/>
+      <c r="D2" s="38"/>
+      <c r="E2" s="38"/>
+      <c r="F2" s="38"/>
+      <c r="G2" s="38"/>
+      <c r="H2" s="38"/>
+      <c r="I2" s="38"/>
+      <c r="J2" s="38"/>
+      <c r="K2" s="38"/>
+      <c r="L2" s="38"/>
+      <c r="M2" s="38"/>
+      <c r="N2" s="38"/>
+      <c r="O2" s="38"/>
       <c r="P2" s="22"/>
     </row>
     <row r="3" spans="2:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="C3" s="45" t="s">
+      <c r="C3" s="35" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="10" t="s">
         <v>9</v>
       </c>
-      <c r="E3" s="45" t="s">
+      <c r="E3" s="35" t="s">
         <v>45</v>
       </c>
-      <c r="F3" s="47" t="s">
+      <c r="F3" s="39" t="s">
         <v>43</v>
       </c>
-      <c r="G3" s="47" t="s">
+      <c r="G3" s="39" t="s">
         <v>44</v>
       </c>
-      <c r="H3" s="47" t="s">
+      <c r="H3" s="39" t="s">
         <v>47</v>
       </c>
       <c r="I3" s="10" t="s">
         <v>13</v>
       </c>
-      <c r="J3" s="45" t="s">
+      <c r="J3" s="35" t="s">
         <v>46</v>
       </c>
-      <c r="K3" s="45" t="s">
+      <c r="K3" s="35" t="s">
         <v>26</v>
       </c>
-      <c r="L3" s="45" t="s">
+      <c r="L3" s="35" t="s">
         <v>10</v>
       </c>
-      <c r="M3" s="49" t="s">
+      <c r="M3" s="31" t="s">
         <v>11</v>
       </c>
-      <c r="N3" s="52"/>
-[...1 lines deleted...]
-      <c r="P3" s="49" t="s">
+      <c r="N3" s="34"/>
+      <c r="O3" s="34"/>
+      <c r="P3" s="31" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="4" spans="2:16" ht="45" x14ac:dyDescent="0.25">
       <c r="B4" s="18"/>
-      <c r="C4" s="46"/>
+      <c r="C4" s="36"/>
       <c r="D4" s="11"/>
-      <c r="E4" s="46"/>
-[...2 lines deleted...]
-      <c r="H4" s="48"/>
+      <c r="E4" s="36"/>
+      <c r="F4" s="40"/>
+      <c r="G4" s="40"/>
+      <c r="H4" s="40"/>
       <c r="I4" s="18"/>
-      <c r="J4" s="46"/>
-[...1 lines deleted...]
-      <c r="L4" s="46"/>
+      <c r="J4" s="36"/>
+      <c r="K4" s="36"/>
+      <c r="L4" s="36"/>
       <c r="M4" s="12" t="s">
         <v>1</v>
       </c>
       <c r="N4" s="12" t="s">
         <v>17</v>
       </c>
       <c r="O4" s="12" t="s">
         <v>48</v>
       </c>
-      <c r="P4" s="50"/>
+      <c r="P4" s="32"/>
     </row>
     <row r="5" spans="2:16" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B5" s="25" t="str">
         <f t="shared" ref="B5:B20" si="0">IF(C5=0," ",(ROW(C5)-ROW($C$4)))</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="C5" s="26"/>
       <c r="D5" s="26"/>
       <c r="E5" s="26"/>
       <c r="F5" s="26"/>
       <c r="G5" s="26"/>
       <c r="H5" s="27"/>
       <c r="I5" s="28"/>
       <c r="J5" s="28"/>
       <c r="K5" s="28"/>
       <c r="L5" s="29"/>
       <c r="M5" s="29"/>
       <c r="N5" s="29"/>
       <c r="O5" s="30"/>
       <c r="P5" s="30"/>
     </row>
     <row r="6" spans="2:16" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B6" s="25" t="str">
         <f t="shared" si="0"/>
         <v xml:space="preserve"> </v>
@@ -1950,67 +1972,67 @@
       <c r="N19" s="29"/>
       <c r="O19" s="30"/>
       <c r="P19" s="30"/>
     </row>
     <row r="20" spans="2:26" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B20" s="25" t="str">
         <f t="shared" si="0"/>
         <v xml:space="preserve"> </v>
       </c>
       <c r="C20" s="26"/>
       <c r="D20" s="26"/>
       <c r="E20" s="26"/>
       <c r="F20" s="26"/>
       <c r="G20" s="26"/>
       <c r="H20" s="27"/>
       <c r="I20" s="28"/>
       <c r="J20" s="28"/>
       <c r="K20" s="28"/>
       <c r="L20" s="29"/>
       <c r="M20" s="29"/>
       <c r="N20" s="29"/>
       <c r="O20" s="30"/>
       <c r="P20" s="30"/>
     </row>
     <row r="21" spans="2:26" ht="75.599999999999994" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B21" s="51" t="s">
+      <c r="B21" s="33" t="s">
         <v>60</v>
       </c>
-      <c r="C21" s="51"/>
-[...12 lines deleted...]
-      <c r="P21" s="51"/>
+      <c r="C21" s="33"/>
+      <c r="D21" s="33"/>
+      <c r="E21" s="33"/>
+      <c r="F21" s="33"/>
+      <c r="G21" s="33"/>
+      <c r="H21" s="33"/>
+      <c r="I21" s="33"/>
+      <c r="J21" s="33"/>
+      <c r="K21" s="33"/>
+      <c r="L21" s="33"/>
+      <c r="M21" s="33"/>
+      <c r="N21" s="33"/>
+      <c r="O21" s="33"/>
+      <c r="P21" s="33"/>
     </row>
     <row r="22" spans="2:26" ht="10.15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="23" spans="2:26" x14ac:dyDescent="0.25">
       <c r="S23" s="21"/>
       <c r="T23" s="21"/>
       <c r="U23" s="21"/>
       <c r="V23" s="21"/>
       <c r="W23" s="21"/>
     </row>
     <row r="24" spans="2:26" x14ac:dyDescent="0.25">
       <c r="S24" s="21"/>
       <c r="T24" s="21"/>
       <c r="U24" s="21"/>
       <c r="V24" s="21"/>
       <c r="W24" s="21"/>
     </row>
     <row r="25" spans="2:26" x14ac:dyDescent="0.25">
       <c r="Q25" s="23"/>
       <c r="R25" s="23"/>
       <c r="S25" s="23"/>
       <c r="T25" s="23"/>
       <c r="U25" s="23"/>
       <c r="V25" s="23"/>
       <c r="W25" s="23"/>
     </row>
@@ -2040,325 +2062,335 @@
       <c r="U28" s="23"/>
       <c r="V28" s="23"/>
       <c r="W28" s="23"/>
     </row>
     <row r="29" spans="2:26" x14ac:dyDescent="0.25">
       <c r="Q29" s="23"/>
       <c r="R29" s="24"/>
       <c r="S29" s="24"/>
       <c r="T29" s="24"/>
       <c r="U29" s="24"/>
       <c r="V29" s="24"/>
       <c r="W29" s="23"/>
       <c r="X29" s="20"/>
       <c r="Y29" s="20"/>
       <c r="Z29" s="20"/>
     </row>
     <row r="30" spans="2:26" x14ac:dyDescent="0.25">
       <c r="Q30" s="23"/>
       <c r="R30" s="20"/>
       <c r="S30" s="20" t="s">
         <v>14</v>
       </c>
       <c r="T30" s="20" t="s">
         <v>18</v>
       </c>
-      <c r="U30" s="20" t="s">
+      <c r="U30" s="53" t="s">
         <v>49</v>
       </c>
       <c r="V30" s="20" t="s">
         <v>63</v>
       </c>
       <c r="W30" s="23"/>
       <c r="X30" s="20"/>
       <c r="Y30" s="20"/>
       <c r="Z30" s="20"/>
     </row>
     <row r="31" spans="2:26" x14ac:dyDescent="0.25">
       <c r="Q31" s="23"/>
       <c r="R31" s="20"/>
       <c r="S31" s="20" t="s">
         <v>15</v>
       </c>
       <c r="T31" s="20" t="s">
         <v>19</v>
       </c>
-      <c r="U31" s="20" t="s">
+      <c r="U31" s="53" t="s">
         <v>50</v>
       </c>
       <c r="V31" s="20" t="s">
         <v>64</v>
       </c>
       <c r="W31" s="23"/>
       <c r="X31" s="20"/>
       <c r="Y31" s="20"/>
       <c r="Z31" s="20"/>
     </row>
     <row r="32" spans="2:26" x14ac:dyDescent="0.25">
       <c r="Q32" s="23"/>
       <c r="R32" s="20" t="s">
         <v>27</v>
       </c>
       <c r="S32" s="20" t="s">
         <v>16</v>
       </c>
       <c r="T32" s="20" t="s">
         <v>20</v>
       </c>
-      <c r="U32" s="20" t="s">
+      <c r="U32" s="53" t="s">
         <v>51</v>
       </c>
       <c r="V32" s="20" t="s">
         <v>65</v>
       </c>
       <c r="W32" s="23"/>
       <c r="X32" s="20"/>
       <c r="Y32" s="20"/>
       <c r="Z32" s="20"/>
     </row>
     <row r="33" spans="17:26" x14ac:dyDescent="0.25">
       <c r="Q33" s="23"/>
       <c r="R33" s="20" t="s">
         <v>28</v>
       </c>
       <c r="S33" s="20"/>
       <c r="T33" s="20" t="s">
         <v>21</v>
       </c>
-      <c r="U33" s="20" t="s">
+      <c r="U33" s="53" t="s">
         <v>52</v>
       </c>
       <c r="V33" s="20" t="s">
         <v>66</v>
       </c>
       <c r="W33" s="23"/>
       <c r="X33" s="20"/>
       <c r="Y33" s="20"/>
       <c r="Z33" s="20"/>
     </row>
     <row r="34" spans="17:26" x14ac:dyDescent="0.25">
       <c r="Q34" s="23"/>
       <c r="R34" s="20" t="s">
         <v>29</v>
       </c>
       <c r="S34" s="20"/>
       <c r="T34" s="20" t="s">
         <v>22</v>
       </c>
-      <c r="U34" s="20" t="s">
+      <c r="U34" s="53" t="s">
         <v>53</v>
       </c>
       <c r="V34" s="20" t="s">
         <v>67</v>
       </c>
       <c r="W34" s="23"/>
       <c r="X34" s="20"/>
       <c r="Y34" s="20"/>
       <c r="Z34" s="20"/>
     </row>
     <row r="35" spans="17:26" x14ac:dyDescent="0.25">
       <c r="Q35" s="23"/>
       <c r="R35" s="20" t="s">
         <v>30</v>
       </c>
       <c r="S35" s="20"/>
       <c r="T35" s="20" t="s">
         <v>23</v>
       </c>
-      <c r="U35" s="20" t="s">
+      <c r="U35" s="53" t="s">
         <v>54</v>
       </c>
       <c r="V35" s="20" t="s">
         <v>68</v>
       </c>
       <c r="W35" s="23"/>
       <c r="X35" s="20"/>
       <c r="Y35" s="20"/>
       <c r="Z35" s="20"/>
     </row>
     <row r="36" spans="17:26" x14ac:dyDescent="0.25">
       <c r="Q36" s="23"/>
       <c r="R36" s="20" t="s">
         <v>31</v>
       </c>
       <c r="S36" s="20"/>
       <c r="T36" s="20" t="s">
         <v>24</v>
       </c>
-      <c r="U36" s="20" t="s">
+      <c r="U36" s="53" t="s">
         <v>55</v>
       </c>
       <c r="V36" s="20"/>
       <c r="W36" s="23"/>
       <c r="X36" s="20"/>
       <c r="Y36" s="20"/>
       <c r="Z36" s="20"/>
     </row>
     <row r="37" spans="17:26" x14ac:dyDescent="0.25">
       <c r="Q37" s="23"/>
       <c r="R37" s="20" t="s">
         <v>32</v>
       </c>
       <c r="S37" s="20"/>
       <c r="T37" s="20"/>
-      <c r="U37" s="20" t="s">
+      <c r="U37" s="53" t="s">
         <v>56</v>
       </c>
       <c r="V37" s="20"/>
       <c r="W37" s="23"/>
       <c r="X37" s="20"/>
       <c r="Y37" s="20"/>
       <c r="Z37" s="20"/>
     </row>
     <row r="38" spans="17:26" x14ac:dyDescent="0.25">
       <c r="Q38" s="23"/>
       <c r="R38" s="20" t="s">
         <v>33</v>
       </c>
       <c r="S38" s="20"/>
       <c r="T38" s="20"/>
-      <c r="U38" s="20" t="s">
+      <c r="U38" s="53" t="s">
         <v>57</v>
       </c>
       <c r="V38" s="20"/>
       <c r="W38" s="23"/>
       <c r="X38" s="20"/>
       <c r="Y38" s="20"/>
       <c r="Z38" s="20"/>
     </row>
     <row r="39" spans="17:26" x14ac:dyDescent="0.25">
       <c r="Q39" s="23"/>
       <c r="R39" s="20" t="s">
         <v>34</v>
       </c>
       <c r="S39" s="20"/>
       <c r="T39" s="20"/>
-      <c r="U39" s="20" t="s">
+      <c r="U39" s="53" t="s">
         <v>58</v>
       </c>
       <c r="V39" s="20"/>
       <c r="W39" s="23"/>
       <c r="X39" s="20"/>
       <c r="Y39" s="20"/>
       <c r="Z39" s="20"/>
     </row>
     <row r="40" spans="17:26" x14ac:dyDescent="0.25">
       <c r="Q40" s="23"/>
       <c r="R40" s="20" t="s">
         <v>35</v>
       </c>
       <c r="S40" s="20"/>
       <c r="T40" s="20"/>
-      <c r="U40" s="20" t="s">
+      <c r="U40" s="53" t="s">
         <v>61</v>
       </c>
       <c r="V40" s="20"/>
       <c r="W40" s="23"/>
       <c r="X40" s="20"/>
       <c r="Y40" s="20"/>
       <c r="Z40" s="20"/>
     </row>
     <row r="41" spans="17:26" x14ac:dyDescent="0.25">
       <c r="Q41" s="23"/>
       <c r="R41" s="20" t="s">
         <v>36</v>
       </c>
       <c r="S41" s="20"/>
       <c r="T41" s="20"/>
-      <c r="U41" s="20" t="s">
+      <c r="U41" s="53" t="s">
         <v>62</v>
       </c>
       <c r="V41" s="20"/>
       <c r="W41" s="23"/>
       <c r="X41" s="20"/>
       <c r="Y41" s="20"/>
       <c r="Z41" s="20"/>
     </row>
     <row r="42" spans="17:26" x14ac:dyDescent="0.25">
       <c r="Q42" s="23"/>
       <c r="R42" s="20" t="s">
         <v>37</v>
       </c>
       <c r="S42" s="20"/>
       <c r="T42" s="20"/>
-      <c r="U42" s="20"/>
+      <c r="U42" s="53" t="s">
+        <v>70</v>
+      </c>
       <c r="V42" s="20"/>
       <c r="W42" s="23"/>
       <c r="X42" s="20"/>
       <c r="Y42" s="20"/>
       <c r="Z42" s="20"/>
     </row>
     <row r="43" spans="17:26" x14ac:dyDescent="0.25">
       <c r="Q43" s="23"/>
       <c r="R43" s="20" t="s">
         <v>38</v>
       </c>
       <c r="S43" s="20"/>
       <c r="T43" s="20"/>
-      <c r="U43" s="20"/>
+      <c r="U43" s="53" t="s">
+        <v>71</v>
+      </c>
       <c r="V43" s="20"/>
       <c r="W43" s="23"/>
       <c r="X43" s="20"/>
       <c r="Y43" s="20"/>
       <c r="Z43" s="20"/>
     </row>
     <row r="44" spans="17:26" x14ac:dyDescent="0.25">
       <c r="Q44" s="23"/>
       <c r="R44" s="20" t="s">
         <v>39</v>
       </c>
       <c r="S44" s="20"/>
       <c r="T44" s="20"/>
-      <c r="U44" s="20"/>
+      <c r="U44" s="53" t="s">
+        <v>72</v>
+      </c>
       <c r="V44" s="20"/>
       <c r="W44" s="23"/>
       <c r="X44" s="20"/>
       <c r="Y44" s="20"/>
       <c r="Z44" s="20"/>
     </row>
     <row r="45" spans="17:26" x14ac:dyDescent="0.25">
       <c r="Q45" s="23"/>
       <c r="R45" s="20" t="s">
         <v>40</v>
       </c>
       <c r="S45" s="20"/>
       <c r="T45" s="20"/>
-      <c r="U45" s="20"/>
+      <c r="U45" s="53" t="s">
+        <v>73</v>
+      </c>
       <c r="V45" s="20"/>
       <c r="W45" s="23"/>
       <c r="X45" s="20"/>
       <c r="Y45" s="20"/>
       <c r="Z45" s="20"/>
     </row>
     <row r="46" spans="17:26" x14ac:dyDescent="0.25">
       <c r="Q46" s="23"/>
       <c r="R46" s="20" t="s">
         <v>41</v>
       </c>
       <c r="S46" s="20"/>
       <c r="T46" s="20"/>
-      <c r="U46" s="20"/>
+      <c r="U46" s="53">
+        <v>2028</v>
+      </c>
       <c r="V46" s="20"/>
       <c r="W46" s="23"/>
       <c r="X46" s="20"/>
       <c r="Y46" s="20"/>
       <c r="Z46" s="20"/>
     </row>
     <row r="47" spans="17:26" x14ac:dyDescent="0.25">
       <c r="Q47" s="23"/>
       <c r="R47" s="20" t="s">
         <v>42</v>
       </c>
       <c r="S47" s="20"/>
       <c r="T47" s="20"/>
       <c r="U47" s="20"/>
       <c r="V47" s="20"/>
       <c r="W47" s="23"/>
       <c r="X47" s="20"/>
       <c r="Y47" s="20"/>
       <c r="Z47" s="20"/>
     </row>
     <row r="48" spans="17:26" x14ac:dyDescent="0.25">
       <c r="Q48" s="23"/>
       <c r="R48" s="20" t="s">
         <v>25</v>
       </c>
@@ -2375,85 +2407,91 @@
       <c r="T49" s="20"/>
       <c r="U49" s="20"/>
       <c r="V49" s="20"/>
       <c r="W49" s="23"/>
     </row>
     <row r="50" spans="17:23" x14ac:dyDescent="0.25">
       <c r="Q50" s="23"/>
       <c r="R50" s="24"/>
       <c r="S50" s="24"/>
       <c r="T50" s="24"/>
       <c r="U50" s="24"/>
       <c r="V50" s="24"/>
       <c r="W50" s="23"/>
     </row>
     <row r="51" spans="17:23" x14ac:dyDescent="0.25">
       <c r="Q51" s="23"/>
       <c r="R51" s="23"/>
       <c r="S51" s="23"/>
       <c r="T51" s="23"/>
       <c r="U51" s="23"/>
       <c r="V51" s="23"/>
       <c r="W51" s="23"/>
     </row>
   </sheetData>
   <mergeCells count="12">
-    <mergeCell ref="P3:P4"/>
-[...3 lines deleted...]
-    <mergeCell ref="J3:J4"/>
     <mergeCell ref="B2:O2"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="G3:G4"/>
     <mergeCell ref="H3:H4"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="L3:L4"/>
     <mergeCell ref="E3:E4"/>
+    <mergeCell ref="P3:P4"/>
+    <mergeCell ref="B21:P21"/>
+    <mergeCell ref="M3:O3"/>
+    <mergeCell ref="K3:K4"/>
+    <mergeCell ref="J3:J4"/>
   </mergeCells>
   <phoneticPr fontId="10" type="noConversion"/>
   <dataValidations count="5">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H5:H20" xr:uid="{E1E59217-EEF6-436D-8800-A96CB59F3ACA}">
       <formula1>$S$29:$S$32</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J5:J20" xr:uid="{ABFE1FB4-F5C6-43B1-A5C8-8F873566A352}">
       <formula1>$T$29:$T$36</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="K5:K20" xr:uid="{C2AD8FE6-D6C8-477A-B198-BA977CDDD1B8}">
       <formula1>$V$29:$V$35</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F5:G20" xr:uid="{B9827960-7C0A-4442-A1F1-25CF04A1220D}">
       <formula1>$R$31:$R$48</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="L5:L20" xr:uid="{B5DDB45C-7CBC-41F9-B497-995FFC783751}">
-      <formula1>$U$30:$U$39</formula1>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="L5:L20" xr:uid="{7457640E-89A6-42CD-AF16-6F166315E6DC}">
+      <formula1>$U$40:$U$46</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="48" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{6a7e4972-a3b7-4d51-a933-10309688c2b7}" enabled="1" method="Privileged" siteId="{0d2b6bbb-a69c-41e8-9ef1-c035572bd00e}" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arkusze</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Nazwane zakresy</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">