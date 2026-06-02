--- v0 (2026-05-13)
+++ v1 (2026-06-02)
@@ -169,67 +169,51 @@
         </w:rPr>
         <w:t>z m.in. tekstu, rysunków, tabel, tablic, zdjęć oraz wykresów</w:t>
       </w:r>
       <w:r w:rsidR="00C06800">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>, umieszczonych w dokumencie Word</w:t>
       </w:r>
       <w:r w:rsidR="009F01D0" w:rsidRPr="00100100">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00E51250" w:rsidRPr="00E51250">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E51250">
         <w:t>Jeśli Oferent posiada dodatkowo prezentację inwestycyjną zawierającą istotne w jego ocenie informacje na temat działalności funduszu (</w:t>
       </w:r>
       <w:r w:rsidR="00AF21F4">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00E51250">
-        <w:t>ng. „</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> deck będzie traktowana wyłącznie jako uzupełniająca Politykę Inwestycyjną i – w przypadku wysłania - nie musi podlegać analizie w ramach procesu wyboru Ofert.</w:t>
+        <w:t>ng. „pitch deck”), uprzejmie prosimy o załączenie jej w przekazywanej dokumentacji. PFR Ventures zastrzega, że treść pitch deck będzie traktowana wyłącznie jako uzupełniająca Politykę Inwestycyjną i – w przypadku wysłania - nie musi podlegać analizie w ramach procesu wyboru Ofert.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E8FC81B" w14:textId="77777777" w:rsidR="00D17B17" w:rsidRPr="00100100" w:rsidRDefault="00D17B17" w:rsidP="00543B27">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00100100">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>Wymogi edytorskie</w:t>
       </w:r>
       <w:r w:rsidR="0035643F" w:rsidRPr="00100100">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> dotyczące tekstu</w:t>
       </w:r>
@@ -519,51 +503,51 @@
     </w:p>
     <w:p w14:paraId="562D3101" w14:textId="77777777" w:rsidR="00E72C37" w:rsidRPr="00100100" w:rsidRDefault="00847705" w:rsidP="00AF6F3D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk489955629"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Wymagany </w:t>
       </w:r>
       <w:r w:rsidR="00E72C37" w:rsidRPr="00100100">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>zakres merytoryczny Polityki Inwestycyjnej</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EBDC736" w14:textId="14617B38" w:rsidR="007C6114" w:rsidRPr="00100100" w:rsidRDefault="007C6114" w:rsidP="00AF6F3D">
+    <w:p w14:paraId="168B3504" w14:textId="77777777" w:rsidR="00DC2C1C" w:rsidRDefault="007C6114" w:rsidP="00AF6F3D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">W ramach Polityki Inwestycyjnej Oferent powinien zawrzeć wszystkie informacje wskazane w poniższych punktach i podpunktach, które będą podlegały ocenie formalnej i merytorycznej. Poszczególne obszary tematyczne powinny </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF6F3D">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">zostać zatytułowane zgodnie z poniższymi punktami i podpunktami oraz przedstawione w kolejności </w:t>
       </w:r>
       <w:r w:rsidR="007D3254" w:rsidRPr="00AF6F3D">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t>zaprezentowan</w:t>
@@ -590,50 +574,363 @@
       </w:r>
       <w:r w:rsidR="00AF21F4">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidR="007D3254">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>, 5 i 6 informacje powinny zostać przedstawione w formie tabel wskazanych poniżej</w:t>
       </w:r>
       <w:r w:rsidR="00071AA9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>, natomiast w przypadku punktu 4g informacje powinny zostać przedstawione w formie tabeli, jak również w formie opisowej</w:t>
       </w:r>
       <w:r w:rsidR="007D3254">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:r w:rsidR="00DC2C1C">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="666DE219" w14:textId="1416136F" w:rsidR="004461C8" w:rsidRDefault="004461C8" w:rsidP="00AF6F3D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">W przypadku zamiaru utworzenia Funduszu VC działającego w </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E64845">
+        <w:t xml:space="preserve">Modelu Koinwestycyjnym w </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E64845">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>warian</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>cie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E64845">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o który</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E64845">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mowa w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094262B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ust. 15 pkt. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>1b)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0094262B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Term Sheet, tj. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E64845">
+        <w:t>Fundusz</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE5D0A">
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E64845">
+        <w:t xml:space="preserve"> VC </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E64845">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>dedykowanych</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> animatorom syndykatów anielskich, należy w odpowiednich punktach (co najmniej w pkt. 2a</w:t>
+      </w:r>
+      <w:r w:rsidR="0038409A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>, 2b,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2f</w:t>
+      </w:r>
+      <w:r w:rsidR="0038409A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>, 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>g, 2l, oraz 5)</w:t>
+      </w:r>
+      <w:r w:rsidR="004D3757">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wykazać powiązanie Funduszu VC z dotychczasową działalnością animacyjną członków zespołu wśród Aniołów Biznesu,</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB6F70">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> przedstawić dotychczasowe zasady funkcjonowania działalności animacyjnej, w tym prowadzenia rozliczeń z Aniołami Biznesu,</w:t>
+      </w:r>
+      <w:r w:rsidR="004D3757">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB6F70">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a także przedstawić </w:t>
+      </w:r>
+      <w:r w:rsidR="004D3757">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zakres w jakim </w:t>
+      </w:r>
+      <w:r w:rsidR="0038409A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">działalność Funduszu VC będzie </w:t>
+      </w:r>
+      <w:r w:rsidR="004D3757">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>rozszerz</w:t>
+      </w:r>
+      <w:r w:rsidR="0038409A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>eniem</w:t>
+      </w:r>
+      <w:r w:rsidR="004D3757">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0038409A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>obecnej działalności, spodziewaną synergi</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB6F70">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ę</w:t>
+      </w:r>
+      <w:r w:rsidR="0038409A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>, opis planowanych aktywności inwestycyjnych i zawodowych członków zespołu poza Funduszem VC oraz politykę zarządzania konfliktem interesów który może wystąpić w przypadku prowadzenia równoległej aktywności zawodowej i inwestycyjnej.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EBDC736" w14:textId="0FA98B4A" w:rsidR="007C6114" w:rsidRDefault="00FE5D0A" w:rsidP="00AF6F3D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>W</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC2C1C">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> przypadku zamiaru utworzenia Funduszu VC działającego w </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC2C1C" w:rsidRPr="00E64845">
+        <w:t xml:space="preserve">Modelu Koinwestycyjnym w </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC2C1C" w:rsidRPr="00E64845">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>warian</w:t>
+      </w:r>
+      <w:r w:rsidR="004461C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>cie</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC2C1C" w:rsidRPr="00E64845">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o który</w:t>
+      </w:r>
+      <w:r w:rsidR="004461C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC2C1C" w:rsidRPr="00E64845">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mowa w</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC2C1C" w:rsidRPr="0094262B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ust. 15 pkt. 1c) Term Sheet, tj. </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC2C1C" w:rsidRPr="00E64845">
+        <w:t>Fundusz</w:t>
+      </w:r>
+      <w:r w:rsidR="00D90D3A">
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC2C1C" w:rsidRPr="00E64845">
+        <w:t xml:space="preserve"> VC </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC2C1C" w:rsidRPr="00E64845">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>dedykowanych</w:t>
+      </w:r>
+      <w:r w:rsidR="00D90D3A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC2C1C" w:rsidRPr="00E64845">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aniołom Biznesu skupionym przy </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC2C1C" w:rsidRPr="00E64845">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>istniejących funduszach commitmentowych</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC2C1C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>, należy w odpowiednich punktach (co najmniej w pkt. 2a, 2b, 2f, 2g</w:t>
+      </w:r>
+      <w:r w:rsidR="00B624B1">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>, 2l, 4a, b, c oraz 5)</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC2C1C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> przedstawić zasady koinwestycji obu funduszy</w:t>
+      </w:r>
+      <w:r w:rsidR="00B624B1">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>, powiązania organizacyjne i osobowe pomiędzy tymi funduszami oraz politykę zarządzania konfliktem interesów mogącymi wystąpić między oboma funduszami.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40E6AF1B" w14:textId="77777777" w:rsidR="004461C8" w:rsidRPr="00100100" w:rsidRDefault="004461C8" w:rsidP="00AF6F3D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="71901FE8" w14:textId="77777777" w:rsidR="00954F39" w:rsidRPr="00FF56A5" w:rsidRDefault="00B10A55" w:rsidP="00543B27">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF56A5">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>Profil inwestycyjny:</w:t>
       </w:r>
       <w:r w:rsidR="0055525E" w:rsidRPr="00FF56A5">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
@@ -822,51 +1119,50 @@
         <w:t>Funduszu VC</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25185481" w14:textId="6C135F58" w:rsidR="003C4023" w:rsidRPr="00F23021" w:rsidRDefault="003C4023" w:rsidP="00AF6F3D">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">preferowany kraj prowadzenia głównej działalności operacyjnej </w:t>
       </w:r>
       <w:r w:rsidR="00FB627A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>Spółek Portfelowych</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> bądź preferowan</w:t>
       </w:r>
       <w:r w:rsidR="00477906">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> kraj siedziby </w:t>
@@ -1935,50 +2231,51 @@
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0006719F" w14:paraId="33AD9023" w14:textId="77777777" w:rsidTr="00AF6F3D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2904" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6D870ADC" w14:textId="1858D5FD" w:rsidR="0006719F" w:rsidRDefault="0006719F" w:rsidP="00241208">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">    - Grupa C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1351" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="70B89148" w14:textId="77777777" w:rsidR="0006719F" w:rsidRDefault="0006719F" w:rsidP="00241208">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1419" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="73AA5EA1" w14:textId="77777777" w:rsidR="0006719F" w:rsidRDefault="0006719F" w:rsidP="00241208">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
@@ -2073,208 +2370,186 @@
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F96F4A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">strategia </w:t>
       </w:r>
       <w:r w:rsidR="00765968">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">i źródła </w:t>
       </w:r>
       <w:r w:rsidRPr="00F96F4A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
-        <w:t>pozyskiwania projektów inwestycyjnych (</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>pozyskiwania projektów inwestycyjnych (dealflow)</w:t>
+      </w:r>
+      <w:r w:rsidR="005A2600">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, w tym</w:t>
+      </w:r>
       <w:r w:rsidRPr="00F96F4A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
-        <w:t>dealflow</w:t>
-[...17 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00040441" w:rsidRPr="00F96F4A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>strategia marketingowa</w:t>
       </w:r>
       <w:r w:rsidR="008E0A63">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> oraz </w:t>
       </w:r>
       <w:r w:rsidR="00040441" w:rsidRPr="00F96F4A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">plan promocji i komunikacji </w:t>
       </w:r>
       <w:r w:rsidR="008B2EB7" w:rsidRPr="00F96F4A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">ukierunkowany </w:t>
       </w:r>
       <w:r w:rsidR="009465ED">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
       <w:r w:rsidR="00040441" w:rsidRPr="00F96F4A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B04459" w:rsidRPr="00F96F4A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">ekosystem </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>ekosystem startupow</w:t>
+      </w:r>
+      <w:r w:rsidR="009465ED">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
       <w:r w:rsidR="00B04459" w:rsidRPr="00F96F4A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
-        <w:t>startupow</w:t>
-[...7 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> (np.</w:t>
+      </w:r>
+      <w:r w:rsidR="00040441" w:rsidRPr="00F96F4A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> współpraca ze środowiskiem naukowym</w:t>
+      </w:r>
+      <w:r w:rsidR="00C10251" w:rsidRPr="00F96F4A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, instytucjami </w:t>
+      </w:r>
+      <w:r w:rsidR="00C44E0F" w:rsidRPr="00F96F4A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zajmującymi się komercjalizacją technologii</w:t>
+      </w:r>
       <w:r w:rsidR="00B04459" w:rsidRPr="00F96F4A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (np.</w:t>
-[...22 lines deleted...]
-        </w:rPr>
         <w:t>),</w:t>
       </w:r>
       <w:r w:rsidR="008B2EB7" w:rsidRPr="00F96F4A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00380EFD" w:rsidRPr="00F96F4A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>adekwatn</w:t>
       </w:r>
       <w:r w:rsidR="002F2258">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="00380EFD" w:rsidRPr="00F96F4A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">e </w:t>
       </w:r>
       <w:r w:rsidR="008B2EB7" w:rsidRPr="00F96F4A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">do profilu inwestycyjnego </w:t>
       </w:r>
       <w:r w:rsidR="00F763BD">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>Funduszu VC</w:t>
       </w:r>
       <w:r w:rsidR="008B2EB7" w:rsidRPr="00F96F4A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0255A915" w14:textId="3A19AFB6" w:rsidR="00B10A55" w:rsidRPr="009C4A1F" w:rsidRDefault="0035643F">
+    <w:p w14:paraId="0255A915" w14:textId="49A593C7" w:rsidR="00B10A55" w:rsidRPr="009C4A1F" w:rsidRDefault="0035643F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C4A1F">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="00551410" w:rsidRPr="009C4A1F">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>roces inwestycyjny</w:t>
       </w:r>
       <w:r w:rsidR="009F01D0" w:rsidRPr="009C4A1F">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
@@ -2402,97 +2677,68 @@
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="002334EC" w:rsidRPr="009C4A1F" w:rsidDel="008F307B">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31C0E91E" w14:textId="74D2D4AD" w:rsidR="00477906" w:rsidRPr="00F96F4A" w:rsidRDefault="00477906" w:rsidP="00477906">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
-        <w:t>strategia badania projektów inwestycyjnych (</w:t>
-[...27 lines deleted...]
-        <w:t>),</w:t>
+        <w:t>strategia badania projektów inwestycyjnych (due diligence),</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B443A6F" w14:textId="0676ACBE" w:rsidR="00D4091E" w:rsidRPr="00100100" w:rsidRDefault="00D4091E" w:rsidP="008B7AFF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00100100">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">podstawowe zasady </w:t>
       </w:r>
       <w:r w:rsidR="00472F5C" w:rsidRPr="00100100">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">i warunki </w:t>
       </w:r>
       <w:r w:rsidRPr="00100100">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>umów inwestycyjnych zawieranych z</w:t>
       </w:r>
       <w:r w:rsidR="008D0D0D">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>e Spółkami Portfelowymi</w:t>
       </w:r>
       <w:r w:rsidRPr="00100100">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>,</w:t>
@@ -2581,235 +2827,231 @@
         </w:rPr>
         <w:t xml:space="preserve"> planów budowania</w:t>
       </w:r>
       <w:r w:rsidR="00103513">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> ich</w:t>
       </w:r>
       <w:r w:rsidR="00551410" w:rsidRPr="000401C2">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> wartości (</w:t>
       </w:r>
       <w:r w:rsidR="00765968">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>tzw.</w:t>
       </w:r>
       <w:r w:rsidR="00551410" w:rsidRPr="000401C2">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> smart </w:t>
-[...13 lines deleted...]
-        <w:t>)</w:t>
+        <w:t xml:space="preserve"> smart money)</w:t>
       </w:r>
       <w:r w:rsidR="00C35554" w:rsidRPr="000401C2">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00DC4178" w:rsidRPr="000401C2">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> np. </w:t>
       </w:r>
       <w:r w:rsidR="00976B07" w:rsidRPr="000401C2">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>doradztwo biznesowe, wsparcie w pozyskiwaniu kontrahentów</w:t>
       </w:r>
       <w:r w:rsidR="009465ED">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00335784">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">wejście na nowe rynki zagraniczne, </w:t>
       </w:r>
       <w:r w:rsidR="00200390" w:rsidRPr="000401C2">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>pozyskanie finansowania zewnętrznego</w:t>
       </w:r>
       <w:r w:rsidR="00B45689">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> w ramach kolejnych rund finansowania</w:t>
       </w:r>
       <w:r w:rsidR="008F307B">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CD98AAA" w14:textId="7814612B" w:rsidR="00EB3753" w:rsidRDefault="00EB3753" w:rsidP="00482C37">
+    <w:p w14:paraId="0CD98AAA" w14:textId="66430576" w:rsidR="00EB3753" w:rsidRDefault="00EB3753" w:rsidP="00482C37">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">strategia pozyskiwania </w:t>
       </w:r>
+      <w:r w:rsidR="007A4101">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Koinwestorów, w tym </w:t>
+      </w:r>
       <w:r w:rsidR="00D32366">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>Aniołów Biznesu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> do poszczególnych projektów</w:t>
       </w:r>
       <w:r w:rsidR="004723C9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
-        <w:t>, w tym Wiodącego Anioła Biznesu</w:t>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="008F3933">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">, z uwzględnieniem </w:t>
+        <w:t xml:space="preserve">z uwzględnieniem </w:t>
       </w:r>
       <w:r w:rsidR="008F3933">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>wcześniejszego doświadczenia współpracy z Aniołami Biznesu lub organizacjami ich zrzeszającymi</w:t>
+        <w:t xml:space="preserve">wcześniejszego doświadczenia współpracy z </w:t>
+      </w:r>
+      <w:r w:rsidR="007A4101">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Koinwestorami, w tym </w:t>
+      </w:r>
+      <w:r w:rsidR="008F3933">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Aniołami Biznesu lub organizacjami ich zrzeszającymi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Jeżeli Fundusz VC posiada </w:t>
-[...11 lines deleted...]
-        <w:t>ą współpracę z</w:t>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D7785F">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>W przypadku</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D32366">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>Anioł</w:t>
       </w:r>
-      <w:r w:rsidR="008B26C5">
-[...3 lines deleted...]
-        <w:t>ami</w:t>
+      <w:r w:rsidR="00D7785F">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ów</w:t>
       </w:r>
       <w:r w:rsidR="00D32366">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Biznesu (lub ich sieci</w:t>
-[...11 lines deleted...]
-        <w:t>)</w:t>
+        <w:t xml:space="preserve"> Biznesu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">, którzy wyrażają zainteresowanie jego </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>, zainteresowan</w:t>
+      </w:r>
+      <w:r w:rsidR="00D7785F">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ych</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
-        <w:t>pipelinem</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> pipelinem </w:t>
+      </w:r>
+      <w:r w:rsidR="00D7785F">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Funduszu VC </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> oraz/lub profilem i strategią inwestycyjną, </w:t>
+        <w:t xml:space="preserve">oraz/lub profilem i strategią inwestycyjną, </w:t>
       </w:r>
       <w:r w:rsidRPr="00D47C05">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>prosimy o przedstawienie podpisanych</w:t>
       </w:r>
       <w:r w:rsidR="00965462">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E15EA5">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidR="00965462">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
@@ -2902,99 +3144,147 @@
         </w:rPr>
         <w:t xml:space="preserve"> w innej formie</w:t>
       </w:r>
       <w:r w:rsidR="00E15EA5">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> i dołączenie odpowiednich dokumentów </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>jako załącznik</w:t>
       </w:r>
       <w:r w:rsidR="00E15EA5">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>ów</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> do Polityki Inwestycyjnej Oferenta, </w:t>
+        <w:t xml:space="preserve"> do Polityki Inwestycyjnej Oferenta</w:t>
+      </w:r>
+      <w:r w:rsidR="008124D0">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D7785F">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Koinwestorzy inni niż Aniołowie Biznesu, mogą </w:t>
+      </w:r>
+      <w:r w:rsidR="00367CAE">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">przedstawić listy intencyjne lub uwiarygodnić współpracę z </w:t>
+      </w:r>
+      <w:r w:rsidR="00D7785F">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Funduszem VC w </w:t>
+      </w:r>
+      <w:r w:rsidR="00367CAE">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>innej</w:t>
+      </w:r>
+      <w:r w:rsidR="00D7785F">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> formie.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57160B86" w14:textId="49D03B0D" w:rsidR="00FE4871" w:rsidRDefault="00EB3753" w:rsidP="00D32366">
+    <w:p w14:paraId="57160B86" w14:textId="7EB39B6E" w:rsidR="00FE4871" w:rsidRDefault="00EB3753" w:rsidP="00D32366">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">przedstawienie planowanego modelu dokonywania Inwestycji </w:t>
       </w:r>
       <w:r w:rsidR="003C7FBD">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">i współpracy </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">z </w:t>
       </w:r>
-      <w:r w:rsidR="00D32366">
-[...3 lines deleted...]
-        <w:t>Aniołami Biznesu</w:t>
+      <w:r w:rsidR="008E4881">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Koinwestorami</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">, w tym w szczególności (i) procesu podejmowania decyzji inwestycyjnych (w tym np. wejść i wyjść z Inwestycji) </w:t>
       </w:r>
       <w:r w:rsidR="003C7FBD">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">(ii) angażowania Aniołów Biznesu we wsparcie Spółek portfelowych </w:t>
+        <w:t xml:space="preserve">(ii) angażowania </w:t>
+      </w:r>
+      <w:r w:rsidR="008E4881">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Koinwestorów</w:t>
+      </w:r>
+      <w:r w:rsidR="003C7FBD">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> we wsparcie Spółek portfelowych </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>oraz (ii</w:t>
       </w:r>
       <w:r w:rsidR="003C7FBD">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>) struktury prawnej, np. poprzez wspólnie utworzone wehikuły inwestycyjne</w:t>
       </w:r>
       <w:r w:rsidR="003C7FBD">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> czy zapisy umowne określające zasady współpracy</w:t>
       </w:r>
@@ -3025,220 +3315,241 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Inwestycj</w:t>
       </w:r>
       <w:r w:rsidR="003C7FBD">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> w Spółkę</w:t>
       </w:r>
       <w:r w:rsidR="00FE4871">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0DD875" w14:textId="40CF468D" w:rsidR="00FE4871" w:rsidRPr="00FE4871" w:rsidRDefault="001B581E" w:rsidP="00F67111">
+    <w:p w14:paraId="0F0DD875" w14:textId="0DD30586" w:rsidR="00FE4871" w:rsidRPr="00FE4871" w:rsidRDefault="001B581E" w:rsidP="00F67111">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
-        <w:t>Zasady pobierania opłat od Aniołów Biznesu oraz s</w:t>
+        <w:t xml:space="preserve">Zasady pobierania opłat od </w:t>
+      </w:r>
+      <w:r w:rsidR="007A4101">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Koinwestorów</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oraz s</w:t>
       </w:r>
       <w:r w:rsidR="00EB3753" w:rsidRPr="00EB3753">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">posób ustalania poziomu Carried Interest od </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>Aniołów Biznesu</w:t>
+      <w:r w:rsidR="007A4101">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Koinwestorów</w:t>
       </w:r>
       <w:r w:rsidR="00FE4871">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00FE4871" w:rsidRPr="00FE4871">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EF5A465" w14:textId="66446257" w:rsidR="00EB3753" w:rsidRPr="00381AA1" w:rsidRDefault="00FE4871" w:rsidP="00F67111">
+    <w:p w14:paraId="1EF5A465" w14:textId="7387A092" w:rsidR="00EB3753" w:rsidRPr="00381AA1" w:rsidRDefault="00FE4871" w:rsidP="00F67111">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F6302B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>mechanizmy ustalania</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> i negocjowania </w:t>
       </w:r>
       <w:r w:rsidRPr="00686C41">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">preferencji dla Aniołów Biznesu w zakresie asymetrycznego podziału zysku </w:t>
+        <w:t xml:space="preserve">preferencji dla </w:t>
+      </w:r>
+      <w:r w:rsidR="008E4881">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Koinwestorów</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00686C41">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w zakresie asymetrycznego podziału zysku </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>oraz</w:t>
       </w:r>
       <w:r w:rsidRPr="00F6302B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> Lead Carried Interest</w:t>
+      </w:r>
+      <w:r w:rsidR="008E4881">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (jeżeli dotyczy)</w:t>
+      </w:r>
       <w:r w:rsidRPr="00F6302B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Lead</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> każdorazowo na poszczególnych inwestycjach, z uwzględnieniem sposobu powiązania Lead Carried</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Interest</w:t>
+      </w:r>
       <w:r w:rsidRPr="00F6302B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Carried Interest każdorazowo na poszczególnych inwestycjach, z uwzględnieniem sposobu powiązania </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> z efektywnym zaangażowaniem w budowanie wartości dane</w:t>
+      </w:r>
+      <w:r w:rsidR="00C7259B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">j Spółki Portfelowej </w:t>
+      </w:r>
       <w:r w:rsidRPr="00F6302B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Lead</w:t>
-[...29 lines deleted...]
-        </w:rPr>
         <w:t>i sposobu weryfikacji tego zaangażowania,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71EE116E" w14:textId="4BE008A0" w:rsidR="00B22C86" w:rsidRDefault="00B22C86">
+    <w:p w14:paraId="71EE116E" w14:textId="551966A5" w:rsidR="00B22C86" w:rsidRDefault="00B22C86">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000401C2">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">zasady monitorowania, nadzorowania i kontrolowania </w:t>
       </w:r>
       <w:r w:rsidR="00950871">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>Spółek Portfelowych</w:t>
       </w:r>
       <w:r w:rsidR="004A7CED">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004A7CED" w:rsidRPr="00F6302B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">oraz zaangażowania Wiodących Aniołów Biznesu, w proces budowania wartości </w:t>
+        <w:t>oraz zaangażowania Wiodących Aniołów Biznesu</w:t>
+      </w:r>
+      <w:r w:rsidR="008E4881">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (jeżeli wystąpią)</w:t>
+      </w:r>
+      <w:r w:rsidR="004A7CED" w:rsidRPr="00F6302B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, w proces budowania wartości </w:t>
       </w:r>
       <w:r w:rsidR="004A7CED">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Spółek Portfelowych</w:t>
       </w:r>
       <w:r w:rsidR="004A7CED" w:rsidRPr="00F6302B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">, w </w:t>
       </w:r>
       <w:r w:rsidR="00DA246A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>tym</w:t>
       </w:r>
       <w:r w:rsidR="004A7CED" w:rsidRPr="00F6302B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> z punktu widzenia wydatkowania środków z Inwestycji zgodnie z </w:t>
       </w:r>
@@ -3308,85 +3619,57 @@
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="0012647A" w:rsidRPr="0012647A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">harakter </w:t>
       </w:r>
       <w:r w:rsidR="00D42C61">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>równoległej</w:t>
       </w:r>
       <w:r w:rsidR="00D42C61" w:rsidRPr="0012647A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0012647A" w:rsidRPr="0012647A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">działalności na rynku venture </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">działalności na rynku venture capital </w:t>
       </w:r>
       <w:r w:rsidR="001940F7">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">(lub powiązanej z venture </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">) </w:t>
+        <w:t xml:space="preserve">(lub powiązanej z venture capital) </w:t>
       </w:r>
       <w:r w:rsidR="0012647A" w:rsidRPr="0012647A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">prowadzonej przez członków Zespołu (o ile występuje) oraz jej komplementarność ze strategią </w:t>
       </w:r>
       <w:r w:rsidR="00F763BD">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>Funduszu VC</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54C2E53D" w14:textId="706A0698" w:rsidR="00E8185B" w:rsidRDefault="0035643F" w:rsidP="008B7AFF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
@@ -3414,106 +3697,77 @@
         </w:rPr>
         <w:t>e Spółek Portfelowych Funduszu VC</w:t>
       </w:r>
       <w:r w:rsidR="00482C37">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D1E18B1" w14:textId="6B56C8CC" w:rsidR="005F2A6E" w:rsidRPr="005F2A6E" w:rsidRDefault="0013206E" w:rsidP="005F2A6E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidR="005F2A6E" w:rsidRPr="005F2A6E">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>względnienie czynników zrównoważonego rozwoju w ocenie projektów inwestycyjnych,</w:t>
       </w:r>
       <w:r w:rsidR="005F2A6E">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005F2A6E" w:rsidRPr="005F2A6E">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">np. poprzez stosowanie zasad </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="005F2A6E" w:rsidRPr="00482C37">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Principles</w:t>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> Investment</w:t>
+        <w:t>Principles for Responsible Investment</w:t>
       </w:r>
       <w:r w:rsidR="007147F9" w:rsidRPr="00482C37">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r w:rsidR="005F2A6E" w:rsidRPr="005F2A6E">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> lub innych odpowiednich międzynarodowych standardów w zakresie ESG.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53E12901" w14:textId="77777777" w:rsidR="00CC103C" w:rsidRPr="00100100" w:rsidRDefault="00EA0053" w:rsidP="008B7AFF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
@@ -3581,114 +3835,86 @@
         <w:ind w:left="1418" w:hanging="293"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">opis </w:t>
       </w:r>
       <w:r w:rsidR="00B22C86">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>założeń Budżetu Operacyjnego</w:t>
       </w:r>
       <w:r w:rsidR="00655677">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42BAAD42" w14:textId="2DD44E6B" w:rsidR="00EB3753" w:rsidRPr="00EB3753" w:rsidRDefault="00EB3753" w:rsidP="00EB3753">
+    <w:p w14:paraId="42BAAD42" w14:textId="59714888" w:rsidR="00EB3753" w:rsidRPr="00EB3753" w:rsidRDefault="00EB3753" w:rsidP="00EB3753">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:left="1418" w:hanging="293"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">opis założeń pobierania opłaty za zarządzanie od </w:t>
       </w:r>
-      <w:r w:rsidR="00C23244">
-[...3 lines deleted...]
-        <w:t>Aniołów Biznesu</w:t>
+      <w:r w:rsidR="008E4881">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Koinwestorów</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> i/lub opłaty związanej z pokryciem części kosztów transakcyjnych (np. </w:t>
-[...33 lines deleted...]
-        <w:t>Aniołów Biznesu</w:t>
+        <w:t xml:space="preserve"> i/lub opłaty związanej z pokryciem części kosztów transakcyjnych (np. due diligence) przez </w:t>
+      </w:r>
+      <w:r w:rsidR="008E4881">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Koinwestorów</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B721675" w14:textId="77777777" w:rsidR="00B10A55" w:rsidRPr="00100100" w:rsidRDefault="00B10A55" w:rsidP="008B7AFF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00100100">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
@@ -4040,51 +4266,58 @@
         </w:rPr>
         <w:t>, w tym w szczególności</w:t>
       </w:r>
       <w:r w:rsidR="0007301F" w:rsidRPr="00100100">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004A29D7" w:rsidRPr="00100100">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>doświadczenie</w:t>
       </w:r>
       <w:r w:rsidR="00036278">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004A29D7" w:rsidRPr="00100100">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">w zakresie inwestycji </w:t>
+        <w:t xml:space="preserve">w </w:t>
+      </w:r>
+      <w:r w:rsidR="004A29D7" w:rsidRPr="00100100">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">zakresie inwestycji </w:t>
       </w:r>
       <w:r w:rsidR="00DF7423">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">typu </w:t>
       </w:r>
       <w:r w:rsidR="005A2600">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>VC</w:t>
       </w:r>
       <w:r w:rsidR="001940F7">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>/PE</w:t>
       </w:r>
       <w:r w:rsidR="0012427C" w:rsidRPr="00100100">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>, doświadczenie przedsiębiorcze</w:t>
       </w:r>
@@ -4357,226 +4590,201 @@
     </w:p>
     <w:p w14:paraId="3F241E27" w14:textId="77777777" w:rsidR="00B10A55" w:rsidRPr="007D3254" w:rsidRDefault="00B10A55" w:rsidP="00FF56A5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00100100">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>Polityka zarządzania konfliktem interesów</w:t>
       </w:r>
       <w:r w:rsidR="000D5162" w:rsidRPr="00100100">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">/ </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>/ compliance</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="8998" w:type="dxa"/>
         <w:tblInd w:w="704" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3544"/>
         <w:gridCol w:w="5454"/>
       </w:tblGrid>
       <w:tr w:rsidR="00422D93" w:rsidRPr="00D50DDB" w14:paraId="32D41034" w14:textId="77777777" w:rsidTr="00482C37">
         <w:trPr>
           <w:trHeight w:val="937"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67A58918" w14:textId="431E955C" w:rsidR="00422D93" w:rsidRPr="00D50DDB" w:rsidRDefault="00422D93" w:rsidP="00AF6F3D">
+          <w:p w14:paraId="67A58918" w14:textId="69F85D53" w:rsidR="00422D93" w:rsidRPr="00D50DDB" w:rsidRDefault="00422D93" w:rsidP="00AF6F3D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidRPr="00100100">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t>dentyfikacja oraz charakterystyka najważniejszych obszarów związanych z prawdopodobnymi konfliktami interesów</w:t>
             </w:r>
             <w:r w:rsidR="009C4A1F">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> oraz </w:t>
             </w:r>
             <w:r w:rsidR="00B97F5F">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Compliance, w tym </w:t>
             </w:r>
             <w:r w:rsidR="00B97F5F" w:rsidRPr="00EB3753">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">proponowane środki w celu zapewnienia zgodności interesów oraz unikania konfliktu </w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">interesów Podmiotu Zarządzającego, PFR </w:t>
+              <w:t xml:space="preserve">proponowane środki w celu zapewnienia zgodności interesów oraz unikania konfliktu interesów Podmiotu Zarządzającego, PFR </w:t>
             </w:r>
             <w:r w:rsidR="00B97F5F">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Biznest </w:t>
             </w:r>
             <w:r w:rsidR="00B97F5F" w:rsidRPr="00EB3753">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">i </w:t>
             </w:r>
             <w:r w:rsidR="00B8104A">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">koinwestujących </w:t>
             </w:r>
-            <w:r w:rsidR="00B97F5F">
+            <w:r w:rsidR="008E4881">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
-              <w:t>Aniołów Biznesu</w:t>
+              <w:t>Koinwestorów</w:t>
             </w:r>
             <w:r w:rsidR="00B97F5F" w:rsidRPr="00EB3753">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00B8104A" w:rsidRPr="00F6302B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">z uwzględnieniem </w:t>
             </w:r>
             <w:r w:rsidR="00AA682C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">również </w:t>
             </w:r>
             <w:r w:rsidR="00B8104A" w:rsidRPr="00F6302B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">sytuacji, gdy koinwestującymi Aniołami Biznesu są członkowie </w:t>
             </w:r>
             <w:r w:rsidR="00B8104A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Kluczowego Personelu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5454" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="54895022" w14:textId="77777777" w:rsidR="00422D93" w:rsidRPr="00D50DDB" w:rsidRDefault="00422D93" w:rsidP="00AF6F3D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidRPr="00100100">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t>ropozycja</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00100100">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
-              <w:t>mitygacji</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> ryzyka</w:t>
+              <w:t>mitygacji ryzyka</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00422D93" w14:paraId="79292479" w14:textId="77777777" w:rsidTr="00482C37">
         <w:trPr>
           <w:trHeight w:val="530"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0C7E6B4B" w14:textId="77777777" w:rsidR="00422D93" w:rsidRDefault="00422D93" w:rsidP="003C5D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5454" w:type="dxa"/>
           </w:tcPr>
@@ -4740,63 +4948,55 @@
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidRPr="00100100">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t>ropozycja</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00100100">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
-              <w:t>mitygacji</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> ryzyka </w:t>
+              <w:t xml:space="preserve">mitygacji ryzyka </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00422D93" w14:paraId="3DF1DAA9" w14:textId="77777777" w:rsidTr="00482C37">
         <w:trPr>
           <w:trHeight w:val="520"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6CC21502" w14:textId="77777777" w:rsidR="00422D93" w:rsidRDefault="00422D93" w:rsidP="003C5D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5442" w:type="dxa"/>
           </w:tcPr>
@@ -4878,50 +5078,51 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="121D43B2" w14:textId="4A5EDC70" w:rsidR="005F2A6E" w:rsidRPr="005F2A6E" w:rsidRDefault="005F2A6E" w:rsidP="00482C37">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F2A6E">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Regulaminy i procedury ESG związan</w:t>
       </w:r>
       <w:r w:rsidR="007147F9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="005F2A6E">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> z kwestiami społecznymi i pracowniczymi:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E7CB827" w14:textId="77777777" w:rsidR="00CD18E2" w:rsidRDefault="00CD18E2" w:rsidP="00482C37">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
@@ -6913,79 +7114,51 @@
         </w:rPr>
         <w:t>23</w:t>
       </w:r>
       <w:r w:rsidRPr="00095577">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> r.</w:t>
       </w:r>
       <w:r w:rsidRPr="00847D2E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> poz. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>702</w:t>
       </w:r>
       <w:r w:rsidRPr="00847D2E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> z </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> będę miał/a status beneficjenta pomocy publicznej;</w:t>
+        <w:t xml:space="preserve"> z późn. zm.) i w związku z powyższym przyjmuję do wiadomości, że z chwilą zawarcia Umowy koinwestycyjnej będę miał/a status beneficjenta pomocy publicznej;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E3EF6E0" w14:textId="51A87BAC" w:rsidR="00CD18E2" w:rsidRDefault="00CD18E2" w:rsidP="00CD18E2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">zapoznałem się z Zasadami przetwarzania danych osobowych, stanowiącymi załącznik nr </w:t>
       </w:r>
       <w:r w:rsidR="008B26C5">
@@ -7161,62 +7334,85 @@
             <w:r w:rsidRPr="00B74818">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t>___________________________________________________________</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5667E5BA" w14:textId="77777777" w:rsidR="00CD18E2" w:rsidRPr="00B74818" w:rsidRDefault="00CD18E2" w:rsidP="00571BB8">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B74818">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t>Data, miejscowość</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2BBF6C86" w14:textId="77777777" w:rsidR="00CD18E2" w:rsidRDefault="00CD18E2" w:rsidP="00CD18E2">
+    <w:p w14:paraId="026FDDC6" w14:textId="77777777" w:rsidR="00D60CD9" w:rsidRDefault="00D60CD9" w:rsidP="00CD18E2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28479C0F" w14:textId="77777777" w:rsidR="00D60CD9" w:rsidRDefault="00D60CD9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BBF6C86" w14:textId="189BB3A6" w:rsidR="00CD18E2" w:rsidRDefault="00CD18E2" w:rsidP="00CD18E2">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00847D2E">
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Wzór </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Podsumowania </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="12758" w:type="dxa"/>
         <w:tblInd w:w="-10" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="453"/>
         <w:gridCol w:w="1036"/>
         <w:gridCol w:w="1871"/>
         <w:gridCol w:w="1208"/>
         <w:gridCol w:w="1234"/>
@@ -8836,91 +9032,91 @@
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="66D8A60F" w14:textId="77777777" w:rsidR="00CD18E2" w:rsidRPr="00482C37" w:rsidRDefault="00CD18E2" w:rsidP="00482C37">
       <w:pPr>
         <w:ind w:left="405"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00CD18E2" w:rsidRPr="00482C37" w:rsidSect="008B26C5">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1134" w:right="1417" w:bottom="1133" w:left="1135" w:header="567" w:footer="454" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="29C22429" w14:textId="77777777" w:rsidR="00637979" w:rsidRDefault="00637979" w:rsidP="00FE74CD">
+    <w:p w14:paraId="436C2CC9" w14:textId="77777777" w:rsidR="00313E53" w:rsidRDefault="00313E53" w:rsidP="00FE74CD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3A335116" w14:textId="77777777" w:rsidR="00637979" w:rsidRDefault="00637979" w:rsidP="00FE74CD">
+    <w:p w14:paraId="7BB98571" w14:textId="77777777" w:rsidR="00313E53" w:rsidRDefault="00313E53" w:rsidP="00FE74CD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="59733904" w14:textId="77777777" w:rsidR="00637979" w:rsidRDefault="00637979">
+    <w:p w14:paraId="3E8FA0AC" w14:textId="77777777" w:rsidR="00313E53" w:rsidRDefault="00313E53">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
@@ -9017,171 +9213,170 @@
     <w:r w:rsidR="0071128A">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="0071128A">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="003123B0">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
     <w:r w:rsidR="0071128A">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="173130DC" w14:textId="20612C51" w:rsidR="00CE096A" w:rsidRDefault="00887439" w:rsidP="00887439">
+  <w:p w14:paraId="173130DC" w14:textId="782123C6" w:rsidR="00CE096A" w:rsidRDefault="00887439" w:rsidP="00887439">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
     <w:r w:rsidRPr="00887439">
       <w:t xml:space="preserve">Nabór nr </w:t>
     </w:r>
     <w:r w:rsidR="00707CA5">
-      <w:t>10</w:t>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidR="00005EFE">
+      <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00887439">
       <w:t>/202</w:t>
     </w:r>
     <w:r w:rsidR="00707CA5">
       <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="76DD7849" w14:textId="77777777" w:rsidR="00637979" w:rsidRDefault="00637979" w:rsidP="00FE74CD">
+    <w:p w14:paraId="35CD4DC8" w14:textId="77777777" w:rsidR="00313E53" w:rsidRDefault="00313E53" w:rsidP="00FE74CD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5EDBE89B" w14:textId="77777777" w:rsidR="00637979" w:rsidRDefault="00637979" w:rsidP="00FE74CD">
+    <w:p w14:paraId="15B9D1C5" w14:textId="77777777" w:rsidR="00313E53" w:rsidRDefault="00313E53" w:rsidP="00FE74CD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4266E953" w14:textId="77777777" w:rsidR="00637979" w:rsidRDefault="00637979">
+    <w:p w14:paraId="6F31F5F2" w14:textId="77777777" w:rsidR="00313E53" w:rsidRDefault="00313E53">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="670A57C0" w14:textId="6DC25926" w:rsidR="000A2E23" w:rsidRPr="005B0F2C" w:rsidRDefault="000A2E23">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="005B0F2C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> AI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="005B0F2C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Big Data</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005B0F2C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>BioTech</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="005B0F2C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Blockchain</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005B0F2C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>CleanTech</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="005B0F2C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Cybersecurity</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="005B0F2C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>E-commerce</w:t>
       </w:r>
       <w:r>
@@ -9228,169 +9423,103 @@
       </w:r>
       <w:r w:rsidRPr="005B0F2C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>IoT/Hardware</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="005B0F2C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Marketplace</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005B0F2C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>MarTech</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="005B0F2C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>MedTech</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="005B0F2C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>SaaS</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="005B0F2C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>VR/AR</w:t>
       </w:r>
       <w:r w:rsidR="00AF21F4">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00AF21F4">
+        <w:t xml:space="preserve"> lub inne w zależności od profilu </w:t>
+      </w:r>
+      <w:r w:rsidR="004338E3">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>lub</w:t>
-[...62 lines deleted...]
-        <w:t xml:space="preserve"> VC</w:t>
+        <w:t>Funduszu VC</w:t>
       </w:r>
       <w:r w:rsidR="00E419F2">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
     <w:p w14:paraId="7CEC5A1F" w14:textId="77777777" w:rsidR="007147F9" w:rsidRPr="00482C37" w:rsidRDefault="007147F9" w:rsidP="007147F9">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00482C37">
         <w:rPr>
@@ -13680,86 +13809,87 @@
   </w:num>
   <w:num w:numId="31" w16cid:durableId="13192872">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="2119635642">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1336692350">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1802991148">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="1868837108">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1405491131">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="3"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="190"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="150"/>
   <w:doNotTrackFormatting/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008F7E55"/>
     <w:rsid w:val="00000627"/>
     <w:rsid w:val="00000856"/>
     <w:rsid w:val="00001465"/>
     <w:rsid w:val="000014CA"/>
     <w:rsid w:val="000016D7"/>
     <w:rsid w:val="00001D3B"/>
     <w:rsid w:val="00002594"/>
+    <w:rsid w:val="00004719"/>
+    <w:rsid w:val="00005EFE"/>
     <w:rsid w:val="00007D5A"/>
     <w:rsid w:val="0001059A"/>
     <w:rsid w:val="000127E9"/>
     <w:rsid w:val="00012F69"/>
     <w:rsid w:val="00013A49"/>
     <w:rsid w:val="00013F5E"/>
     <w:rsid w:val="00014080"/>
     <w:rsid w:val="00014C48"/>
     <w:rsid w:val="000151C1"/>
     <w:rsid w:val="00015C50"/>
     <w:rsid w:val="00015CE5"/>
     <w:rsid w:val="00016BF1"/>
     <w:rsid w:val="000177CF"/>
     <w:rsid w:val="00020CE8"/>
     <w:rsid w:val="0002180A"/>
     <w:rsid w:val="00021FC8"/>
     <w:rsid w:val="00022175"/>
     <w:rsid w:val="000228D3"/>
     <w:rsid w:val="00023500"/>
     <w:rsid w:val="00023DAC"/>
     <w:rsid w:val="00023DFD"/>
     <w:rsid w:val="00025214"/>
     <w:rsid w:val="00025B9B"/>
     <w:rsid w:val="0002651C"/>
     <w:rsid w:val="000267A9"/>
@@ -13938,50 +14068,51 @@
     <w:rsid w:val="000F695C"/>
     <w:rsid w:val="000F75CE"/>
     <w:rsid w:val="00100100"/>
     <w:rsid w:val="001002AD"/>
     <w:rsid w:val="001005BA"/>
     <w:rsid w:val="00100684"/>
     <w:rsid w:val="001014D5"/>
     <w:rsid w:val="00101596"/>
     <w:rsid w:val="00101843"/>
     <w:rsid w:val="00103513"/>
     <w:rsid w:val="00104160"/>
     <w:rsid w:val="00105C41"/>
     <w:rsid w:val="001069F7"/>
     <w:rsid w:val="00106F14"/>
     <w:rsid w:val="0010777A"/>
     <w:rsid w:val="001077A3"/>
     <w:rsid w:val="00107EE5"/>
     <w:rsid w:val="001103FF"/>
     <w:rsid w:val="00113B37"/>
     <w:rsid w:val="00113E5F"/>
     <w:rsid w:val="00114425"/>
     <w:rsid w:val="001151CF"/>
     <w:rsid w:val="0011525F"/>
     <w:rsid w:val="0011576F"/>
     <w:rsid w:val="00115D1E"/>
+    <w:rsid w:val="00116600"/>
     <w:rsid w:val="00116E84"/>
     <w:rsid w:val="0011769B"/>
     <w:rsid w:val="001201BC"/>
     <w:rsid w:val="00121BB7"/>
     <w:rsid w:val="001227AF"/>
     <w:rsid w:val="0012329D"/>
     <w:rsid w:val="00123E71"/>
     <w:rsid w:val="0012427C"/>
     <w:rsid w:val="00124BE3"/>
     <w:rsid w:val="00125684"/>
     <w:rsid w:val="0012590C"/>
     <w:rsid w:val="001259F3"/>
     <w:rsid w:val="0012647A"/>
     <w:rsid w:val="00126BC8"/>
     <w:rsid w:val="00126FC3"/>
     <w:rsid w:val="00127B5F"/>
     <w:rsid w:val="00130C16"/>
     <w:rsid w:val="00131796"/>
     <w:rsid w:val="0013206E"/>
     <w:rsid w:val="00133321"/>
     <w:rsid w:val="00134459"/>
     <w:rsid w:val="00134D7F"/>
     <w:rsid w:val="001358CE"/>
     <w:rsid w:val="00135A14"/>
     <w:rsid w:val="001363E4"/>
@@ -14060,50 +14191,51 @@
     <w:rsid w:val="001960F2"/>
     <w:rsid w:val="001963AD"/>
     <w:rsid w:val="00196662"/>
     <w:rsid w:val="00196847"/>
     <w:rsid w:val="00196D41"/>
     <w:rsid w:val="0019731D"/>
     <w:rsid w:val="00197F2E"/>
     <w:rsid w:val="001A0E48"/>
     <w:rsid w:val="001A1384"/>
     <w:rsid w:val="001A1A15"/>
     <w:rsid w:val="001A215E"/>
     <w:rsid w:val="001A22AA"/>
     <w:rsid w:val="001A3D60"/>
     <w:rsid w:val="001A41B7"/>
     <w:rsid w:val="001A676A"/>
     <w:rsid w:val="001B019F"/>
     <w:rsid w:val="001B0283"/>
     <w:rsid w:val="001B2657"/>
     <w:rsid w:val="001B293E"/>
     <w:rsid w:val="001B3020"/>
     <w:rsid w:val="001B4D4B"/>
     <w:rsid w:val="001B581E"/>
     <w:rsid w:val="001B5837"/>
     <w:rsid w:val="001B5CE1"/>
     <w:rsid w:val="001B5CEB"/>
+    <w:rsid w:val="001B5E34"/>
     <w:rsid w:val="001B623A"/>
     <w:rsid w:val="001B6590"/>
     <w:rsid w:val="001B66A1"/>
     <w:rsid w:val="001B719F"/>
     <w:rsid w:val="001B75C5"/>
     <w:rsid w:val="001B77BF"/>
     <w:rsid w:val="001C000D"/>
     <w:rsid w:val="001C1470"/>
     <w:rsid w:val="001C1491"/>
     <w:rsid w:val="001C1692"/>
     <w:rsid w:val="001C2E1C"/>
     <w:rsid w:val="001C34D8"/>
     <w:rsid w:val="001C3723"/>
     <w:rsid w:val="001C4000"/>
     <w:rsid w:val="001C4502"/>
     <w:rsid w:val="001C4ABA"/>
     <w:rsid w:val="001C530A"/>
     <w:rsid w:val="001C58F9"/>
     <w:rsid w:val="001C6531"/>
     <w:rsid w:val="001C6B3B"/>
     <w:rsid w:val="001D0B3F"/>
     <w:rsid w:val="001D0B9F"/>
     <w:rsid w:val="001D0CD3"/>
     <w:rsid w:val="001D199B"/>
     <w:rsid w:val="001D221B"/>
@@ -14194,50 +14326,51 @@
     <w:rsid w:val="00227E98"/>
     <w:rsid w:val="00230978"/>
     <w:rsid w:val="00230C7B"/>
     <w:rsid w:val="00232223"/>
     <w:rsid w:val="002334EC"/>
     <w:rsid w:val="00233677"/>
     <w:rsid w:val="00233B42"/>
     <w:rsid w:val="00233E9A"/>
     <w:rsid w:val="00234C9B"/>
     <w:rsid w:val="00235506"/>
     <w:rsid w:val="00235513"/>
     <w:rsid w:val="00237409"/>
     <w:rsid w:val="00237749"/>
     <w:rsid w:val="00241208"/>
     <w:rsid w:val="00241C36"/>
     <w:rsid w:val="00241D8D"/>
     <w:rsid w:val="0024225D"/>
     <w:rsid w:val="00242395"/>
     <w:rsid w:val="0024248A"/>
     <w:rsid w:val="002425D2"/>
     <w:rsid w:val="0024322C"/>
     <w:rsid w:val="002439EC"/>
     <w:rsid w:val="00244125"/>
     <w:rsid w:val="0024444E"/>
     <w:rsid w:val="00244FB5"/>
+    <w:rsid w:val="00245D7C"/>
     <w:rsid w:val="002469BE"/>
     <w:rsid w:val="00247883"/>
     <w:rsid w:val="00247954"/>
     <w:rsid w:val="00250559"/>
     <w:rsid w:val="00250D62"/>
     <w:rsid w:val="00250F2E"/>
     <w:rsid w:val="00251005"/>
     <w:rsid w:val="00251175"/>
     <w:rsid w:val="00251AB9"/>
     <w:rsid w:val="002535F7"/>
     <w:rsid w:val="00253A76"/>
     <w:rsid w:val="00253D0A"/>
     <w:rsid w:val="002554AE"/>
     <w:rsid w:val="00255E3A"/>
     <w:rsid w:val="0025780B"/>
     <w:rsid w:val="00257BC8"/>
     <w:rsid w:val="00260CC4"/>
     <w:rsid w:val="002624F3"/>
     <w:rsid w:val="00262796"/>
     <w:rsid w:val="00262D6E"/>
     <w:rsid w:val="00263BA9"/>
     <w:rsid w:val="00263F4C"/>
     <w:rsid w:val="00264303"/>
     <w:rsid w:val="002651D1"/>
     <w:rsid w:val="002657A2"/>
@@ -14367,50 +14500,51 @@
     <w:rsid w:val="002F5A43"/>
     <w:rsid w:val="002F6386"/>
     <w:rsid w:val="002F6627"/>
     <w:rsid w:val="002F76EB"/>
     <w:rsid w:val="002F7B37"/>
     <w:rsid w:val="002F7D32"/>
     <w:rsid w:val="00301743"/>
     <w:rsid w:val="003020E1"/>
     <w:rsid w:val="003028AD"/>
     <w:rsid w:val="00303494"/>
     <w:rsid w:val="0030379C"/>
     <w:rsid w:val="00303C52"/>
     <w:rsid w:val="00304A47"/>
     <w:rsid w:val="00305686"/>
     <w:rsid w:val="00305C89"/>
     <w:rsid w:val="003062F8"/>
     <w:rsid w:val="00306678"/>
     <w:rsid w:val="00306DA7"/>
     <w:rsid w:val="0031095C"/>
     <w:rsid w:val="003119FC"/>
     <w:rsid w:val="00311D42"/>
     <w:rsid w:val="003123B0"/>
     <w:rsid w:val="00312CAB"/>
     <w:rsid w:val="003134E9"/>
     <w:rsid w:val="00313540"/>
+    <w:rsid w:val="00313E53"/>
     <w:rsid w:val="00314BF2"/>
     <w:rsid w:val="0031513A"/>
     <w:rsid w:val="0031514B"/>
     <w:rsid w:val="0031531F"/>
     <w:rsid w:val="003154B4"/>
     <w:rsid w:val="00315796"/>
     <w:rsid w:val="00315880"/>
     <w:rsid w:val="00315CF4"/>
     <w:rsid w:val="00317544"/>
     <w:rsid w:val="00317A39"/>
     <w:rsid w:val="003201AE"/>
     <w:rsid w:val="003203B5"/>
     <w:rsid w:val="0032090F"/>
     <w:rsid w:val="00321A8B"/>
     <w:rsid w:val="00321D14"/>
     <w:rsid w:val="00321F7A"/>
     <w:rsid w:val="003228B1"/>
     <w:rsid w:val="00324259"/>
     <w:rsid w:val="00324D34"/>
     <w:rsid w:val="00326DED"/>
     <w:rsid w:val="003270C5"/>
     <w:rsid w:val="0032731D"/>
     <w:rsid w:val="003277B8"/>
     <w:rsid w:val="003317AD"/>
     <w:rsid w:val="00332183"/>
@@ -14438,74 +14572,76 @@
     <w:rsid w:val="00346C42"/>
     <w:rsid w:val="00346E4C"/>
     <w:rsid w:val="00347122"/>
     <w:rsid w:val="0035130E"/>
     <w:rsid w:val="003514C6"/>
     <w:rsid w:val="00352401"/>
     <w:rsid w:val="0035281E"/>
     <w:rsid w:val="00353E4C"/>
     <w:rsid w:val="003551BF"/>
     <w:rsid w:val="0035639D"/>
     <w:rsid w:val="0035643F"/>
     <w:rsid w:val="00356A9A"/>
     <w:rsid w:val="00356E23"/>
     <w:rsid w:val="003613E2"/>
     <w:rsid w:val="0036168D"/>
     <w:rsid w:val="00361A15"/>
     <w:rsid w:val="00362596"/>
     <w:rsid w:val="00362678"/>
     <w:rsid w:val="00363CBB"/>
     <w:rsid w:val="00363F20"/>
     <w:rsid w:val="00364816"/>
     <w:rsid w:val="003652D4"/>
     <w:rsid w:val="00365DC3"/>
     <w:rsid w:val="00365E4C"/>
     <w:rsid w:val="003669E1"/>
+    <w:rsid w:val="00367CAE"/>
     <w:rsid w:val="00367CB9"/>
     <w:rsid w:val="00370593"/>
     <w:rsid w:val="00370F1F"/>
     <w:rsid w:val="00371293"/>
     <w:rsid w:val="00372029"/>
     <w:rsid w:val="0037253D"/>
     <w:rsid w:val="00373821"/>
     <w:rsid w:val="00373934"/>
     <w:rsid w:val="00373979"/>
     <w:rsid w:val="003739BB"/>
     <w:rsid w:val="003742BE"/>
     <w:rsid w:val="003748D2"/>
     <w:rsid w:val="00375C92"/>
     <w:rsid w:val="00377338"/>
     <w:rsid w:val="00377495"/>
     <w:rsid w:val="00377B44"/>
     <w:rsid w:val="00377C3C"/>
     <w:rsid w:val="00377C44"/>
     <w:rsid w:val="00380EFD"/>
     <w:rsid w:val="00381AA1"/>
     <w:rsid w:val="0038252F"/>
     <w:rsid w:val="003834E2"/>
     <w:rsid w:val="00383CA1"/>
     <w:rsid w:val="00383D34"/>
+    <w:rsid w:val="0038409A"/>
     <w:rsid w:val="0038539E"/>
     <w:rsid w:val="0038557E"/>
     <w:rsid w:val="0038634F"/>
     <w:rsid w:val="0038674A"/>
     <w:rsid w:val="00386844"/>
     <w:rsid w:val="00386E63"/>
     <w:rsid w:val="00387702"/>
     <w:rsid w:val="00387974"/>
     <w:rsid w:val="00387E3E"/>
     <w:rsid w:val="00391D64"/>
     <w:rsid w:val="00392FD2"/>
     <w:rsid w:val="0039351E"/>
     <w:rsid w:val="003949FF"/>
     <w:rsid w:val="00394B0B"/>
     <w:rsid w:val="00394E45"/>
     <w:rsid w:val="00395CCE"/>
     <w:rsid w:val="00397B13"/>
     <w:rsid w:val="00397BA0"/>
     <w:rsid w:val="00397E1B"/>
     <w:rsid w:val="003A0FF0"/>
     <w:rsid w:val="003A157B"/>
     <w:rsid w:val="003A258F"/>
     <w:rsid w:val="003A2A6E"/>
     <w:rsid w:val="003A393F"/>
     <w:rsid w:val="003A3A6F"/>
@@ -14595,65 +14731,67 @@
     <w:rsid w:val="00412938"/>
     <w:rsid w:val="00412A39"/>
     <w:rsid w:val="0041323C"/>
     <w:rsid w:val="00413A31"/>
     <w:rsid w:val="00414CA9"/>
     <w:rsid w:val="00420A7B"/>
     <w:rsid w:val="00421664"/>
     <w:rsid w:val="004219EE"/>
     <w:rsid w:val="00421A82"/>
     <w:rsid w:val="0042279C"/>
     <w:rsid w:val="00422D93"/>
     <w:rsid w:val="00423CFD"/>
     <w:rsid w:val="00424894"/>
     <w:rsid w:val="004249F0"/>
     <w:rsid w:val="0042548E"/>
     <w:rsid w:val="0042629B"/>
     <w:rsid w:val="00426CF9"/>
     <w:rsid w:val="00430D60"/>
     <w:rsid w:val="00432770"/>
     <w:rsid w:val="00432CB0"/>
     <w:rsid w:val="00433247"/>
     <w:rsid w:val="004338E3"/>
     <w:rsid w:val="00435FCB"/>
     <w:rsid w:val="004363FA"/>
     <w:rsid w:val="00436D8F"/>
+    <w:rsid w:val="004401A6"/>
     <w:rsid w:val="004402C6"/>
     <w:rsid w:val="00440FDA"/>
     <w:rsid w:val="00441256"/>
     <w:rsid w:val="00441303"/>
     <w:rsid w:val="00441C00"/>
     <w:rsid w:val="00442B25"/>
     <w:rsid w:val="00442DC2"/>
     <w:rsid w:val="00442E87"/>
     <w:rsid w:val="00442F7B"/>
     <w:rsid w:val="004431E6"/>
     <w:rsid w:val="00443200"/>
     <w:rsid w:val="00443688"/>
     <w:rsid w:val="004436EE"/>
     <w:rsid w:val="00444200"/>
     <w:rsid w:val="0044581F"/>
+    <w:rsid w:val="004461C8"/>
     <w:rsid w:val="00446541"/>
     <w:rsid w:val="0044664D"/>
     <w:rsid w:val="00446860"/>
     <w:rsid w:val="004469A7"/>
     <w:rsid w:val="0044714A"/>
     <w:rsid w:val="00450329"/>
     <w:rsid w:val="00450F27"/>
     <w:rsid w:val="00452793"/>
     <w:rsid w:val="004528E7"/>
     <w:rsid w:val="00452C56"/>
     <w:rsid w:val="004531ED"/>
     <w:rsid w:val="00453530"/>
     <w:rsid w:val="004537EB"/>
     <w:rsid w:val="00454646"/>
     <w:rsid w:val="004554D6"/>
     <w:rsid w:val="004558C1"/>
     <w:rsid w:val="00455F77"/>
     <w:rsid w:val="004568A9"/>
     <w:rsid w:val="00457799"/>
     <w:rsid w:val="004601B3"/>
     <w:rsid w:val="00461786"/>
     <w:rsid w:val="0046213B"/>
     <w:rsid w:val="00462C2B"/>
     <w:rsid w:val="00463817"/>
     <w:rsid w:val="00463A9A"/>
@@ -14741,50 +14879,51 @@
     <w:rsid w:val="004B5428"/>
     <w:rsid w:val="004B64AA"/>
     <w:rsid w:val="004B6FA4"/>
     <w:rsid w:val="004B7065"/>
     <w:rsid w:val="004B721C"/>
     <w:rsid w:val="004C0253"/>
     <w:rsid w:val="004C060D"/>
     <w:rsid w:val="004C07B6"/>
     <w:rsid w:val="004C0B3F"/>
     <w:rsid w:val="004C194A"/>
     <w:rsid w:val="004C2B1B"/>
     <w:rsid w:val="004C3FD9"/>
     <w:rsid w:val="004C4183"/>
     <w:rsid w:val="004C4379"/>
     <w:rsid w:val="004C56D1"/>
     <w:rsid w:val="004C5ECF"/>
     <w:rsid w:val="004C6152"/>
     <w:rsid w:val="004C67C4"/>
     <w:rsid w:val="004D03F8"/>
     <w:rsid w:val="004D0510"/>
     <w:rsid w:val="004D0EE7"/>
     <w:rsid w:val="004D1E32"/>
     <w:rsid w:val="004D1F15"/>
     <w:rsid w:val="004D26B5"/>
     <w:rsid w:val="004D2D9E"/>
+    <w:rsid w:val="004D3757"/>
     <w:rsid w:val="004D3790"/>
     <w:rsid w:val="004D3F2D"/>
     <w:rsid w:val="004D3FE4"/>
     <w:rsid w:val="004D6171"/>
     <w:rsid w:val="004D6F7A"/>
     <w:rsid w:val="004E0175"/>
     <w:rsid w:val="004E0591"/>
     <w:rsid w:val="004E10A9"/>
     <w:rsid w:val="004E16C7"/>
     <w:rsid w:val="004E1856"/>
     <w:rsid w:val="004E1BCC"/>
     <w:rsid w:val="004E1E5C"/>
     <w:rsid w:val="004E2D8F"/>
     <w:rsid w:val="004E3BE7"/>
     <w:rsid w:val="004E472B"/>
     <w:rsid w:val="004E5019"/>
     <w:rsid w:val="004E5A5F"/>
     <w:rsid w:val="004E6348"/>
     <w:rsid w:val="004E64A9"/>
     <w:rsid w:val="004E71A2"/>
     <w:rsid w:val="004E7709"/>
     <w:rsid w:val="004F0653"/>
     <w:rsid w:val="004F2D14"/>
     <w:rsid w:val="004F2E30"/>
     <w:rsid w:val="004F3C90"/>
@@ -14820,50 +14959,51 @@
     <w:rsid w:val="00515742"/>
     <w:rsid w:val="00515D4C"/>
     <w:rsid w:val="005164E3"/>
     <w:rsid w:val="00516E22"/>
     <w:rsid w:val="00517943"/>
     <w:rsid w:val="00520385"/>
     <w:rsid w:val="005205F7"/>
     <w:rsid w:val="005207BD"/>
     <w:rsid w:val="00520867"/>
     <w:rsid w:val="00520B8C"/>
     <w:rsid w:val="0052273F"/>
     <w:rsid w:val="005259C5"/>
     <w:rsid w:val="00525D31"/>
     <w:rsid w:val="00525D84"/>
     <w:rsid w:val="005261AC"/>
     <w:rsid w:val="005273B5"/>
     <w:rsid w:val="005273C5"/>
     <w:rsid w:val="005279DB"/>
     <w:rsid w:val="00527C04"/>
     <w:rsid w:val="00531238"/>
     <w:rsid w:val="0053158B"/>
     <w:rsid w:val="005327DD"/>
     <w:rsid w:val="005336BF"/>
     <w:rsid w:val="00533B29"/>
     <w:rsid w:val="00533CD5"/>
+    <w:rsid w:val="00534EB8"/>
     <w:rsid w:val="00534F88"/>
     <w:rsid w:val="005352D2"/>
     <w:rsid w:val="00535653"/>
     <w:rsid w:val="00535FB6"/>
     <w:rsid w:val="005371E2"/>
     <w:rsid w:val="00537414"/>
     <w:rsid w:val="00541CB4"/>
     <w:rsid w:val="00542CD8"/>
     <w:rsid w:val="0054386A"/>
     <w:rsid w:val="00543B1D"/>
     <w:rsid w:val="00543B27"/>
     <w:rsid w:val="005446FA"/>
     <w:rsid w:val="00544B21"/>
     <w:rsid w:val="00544D44"/>
     <w:rsid w:val="005457AF"/>
     <w:rsid w:val="005458DC"/>
     <w:rsid w:val="00545B8C"/>
     <w:rsid w:val="005468AD"/>
     <w:rsid w:val="005513FC"/>
     <w:rsid w:val="00551410"/>
     <w:rsid w:val="00551669"/>
     <w:rsid w:val="00552BF4"/>
     <w:rsid w:val="0055383D"/>
     <w:rsid w:val="00553907"/>
     <w:rsid w:val="005542F0"/>
@@ -14991,50 +15131,51 @@
     <w:rsid w:val="005E7E3E"/>
     <w:rsid w:val="005E7E6D"/>
     <w:rsid w:val="005F09AB"/>
     <w:rsid w:val="005F0FA1"/>
     <w:rsid w:val="005F0FB7"/>
     <w:rsid w:val="005F1459"/>
     <w:rsid w:val="005F15F1"/>
     <w:rsid w:val="005F1A2B"/>
     <w:rsid w:val="005F217D"/>
     <w:rsid w:val="005F2390"/>
     <w:rsid w:val="005F2463"/>
     <w:rsid w:val="005F2A6E"/>
     <w:rsid w:val="005F2FB8"/>
     <w:rsid w:val="005F31F2"/>
     <w:rsid w:val="005F3F9D"/>
     <w:rsid w:val="005F650D"/>
     <w:rsid w:val="005F6605"/>
     <w:rsid w:val="005F6686"/>
     <w:rsid w:val="005F7535"/>
     <w:rsid w:val="005F77A9"/>
     <w:rsid w:val="00600734"/>
     <w:rsid w:val="00600BF0"/>
     <w:rsid w:val="006014E8"/>
     <w:rsid w:val="00602716"/>
     <w:rsid w:val="006027B1"/>
+    <w:rsid w:val="00602D30"/>
     <w:rsid w:val="0060362E"/>
     <w:rsid w:val="0060378F"/>
     <w:rsid w:val="006043AD"/>
     <w:rsid w:val="00604DD4"/>
     <w:rsid w:val="00605006"/>
     <w:rsid w:val="0060509A"/>
     <w:rsid w:val="00605170"/>
     <w:rsid w:val="0060542E"/>
     <w:rsid w:val="00605D5D"/>
     <w:rsid w:val="00605D7A"/>
     <w:rsid w:val="00605E09"/>
     <w:rsid w:val="0060615C"/>
     <w:rsid w:val="00606551"/>
     <w:rsid w:val="00606769"/>
     <w:rsid w:val="0060679E"/>
     <w:rsid w:val="00606921"/>
     <w:rsid w:val="00607C19"/>
     <w:rsid w:val="006107F6"/>
     <w:rsid w:val="0061143B"/>
     <w:rsid w:val="0061237B"/>
     <w:rsid w:val="00612C89"/>
     <w:rsid w:val="00613696"/>
     <w:rsid w:val="00614AFB"/>
     <w:rsid w:val="00614C09"/>
     <w:rsid w:val="0061506C"/>
@@ -15092,90 +15233,94 @@
     <w:rsid w:val="00646AB2"/>
     <w:rsid w:val="00647376"/>
     <w:rsid w:val="00647C93"/>
     <w:rsid w:val="00650019"/>
     <w:rsid w:val="00650142"/>
     <w:rsid w:val="006501DC"/>
     <w:rsid w:val="006503DE"/>
     <w:rsid w:val="006509A8"/>
     <w:rsid w:val="00650D7C"/>
     <w:rsid w:val="00650ED2"/>
     <w:rsid w:val="006516E0"/>
     <w:rsid w:val="00651E2B"/>
     <w:rsid w:val="00651E42"/>
     <w:rsid w:val="00652C0E"/>
     <w:rsid w:val="00653E1D"/>
     <w:rsid w:val="00653EE1"/>
     <w:rsid w:val="0065409A"/>
     <w:rsid w:val="006544E6"/>
     <w:rsid w:val="006547C6"/>
     <w:rsid w:val="00654880"/>
     <w:rsid w:val="00655677"/>
     <w:rsid w:val="006559D9"/>
     <w:rsid w:val="00656854"/>
     <w:rsid w:val="00657A50"/>
     <w:rsid w:val="00661280"/>
+    <w:rsid w:val="00661859"/>
     <w:rsid w:val="00661895"/>
     <w:rsid w:val="006623FB"/>
     <w:rsid w:val="0066264A"/>
     <w:rsid w:val="00662731"/>
     <w:rsid w:val="00662B46"/>
     <w:rsid w:val="00663410"/>
     <w:rsid w:val="00664866"/>
     <w:rsid w:val="00664F69"/>
     <w:rsid w:val="00665315"/>
     <w:rsid w:val="006653AC"/>
     <w:rsid w:val="0066598D"/>
     <w:rsid w:val="006666E5"/>
     <w:rsid w:val="00666852"/>
     <w:rsid w:val="00670549"/>
+    <w:rsid w:val="00670FE5"/>
     <w:rsid w:val="0067121D"/>
     <w:rsid w:val="00671896"/>
     <w:rsid w:val="006720DA"/>
     <w:rsid w:val="00672832"/>
     <w:rsid w:val="0067350B"/>
     <w:rsid w:val="006735F6"/>
     <w:rsid w:val="006739EE"/>
     <w:rsid w:val="00673F44"/>
     <w:rsid w:val="00676514"/>
     <w:rsid w:val="00677760"/>
+    <w:rsid w:val="006807DD"/>
     <w:rsid w:val="0068169B"/>
     <w:rsid w:val="00681D4F"/>
     <w:rsid w:val="00682310"/>
     <w:rsid w:val="00682833"/>
     <w:rsid w:val="006829B9"/>
     <w:rsid w:val="006840D5"/>
     <w:rsid w:val="00684DEB"/>
     <w:rsid w:val="006853D1"/>
     <w:rsid w:val="00685D3A"/>
     <w:rsid w:val="0068602F"/>
     <w:rsid w:val="00687C16"/>
     <w:rsid w:val="006906C9"/>
     <w:rsid w:val="006908F7"/>
     <w:rsid w:val="00691206"/>
     <w:rsid w:val="00691AC2"/>
     <w:rsid w:val="006929ED"/>
+    <w:rsid w:val="006937A9"/>
     <w:rsid w:val="0069442B"/>
     <w:rsid w:val="006945C4"/>
     <w:rsid w:val="00694C72"/>
     <w:rsid w:val="00694C79"/>
     <w:rsid w:val="00694E46"/>
     <w:rsid w:val="00695837"/>
     <w:rsid w:val="006958AB"/>
     <w:rsid w:val="00695BC7"/>
     <w:rsid w:val="006964D6"/>
     <w:rsid w:val="0069711C"/>
     <w:rsid w:val="00697260"/>
     <w:rsid w:val="00697511"/>
     <w:rsid w:val="006A0DE9"/>
     <w:rsid w:val="006A15CB"/>
     <w:rsid w:val="006A1ACB"/>
     <w:rsid w:val="006A2425"/>
     <w:rsid w:val="006A27B3"/>
     <w:rsid w:val="006A2F44"/>
     <w:rsid w:val="006A3C87"/>
     <w:rsid w:val="006A3F0D"/>
     <w:rsid w:val="006A4300"/>
     <w:rsid w:val="006A580E"/>
     <w:rsid w:val="006A612B"/>
     <w:rsid w:val="006A6867"/>
     <w:rsid w:val="006A79D0"/>
@@ -15377,50 +15522,51 @@
     <w:rsid w:val="00785FFA"/>
     <w:rsid w:val="0078600C"/>
     <w:rsid w:val="00786449"/>
     <w:rsid w:val="007877DB"/>
     <w:rsid w:val="00787D36"/>
     <w:rsid w:val="00791835"/>
     <w:rsid w:val="00791C51"/>
     <w:rsid w:val="00792436"/>
     <w:rsid w:val="007925FD"/>
     <w:rsid w:val="00792B59"/>
     <w:rsid w:val="00793485"/>
     <w:rsid w:val="007934BE"/>
     <w:rsid w:val="00793768"/>
     <w:rsid w:val="00793F67"/>
     <w:rsid w:val="007952C3"/>
     <w:rsid w:val="00795B8B"/>
     <w:rsid w:val="007960E8"/>
     <w:rsid w:val="007A0097"/>
     <w:rsid w:val="007A00D0"/>
     <w:rsid w:val="007A0EEB"/>
     <w:rsid w:val="007A269E"/>
     <w:rsid w:val="007A2779"/>
     <w:rsid w:val="007A2E2A"/>
     <w:rsid w:val="007A3886"/>
     <w:rsid w:val="007A3E32"/>
+    <w:rsid w:val="007A4101"/>
     <w:rsid w:val="007A412F"/>
     <w:rsid w:val="007A41AF"/>
     <w:rsid w:val="007A4FCE"/>
     <w:rsid w:val="007A5568"/>
     <w:rsid w:val="007A5799"/>
     <w:rsid w:val="007A5EF6"/>
     <w:rsid w:val="007A73A3"/>
     <w:rsid w:val="007B0669"/>
     <w:rsid w:val="007B0BD8"/>
     <w:rsid w:val="007B19E7"/>
     <w:rsid w:val="007B1D13"/>
     <w:rsid w:val="007B20CC"/>
     <w:rsid w:val="007B22C9"/>
     <w:rsid w:val="007B2B23"/>
     <w:rsid w:val="007B3953"/>
     <w:rsid w:val="007B3CD9"/>
     <w:rsid w:val="007B3FE5"/>
     <w:rsid w:val="007B47EA"/>
     <w:rsid w:val="007B5005"/>
     <w:rsid w:val="007C0344"/>
     <w:rsid w:val="007C079F"/>
     <w:rsid w:val="007C0B7B"/>
     <w:rsid w:val="007C0FA4"/>
     <w:rsid w:val="007C1515"/>
     <w:rsid w:val="007C17EC"/>
@@ -15467,50 +15613,51 @@
     <w:rsid w:val="007F3855"/>
     <w:rsid w:val="007F40DA"/>
     <w:rsid w:val="007F434E"/>
     <w:rsid w:val="007F47AE"/>
     <w:rsid w:val="007F5A5A"/>
     <w:rsid w:val="007F5DAB"/>
     <w:rsid w:val="007F5DD9"/>
     <w:rsid w:val="007F7301"/>
     <w:rsid w:val="008009CB"/>
     <w:rsid w:val="00801A3C"/>
     <w:rsid w:val="0080266B"/>
     <w:rsid w:val="00802C77"/>
     <w:rsid w:val="00804DE9"/>
     <w:rsid w:val="00804F46"/>
     <w:rsid w:val="0080502A"/>
     <w:rsid w:val="00805407"/>
     <w:rsid w:val="008060B7"/>
     <w:rsid w:val="008060BD"/>
     <w:rsid w:val="00806AA0"/>
     <w:rsid w:val="00807CD5"/>
     <w:rsid w:val="00807F57"/>
     <w:rsid w:val="0081015F"/>
     <w:rsid w:val="00811267"/>
     <w:rsid w:val="00811EDF"/>
     <w:rsid w:val="00812499"/>
+    <w:rsid w:val="008124D0"/>
     <w:rsid w:val="00813545"/>
     <w:rsid w:val="00813F82"/>
     <w:rsid w:val="008144F3"/>
     <w:rsid w:val="00814DB6"/>
     <w:rsid w:val="00816446"/>
     <w:rsid w:val="00816B45"/>
     <w:rsid w:val="00817E70"/>
     <w:rsid w:val="0082160D"/>
     <w:rsid w:val="00821648"/>
     <w:rsid w:val="008220D9"/>
     <w:rsid w:val="008222F3"/>
     <w:rsid w:val="00822D79"/>
     <w:rsid w:val="00822E6C"/>
     <w:rsid w:val="008231A5"/>
     <w:rsid w:val="0082399C"/>
     <w:rsid w:val="00823D60"/>
     <w:rsid w:val="008242A8"/>
     <w:rsid w:val="00824C59"/>
     <w:rsid w:val="00824CA3"/>
     <w:rsid w:val="00824DDE"/>
     <w:rsid w:val="00826550"/>
     <w:rsid w:val="00826599"/>
     <w:rsid w:val="00827920"/>
     <w:rsid w:val="00827A85"/>
     <w:rsid w:val="00827B8B"/>
@@ -15646,50 +15793,51 @@
     <w:rsid w:val="008D0D0D"/>
     <w:rsid w:val="008D0D5D"/>
     <w:rsid w:val="008D12B3"/>
     <w:rsid w:val="008D180E"/>
     <w:rsid w:val="008D1C0F"/>
     <w:rsid w:val="008D250A"/>
     <w:rsid w:val="008D34EA"/>
     <w:rsid w:val="008D47BA"/>
     <w:rsid w:val="008D51CA"/>
     <w:rsid w:val="008D59B0"/>
     <w:rsid w:val="008D645C"/>
     <w:rsid w:val="008D6634"/>
     <w:rsid w:val="008D6DF2"/>
     <w:rsid w:val="008D70A2"/>
     <w:rsid w:val="008E036E"/>
     <w:rsid w:val="008E0388"/>
     <w:rsid w:val="008E06B1"/>
     <w:rsid w:val="008E07B1"/>
     <w:rsid w:val="008E0A63"/>
     <w:rsid w:val="008E1DC0"/>
     <w:rsid w:val="008E3031"/>
     <w:rsid w:val="008E3217"/>
     <w:rsid w:val="008E3794"/>
     <w:rsid w:val="008E3B37"/>
     <w:rsid w:val="008E4674"/>
+    <w:rsid w:val="008E4881"/>
     <w:rsid w:val="008E4918"/>
     <w:rsid w:val="008E4AD2"/>
     <w:rsid w:val="008E4D26"/>
     <w:rsid w:val="008E4F29"/>
     <w:rsid w:val="008E5720"/>
     <w:rsid w:val="008E5F6E"/>
     <w:rsid w:val="008E6639"/>
     <w:rsid w:val="008E70FE"/>
     <w:rsid w:val="008E7487"/>
     <w:rsid w:val="008F127A"/>
     <w:rsid w:val="008F26C4"/>
     <w:rsid w:val="008F282D"/>
     <w:rsid w:val="008F29C7"/>
     <w:rsid w:val="008F307B"/>
     <w:rsid w:val="008F30E7"/>
     <w:rsid w:val="008F36A2"/>
     <w:rsid w:val="008F3933"/>
     <w:rsid w:val="008F465B"/>
     <w:rsid w:val="008F46B7"/>
     <w:rsid w:val="008F4DEF"/>
     <w:rsid w:val="008F5366"/>
     <w:rsid w:val="008F53BC"/>
     <w:rsid w:val="008F5845"/>
     <w:rsid w:val="008F5887"/>
     <w:rsid w:val="008F5A00"/>
@@ -15743,50 +15891,51 @@
     <w:rsid w:val="00922949"/>
     <w:rsid w:val="00922D6D"/>
     <w:rsid w:val="00922DF5"/>
     <w:rsid w:val="00923F71"/>
     <w:rsid w:val="00924147"/>
     <w:rsid w:val="00924FFE"/>
     <w:rsid w:val="0092558A"/>
     <w:rsid w:val="00926239"/>
     <w:rsid w:val="009267D5"/>
     <w:rsid w:val="00926BAF"/>
     <w:rsid w:val="009273DA"/>
     <w:rsid w:val="009277E5"/>
     <w:rsid w:val="00927EE1"/>
     <w:rsid w:val="00930324"/>
     <w:rsid w:val="00930B45"/>
     <w:rsid w:val="00932099"/>
     <w:rsid w:val="009323E2"/>
     <w:rsid w:val="009328C5"/>
     <w:rsid w:val="00933EB2"/>
     <w:rsid w:val="009353CE"/>
     <w:rsid w:val="009354C7"/>
     <w:rsid w:val="009365BC"/>
     <w:rsid w:val="00936953"/>
     <w:rsid w:val="00937F75"/>
     <w:rsid w:val="009419E7"/>
+    <w:rsid w:val="0094262B"/>
     <w:rsid w:val="00942DCC"/>
     <w:rsid w:val="00942ED7"/>
     <w:rsid w:val="0094570A"/>
     <w:rsid w:val="009465ED"/>
     <w:rsid w:val="00946745"/>
     <w:rsid w:val="009468ED"/>
     <w:rsid w:val="00947AF2"/>
     <w:rsid w:val="00947C43"/>
     <w:rsid w:val="00947EB3"/>
     <w:rsid w:val="00950791"/>
     <w:rsid w:val="00950871"/>
     <w:rsid w:val="009516BA"/>
     <w:rsid w:val="00951830"/>
     <w:rsid w:val="0095232C"/>
     <w:rsid w:val="009526CF"/>
     <w:rsid w:val="009529C4"/>
     <w:rsid w:val="00952A20"/>
     <w:rsid w:val="00953B85"/>
     <w:rsid w:val="009541D6"/>
     <w:rsid w:val="00954AC6"/>
     <w:rsid w:val="00954F39"/>
     <w:rsid w:val="00955B81"/>
     <w:rsid w:val="00955CA7"/>
     <w:rsid w:val="0095617E"/>
     <w:rsid w:val="009561E5"/>
@@ -15973,64 +16122,66 @@
     <w:rsid w:val="00A35530"/>
     <w:rsid w:val="00A365EE"/>
     <w:rsid w:val="00A36ACC"/>
     <w:rsid w:val="00A37038"/>
     <w:rsid w:val="00A373E3"/>
     <w:rsid w:val="00A41396"/>
     <w:rsid w:val="00A418DB"/>
     <w:rsid w:val="00A41CFA"/>
     <w:rsid w:val="00A42EC8"/>
     <w:rsid w:val="00A45D00"/>
     <w:rsid w:val="00A45E29"/>
     <w:rsid w:val="00A4789F"/>
     <w:rsid w:val="00A50083"/>
     <w:rsid w:val="00A502C6"/>
     <w:rsid w:val="00A50922"/>
     <w:rsid w:val="00A520AB"/>
     <w:rsid w:val="00A521F4"/>
     <w:rsid w:val="00A52572"/>
     <w:rsid w:val="00A538AD"/>
     <w:rsid w:val="00A54994"/>
     <w:rsid w:val="00A54E3B"/>
     <w:rsid w:val="00A5565A"/>
     <w:rsid w:val="00A563AD"/>
     <w:rsid w:val="00A5692D"/>
     <w:rsid w:val="00A56D7E"/>
+    <w:rsid w:val="00A60640"/>
     <w:rsid w:val="00A60B4F"/>
     <w:rsid w:val="00A60E63"/>
     <w:rsid w:val="00A61A82"/>
     <w:rsid w:val="00A61D59"/>
     <w:rsid w:val="00A62862"/>
     <w:rsid w:val="00A63741"/>
     <w:rsid w:val="00A64D2A"/>
     <w:rsid w:val="00A6553E"/>
     <w:rsid w:val="00A6662D"/>
     <w:rsid w:val="00A66D1D"/>
     <w:rsid w:val="00A66E56"/>
     <w:rsid w:val="00A670BB"/>
     <w:rsid w:val="00A67175"/>
     <w:rsid w:val="00A67B80"/>
+    <w:rsid w:val="00A705E9"/>
     <w:rsid w:val="00A7062B"/>
     <w:rsid w:val="00A707D1"/>
     <w:rsid w:val="00A723C3"/>
     <w:rsid w:val="00A738F3"/>
     <w:rsid w:val="00A74BB1"/>
     <w:rsid w:val="00A75932"/>
     <w:rsid w:val="00A76383"/>
     <w:rsid w:val="00A76AC7"/>
     <w:rsid w:val="00A80665"/>
     <w:rsid w:val="00A806F6"/>
     <w:rsid w:val="00A808D3"/>
     <w:rsid w:val="00A809B8"/>
     <w:rsid w:val="00A80F63"/>
     <w:rsid w:val="00A81D63"/>
     <w:rsid w:val="00A81F05"/>
     <w:rsid w:val="00A83A02"/>
     <w:rsid w:val="00A840AC"/>
     <w:rsid w:val="00A84881"/>
     <w:rsid w:val="00A8593E"/>
     <w:rsid w:val="00A859E2"/>
     <w:rsid w:val="00A8679C"/>
     <w:rsid w:val="00A871B5"/>
     <w:rsid w:val="00A87A23"/>
     <w:rsid w:val="00A9046A"/>
     <w:rsid w:val="00A910E8"/>
@@ -16084,50 +16235,51 @@
     <w:rsid w:val="00AC372D"/>
     <w:rsid w:val="00AC3C7D"/>
     <w:rsid w:val="00AC3D61"/>
     <w:rsid w:val="00AC43D4"/>
     <w:rsid w:val="00AC451C"/>
     <w:rsid w:val="00AC5243"/>
     <w:rsid w:val="00AC5D04"/>
     <w:rsid w:val="00AC67D2"/>
     <w:rsid w:val="00AC7D08"/>
     <w:rsid w:val="00AC7D51"/>
     <w:rsid w:val="00AD0A3F"/>
     <w:rsid w:val="00AD0D2F"/>
     <w:rsid w:val="00AD0F1B"/>
     <w:rsid w:val="00AD2D01"/>
     <w:rsid w:val="00AD2F4F"/>
     <w:rsid w:val="00AD30E3"/>
     <w:rsid w:val="00AD327F"/>
     <w:rsid w:val="00AD4090"/>
     <w:rsid w:val="00AD45AC"/>
     <w:rsid w:val="00AD53AF"/>
     <w:rsid w:val="00AD57AC"/>
     <w:rsid w:val="00AD5873"/>
     <w:rsid w:val="00AD7006"/>
     <w:rsid w:val="00AE02A8"/>
     <w:rsid w:val="00AE1442"/>
+    <w:rsid w:val="00AE17CB"/>
     <w:rsid w:val="00AE2294"/>
     <w:rsid w:val="00AE3291"/>
     <w:rsid w:val="00AE37E8"/>
     <w:rsid w:val="00AE3F97"/>
     <w:rsid w:val="00AE46AC"/>
     <w:rsid w:val="00AE5849"/>
     <w:rsid w:val="00AE585C"/>
     <w:rsid w:val="00AE6109"/>
     <w:rsid w:val="00AE637A"/>
     <w:rsid w:val="00AE76F0"/>
     <w:rsid w:val="00AE77AE"/>
     <w:rsid w:val="00AE793A"/>
     <w:rsid w:val="00AF20E3"/>
     <w:rsid w:val="00AF21AF"/>
     <w:rsid w:val="00AF21F4"/>
     <w:rsid w:val="00AF30D7"/>
     <w:rsid w:val="00AF373A"/>
     <w:rsid w:val="00AF3FDF"/>
     <w:rsid w:val="00AF408C"/>
     <w:rsid w:val="00AF4465"/>
     <w:rsid w:val="00AF4A0E"/>
     <w:rsid w:val="00AF6BAD"/>
     <w:rsid w:val="00AF6BAE"/>
     <w:rsid w:val="00AF6F3D"/>
     <w:rsid w:val="00AF7A58"/>
@@ -16190,50 +16342,51 @@
     <w:rsid w:val="00B4271B"/>
     <w:rsid w:val="00B4343B"/>
     <w:rsid w:val="00B43B4D"/>
     <w:rsid w:val="00B4560D"/>
     <w:rsid w:val="00B45689"/>
     <w:rsid w:val="00B46D6D"/>
     <w:rsid w:val="00B46E13"/>
     <w:rsid w:val="00B472D9"/>
     <w:rsid w:val="00B47F08"/>
     <w:rsid w:val="00B509B5"/>
     <w:rsid w:val="00B50A24"/>
     <w:rsid w:val="00B52DC5"/>
     <w:rsid w:val="00B53019"/>
     <w:rsid w:val="00B53380"/>
     <w:rsid w:val="00B53459"/>
     <w:rsid w:val="00B53E38"/>
     <w:rsid w:val="00B546B0"/>
     <w:rsid w:val="00B56CAF"/>
     <w:rsid w:val="00B6073A"/>
     <w:rsid w:val="00B60DA2"/>
     <w:rsid w:val="00B60FB7"/>
     <w:rsid w:val="00B61E3B"/>
     <w:rsid w:val="00B61F49"/>
     <w:rsid w:val="00B622DE"/>
     <w:rsid w:val="00B623AB"/>
+    <w:rsid w:val="00B624B1"/>
     <w:rsid w:val="00B631CA"/>
     <w:rsid w:val="00B641EB"/>
     <w:rsid w:val="00B6551E"/>
     <w:rsid w:val="00B65B59"/>
     <w:rsid w:val="00B6685A"/>
     <w:rsid w:val="00B66FE2"/>
     <w:rsid w:val="00B678E7"/>
     <w:rsid w:val="00B67BD5"/>
     <w:rsid w:val="00B712B8"/>
     <w:rsid w:val="00B7175E"/>
     <w:rsid w:val="00B72ABE"/>
     <w:rsid w:val="00B7354F"/>
     <w:rsid w:val="00B73787"/>
     <w:rsid w:val="00B7746B"/>
     <w:rsid w:val="00B8104A"/>
     <w:rsid w:val="00B8174D"/>
     <w:rsid w:val="00B81C46"/>
     <w:rsid w:val="00B821DA"/>
     <w:rsid w:val="00B83DC3"/>
     <w:rsid w:val="00B83FB5"/>
     <w:rsid w:val="00B8513D"/>
     <w:rsid w:val="00B86498"/>
     <w:rsid w:val="00B87E23"/>
     <w:rsid w:val="00B87F8E"/>
     <w:rsid w:val="00B908CD"/>
@@ -16459,50 +16612,51 @@
     <w:rsid w:val="00C90B64"/>
     <w:rsid w:val="00C914A2"/>
     <w:rsid w:val="00C91964"/>
     <w:rsid w:val="00C923D2"/>
     <w:rsid w:val="00C926EE"/>
     <w:rsid w:val="00C93B32"/>
     <w:rsid w:val="00C93E4C"/>
     <w:rsid w:val="00C93F66"/>
     <w:rsid w:val="00C942B2"/>
     <w:rsid w:val="00C949FC"/>
     <w:rsid w:val="00C94AEC"/>
     <w:rsid w:val="00C94E07"/>
     <w:rsid w:val="00C95613"/>
     <w:rsid w:val="00C9616F"/>
     <w:rsid w:val="00C9655A"/>
     <w:rsid w:val="00C967ED"/>
     <w:rsid w:val="00C967F2"/>
     <w:rsid w:val="00C96E16"/>
     <w:rsid w:val="00CA1A5A"/>
     <w:rsid w:val="00CA252D"/>
     <w:rsid w:val="00CA2774"/>
     <w:rsid w:val="00CA27FD"/>
     <w:rsid w:val="00CA2C0B"/>
     <w:rsid w:val="00CA2DA9"/>
     <w:rsid w:val="00CA3DA3"/>
+    <w:rsid w:val="00CA4AD9"/>
     <w:rsid w:val="00CA4C7E"/>
     <w:rsid w:val="00CA4E7E"/>
     <w:rsid w:val="00CA5450"/>
     <w:rsid w:val="00CA5495"/>
     <w:rsid w:val="00CA5A13"/>
     <w:rsid w:val="00CA6241"/>
     <w:rsid w:val="00CA75B2"/>
     <w:rsid w:val="00CB00B6"/>
     <w:rsid w:val="00CB10A7"/>
     <w:rsid w:val="00CB25EA"/>
     <w:rsid w:val="00CB2FA2"/>
     <w:rsid w:val="00CB34C8"/>
     <w:rsid w:val="00CB448E"/>
     <w:rsid w:val="00CB4941"/>
     <w:rsid w:val="00CB5530"/>
     <w:rsid w:val="00CB5BBC"/>
     <w:rsid w:val="00CB5E54"/>
     <w:rsid w:val="00CB68C4"/>
     <w:rsid w:val="00CB6ADB"/>
     <w:rsid w:val="00CC103C"/>
     <w:rsid w:val="00CC1679"/>
     <w:rsid w:val="00CC1684"/>
     <w:rsid w:val="00CC32CD"/>
     <w:rsid w:val="00CC34D1"/>
     <w:rsid w:val="00CC35A1"/>
@@ -16613,117 +16767,121 @@
     <w:rsid w:val="00D40A77"/>
     <w:rsid w:val="00D41026"/>
     <w:rsid w:val="00D41772"/>
     <w:rsid w:val="00D41AD9"/>
     <w:rsid w:val="00D42C61"/>
     <w:rsid w:val="00D4489C"/>
     <w:rsid w:val="00D44EE0"/>
     <w:rsid w:val="00D44F0A"/>
     <w:rsid w:val="00D46F9F"/>
     <w:rsid w:val="00D47528"/>
     <w:rsid w:val="00D47625"/>
     <w:rsid w:val="00D47C05"/>
     <w:rsid w:val="00D50E27"/>
     <w:rsid w:val="00D50EB6"/>
     <w:rsid w:val="00D52A40"/>
     <w:rsid w:val="00D535B8"/>
     <w:rsid w:val="00D536B9"/>
     <w:rsid w:val="00D547A3"/>
     <w:rsid w:val="00D54908"/>
     <w:rsid w:val="00D5517A"/>
     <w:rsid w:val="00D558AC"/>
     <w:rsid w:val="00D55D7A"/>
     <w:rsid w:val="00D55F72"/>
     <w:rsid w:val="00D566A1"/>
     <w:rsid w:val="00D608AD"/>
+    <w:rsid w:val="00D60CD9"/>
     <w:rsid w:val="00D617CB"/>
     <w:rsid w:val="00D6425A"/>
     <w:rsid w:val="00D64D59"/>
     <w:rsid w:val="00D6636F"/>
     <w:rsid w:val="00D668C2"/>
     <w:rsid w:val="00D67FB9"/>
     <w:rsid w:val="00D70226"/>
     <w:rsid w:val="00D702BD"/>
     <w:rsid w:val="00D70B5E"/>
     <w:rsid w:val="00D715B0"/>
     <w:rsid w:val="00D76667"/>
     <w:rsid w:val="00D76916"/>
     <w:rsid w:val="00D77344"/>
+    <w:rsid w:val="00D7785F"/>
     <w:rsid w:val="00D8049A"/>
     <w:rsid w:val="00D81926"/>
     <w:rsid w:val="00D81B03"/>
     <w:rsid w:val="00D81FBA"/>
     <w:rsid w:val="00D82B49"/>
     <w:rsid w:val="00D834B8"/>
     <w:rsid w:val="00D837F8"/>
     <w:rsid w:val="00D83D37"/>
     <w:rsid w:val="00D83FBA"/>
     <w:rsid w:val="00D8469A"/>
     <w:rsid w:val="00D863F0"/>
     <w:rsid w:val="00D86D80"/>
     <w:rsid w:val="00D90BB4"/>
+    <w:rsid w:val="00D90D3A"/>
     <w:rsid w:val="00D90EF7"/>
     <w:rsid w:val="00D91650"/>
     <w:rsid w:val="00D917BB"/>
     <w:rsid w:val="00D92253"/>
     <w:rsid w:val="00D93357"/>
     <w:rsid w:val="00D9486D"/>
     <w:rsid w:val="00D94F51"/>
     <w:rsid w:val="00D951C3"/>
     <w:rsid w:val="00D95B03"/>
     <w:rsid w:val="00D95D9B"/>
     <w:rsid w:val="00D9642C"/>
     <w:rsid w:val="00D9686C"/>
     <w:rsid w:val="00D96CCB"/>
     <w:rsid w:val="00DA0EA1"/>
     <w:rsid w:val="00DA117C"/>
     <w:rsid w:val="00DA246A"/>
     <w:rsid w:val="00DA2B24"/>
     <w:rsid w:val="00DA3A0E"/>
     <w:rsid w:val="00DA3B1C"/>
     <w:rsid w:val="00DA3F39"/>
     <w:rsid w:val="00DA448F"/>
     <w:rsid w:val="00DB0736"/>
     <w:rsid w:val="00DB10C7"/>
     <w:rsid w:val="00DB12B3"/>
     <w:rsid w:val="00DB1704"/>
     <w:rsid w:val="00DB2545"/>
     <w:rsid w:val="00DB2EC3"/>
     <w:rsid w:val="00DB3F51"/>
     <w:rsid w:val="00DB4ED1"/>
     <w:rsid w:val="00DB656C"/>
     <w:rsid w:val="00DB7573"/>
     <w:rsid w:val="00DC01FF"/>
     <w:rsid w:val="00DC03C8"/>
     <w:rsid w:val="00DC09ED"/>
     <w:rsid w:val="00DC1319"/>
     <w:rsid w:val="00DC1388"/>
     <w:rsid w:val="00DC14D8"/>
     <w:rsid w:val="00DC15BB"/>
     <w:rsid w:val="00DC19A1"/>
     <w:rsid w:val="00DC1FF1"/>
     <w:rsid w:val="00DC2543"/>
+    <w:rsid w:val="00DC2C1C"/>
     <w:rsid w:val="00DC3960"/>
     <w:rsid w:val="00DC4178"/>
     <w:rsid w:val="00DC48F0"/>
     <w:rsid w:val="00DC6909"/>
     <w:rsid w:val="00DD0E51"/>
     <w:rsid w:val="00DD1343"/>
     <w:rsid w:val="00DD179E"/>
     <w:rsid w:val="00DD2BCC"/>
     <w:rsid w:val="00DD3FC3"/>
     <w:rsid w:val="00DD408A"/>
     <w:rsid w:val="00DD45BB"/>
     <w:rsid w:val="00DD46FB"/>
     <w:rsid w:val="00DD4F42"/>
     <w:rsid w:val="00DD621A"/>
     <w:rsid w:val="00DD682C"/>
     <w:rsid w:val="00DD7FDE"/>
     <w:rsid w:val="00DE0CD8"/>
     <w:rsid w:val="00DE226B"/>
     <w:rsid w:val="00DE28A0"/>
     <w:rsid w:val="00DE3059"/>
     <w:rsid w:val="00DE3A7D"/>
     <w:rsid w:val="00DE4739"/>
     <w:rsid w:val="00DE55FA"/>
     <w:rsid w:val="00DE56AB"/>
     <w:rsid w:val="00DE5C64"/>
@@ -16926,50 +17084,51 @@
     <w:rsid w:val="00EA2402"/>
     <w:rsid w:val="00EA340F"/>
     <w:rsid w:val="00EA36BA"/>
     <w:rsid w:val="00EA3A45"/>
     <w:rsid w:val="00EA46D9"/>
     <w:rsid w:val="00EA4E59"/>
     <w:rsid w:val="00EA50BF"/>
     <w:rsid w:val="00EA5D68"/>
     <w:rsid w:val="00EA6820"/>
     <w:rsid w:val="00EA6CF3"/>
     <w:rsid w:val="00EA6FBF"/>
     <w:rsid w:val="00EA742D"/>
     <w:rsid w:val="00EA754D"/>
     <w:rsid w:val="00EB0138"/>
     <w:rsid w:val="00EB0826"/>
     <w:rsid w:val="00EB1757"/>
     <w:rsid w:val="00EB1EEA"/>
     <w:rsid w:val="00EB2965"/>
     <w:rsid w:val="00EB2C8B"/>
     <w:rsid w:val="00EB2E2A"/>
     <w:rsid w:val="00EB329D"/>
     <w:rsid w:val="00EB3396"/>
     <w:rsid w:val="00EB3724"/>
     <w:rsid w:val="00EB3753"/>
     <w:rsid w:val="00EB43A7"/>
+    <w:rsid w:val="00EB516E"/>
     <w:rsid w:val="00EB51E1"/>
     <w:rsid w:val="00EB54B4"/>
     <w:rsid w:val="00EB6556"/>
     <w:rsid w:val="00EB754F"/>
     <w:rsid w:val="00EB7950"/>
     <w:rsid w:val="00EB7C63"/>
     <w:rsid w:val="00EC2470"/>
     <w:rsid w:val="00EC4A8A"/>
     <w:rsid w:val="00EC4FFC"/>
     <w:rsid w:val="00EC56A7"/>
     <w:rsid w:val="00EC5BE3"/>
     <w:rsid w:val="00EC5FE3"/>
     <w:rsid w:val="00EC678A"/>
     <w:rsid w:val="00EC7483"/>
     <w:rsid w:val="00EC7865"/>
     <w:rsid w:val="00ED09D3"/>
     <w:rsid w:val="00ED1B7C"/>
     <w:rsid w:val="00ED29BC"/>
     <w:rsid w:val="00ED39DC"/>
     <w:rsid w:val="00ED3C4A"/>
     <w:rsid w:val="00ED3E45"/>
     <w:rsid w:val="00ED500E"/>
     <w:rsid w:val="00ED5B2B"/>
     <w:rsid w:val="00ED5CBA"/>
     <w:rsid w:val="00ED68EF"/>
@@ -16977,50 +17136,51 @@
     <w:rsid w:val="00ED6F3D"/>
     <w:rsid w:val="00ED7292"/>
     <w:rsid w:val="00ED7E2C"/>
     <w:rsid w:val="00ED7EA5"/>
     <w:rsid w:val="00EE1C33"/>
     <w:rsid w:val="00EE38FC"/>
     <w:rsid w:val="00EE4B4B"/>
     <w:rsid w:val="00EE5443"/>
     <w:rsid w:val="00EE5B56"/>
     <w:rsid w:val="00EE5D5E"/>
     <w:rsid w:val="00EE5F57"/>
     <w:rsid w:val="00EE6816"/>
     <w:rsid w:val="00EE6F00"/>
     <w:rsid w:val="00EE7626"/>
     <w:rsid w:val="00EE7B4E"/>
     <w:rsid w:val="00EE7BDF"/>
     <w:rsid w:val="00EF1317"/>
     <w:rsid w:val="00EF14CA"/>
     <w:rsid w:val="00EF16B6"/>
     <w:rsid w:val="00EF19FD"/>
     <w:rsid w:val="00EF1A67"/>
     <w:rsid w:val="00EF2580"/>
     <w:rsid w:val="00EF2599"/>
     <w:rsid w:val="00EF2FA7"/>
     <w:rsid w:val="00EF406B"/>
+    <w:rsid w:val="00EF4DCC"/>
     <w:rsid w:val="00EF5B22"/>
     <w:rsid w:val="00EF5B71"/>
     <w:rsid w:val="00EF7348"/>
     <w:rsid w:val="00F02220"/>
     <w:rsid w:val="00F02E62"/>
     <w:rsid w:val="00F0301F"/>
     <w:rsid w:val="00F035CC"/>
     <w:rsid w:val="00F036D1"/>
     <w:rsid w:val="00F03B72"/>
     <w:rsid w:val="00F03D58"/>
     <w:rsid w:val="00F04770"/>
     <w:rsid w:val="00F0596C"/>
     <w:rsid w:val="00F05D61"/>
     <w:rsid w:val="00F05DBF"/>
     <w:rsid w:val="00F06F19"/>
     <w:rsid w:val="00F07807"/>
     <w:rsid w:val="00F11191"/>
     <w:rsid w:val="00F1197C"/>
     <w:rsid w:val="00F12BA2"/>
     <w:rsid w:val="00F1382C"/>
     <w:rsid w:val="00F13BD6"/>
     <w:rsid w:val="00F13CB0"/>
     <w:rsid w:val="00F14206"/>
     <w:rsid w:val="00F14A49"/>
     <w:rsid w:val="00F14E5F"/>
@@ -17129,82 +17289,84 @@
     <w:rsid w:val="00FA0391"/>
     <w:rsid w:val="00FA047F"/>
     <w:rsid w:val="00FA0668"/>
     <w:rsid w:val="00FA09E6"/>
     <w:rsid w:val="00FA14BD"/>
     <w:rsid w:val="00FA2724"/>
     <w:rsid w:val="00FA3203"/>
     <w:rsid w:val="00FA4122"/>
     <w:rsid w:val="00FA5811"/>
     <w:rsid w:val="00FA697E"/>
     <w:rsid w:val="00FA6C9A"/>
     <w:rsid w:val="00FA74AF"/>
     <w:rsid w:val="00FA7BE5"/>
     <w:rsid w:val="00FB042B"/>
     <w:rsid w:val="00FB0748"/>
     <w:rsid w:val="00FB0F63"/>
     <w:rsid w:val="00FB0FAA"/>
     <w:rsid w:val="00FB126E"/>
     <w:rsid w:val="00FB14FC"/>
     <w:rsid w:val="00FB17D7"/>
     <w:rsid w:val="00FB2110"/>
     <w:rsid w:val="00FB4895"/>
     <w:rsid w:val="00FB5097"/>
     <w:rsid w:val="00FB5D85"/>
     <w:rsid w:val="00FB627A"/>
+    <w:rsid w:val="00FB6F70"/>
     <w:rsid w:val="00FB6F75"/>
     <w:rsid w:val="00FB706A"/>
     <w:rsid w:val="00FC32F8"/>
     <w:rsid w:val="00FC4B17"/>
     <w:rsid w:val="00FC50D3"/>
     <w:rsid w:val="00FC5C09"/>
     <w:rsid w:val="00FC6FC4"/>
     <w:rsid w:val="00FD02B0"/>
     <w:rsid w:val="00FD0383"/>
     <w:rsid w:val="00FD1278"/>
     <w:rsid w:val="00FD1FFB"/>
     <w:rsid w:val="00FD2B7C"/>
     <w:rsid w:val="00FD3BFA"/>
     <w:rsid w:val="00FD3F16"/>
     <w:rsid w:val="00FD46D0"/>
     <w:rsid w:val="00FD48C9"/>
     <w:rsid w:val="00FD49AC"/>
     <w:rsid w:val="00FD49FD"/>
     <w:rsid w:val="00FD56FD"/>
     <w:rsid w:val="00FD5C5E"/>
     <w:rsid w:val="00FD62CE"/>
     <w:rsid w:val="00FD66AD"/>
     <w:rsid w:val="00FD6842"/>
     <w:rsid w:val="00FD6D86"/>
     <w:rsid w:val="00FE0126"/>
     <w:rsid w:val="00FE083A"/>
     <w:rsid w:val="00FE0DBF"/>
     <w:rsid w:val="00FE1121"/>
     <w:rsid w:val="00FE1388"/>
     <w:rsid w:val="00FE3A15"/>
     <w:rsid w:val="00FE4871"/>
     <w:rsid w:val="00FE4FF3"/>
+    <w:rsid w:val="00FE5D0A"/>
     <w:rsid w:val="00FE6CAF"/>
     <w:rsid w:val="00FE72E5"/>
     <w:rsid w:val="00FE7483"/>
     <w:rsid w:val="00FE74CD"/>
     <w:rsid w:val="00FF008E"/>
     <w:rsid w:val="00FF0965"/>
     <w:rsid w:val="00FF1232"/>
     <w:rsid w:val="00FF16D6"/>
     <w:rsid w:val="00FF32AB"/>
     <w:rsid w:val="00FF48FB"/>
     <w:rsid w:val="00FF4AEE"/>
     <w:rsid w:val="00FF56A5"/>
     <w:rsid w:val="00FF5B4D"/>
     <w:rsid w:val="00FF6182"/>
     <w:rsid w:val="00FF62DF"/>
     <w:rsid w:val="00FF72E5"/>
     <w:rsid w:val="00FF7B71"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
@@ -21208,83 +21370,83 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{73C2053C-217D-416C-9AB4-17BDCA99CDB2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{6a7e4972-a3b7-4d51-a933-10309688c2b7}" enabled="1" method="Privileged" siteId="{0d2b6bbb-a69c-41e8-9ef1-c035572bd00e}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>10</Pages>
-[...1 lines deleted...]
-  <Characters>13633</Characters>
+  <Pages>12</Pages>
+  <Words>2484</Words>
+  <Characters>14907</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>113</Lines>
-  <Paragraphs>31</Paragraphs>
+  <Lines>124</Lines>
+  <Paragraphs>34</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15874</CharactersWithSpaces>
+  <CharactersWithSpaces>17357</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Enabled">
     <vt:lpwstr>True</vt:lpwstr>
   </property>