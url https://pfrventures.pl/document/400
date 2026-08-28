--- v1 (2026-06-02)
+++ v2 (2026-08-28)
@@ -1,56 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="557AB9B1" w14:textId="58438D70" w:rsidR="00D17B17" w:rsidRPr="00100100" w:rsidRDefault="00DE0CD8" w:rsidP="00AF6F3D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1590"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Załącznik nr </w:t>
       </w:r>
       <w:r w:rsidR="00596486" w:rsidRPr="00596486">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
@@ -169,51 +173,75 @@
         </w:rPr>
         <w:t>z m.in. tekstu, rysunków, tabel, tablic, zdjęć oraz wykresów</w:t>
       </w:r>
       <w:r w:rsidR="00C06800">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>, umieszczonych w dokumencie Word</w:t>
       </w:r>
       <w:r w:rsidR="009F01D0" w:rsidRPr="00100100">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00E51250" w:rsidRPr="00E51250">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E51250">
         <w:t>Jeśli Oferent posiada dodatkowo prezentację inwestycyjną zawierającą istotne w jego ocenie informacje na temat działalności funduszu (</w:t>
       </w:r>
       <w:r w:rsidR="00AF21F4">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00E51250">
-        <w:t>ng. „pitch deck”), uprzejmie prosimy o załączenie jej w przekazywanej dokumentacji. PFR Ventures zastrzega, że treść pitch deck będzie traktowana wyłącznie jako uzupełniająca Politykę Inwestycyjną i – w przypadku wysłania - nie musi podlegać analizie w ramach procesu wyboru Ofert.</w:t>
+        <w:t>ng. „</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E51250">
+        <w:t>pitch</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E51250">
+        <w:t xml:space="preserve"> deck”), uprzejmie prosimy o załączenie jej w przekazywanej dokumentacji. PFR </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E51250">
+        <w:t>Ventures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E51250">
+        <w:t xml:space="preserve"> zastrzega, że treść </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E51250">
+        <w:t>pitch</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E51250">
+        <w:t xml:space="preserve"> deck będzie traktowana wyłącznie jako uzupełniająca Politykę Inwestycyjną i – w przypadku wysłania - nie musi podlegać analizie w ramach procesu wyboru Ofert.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E8FC81B" w14:textId="77777777" w:rsidR="00D17B17" w:rsidRPr="00100100" w:rsidRDefault="00D17B17" w:rsidP="00543B27">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00100100">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>Wymogi edytorskie</w:t>
       </w:r>
       <w:r w:rsidR="0035643F" w:rsidRPr="00100100">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> dotyczące tekstu</w:t>
       </w:r>
@@ -595,99 +623,121 @@
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00DC2C1C">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666DE219" w14:textId="1416136F" w:rsidR="004461C8" w:rsidRDefault="004461C8" w:rsidP="00AF6F3D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">W przypadku zamiaru utworzenia Funduszu VC działającego w </w:t>
       </w:r>
       <w:r w:rsidRPr="00E64845">
-        <w:t xml:space="preserve">Modelu Koinwestycyjnym w </w:t>
-      </w:r>
+        <w:t xml:space="preserve">Modelu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E64845">
+        <w:t>Koinwestycyjnym</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E64845">
+        <w:t xml:space="preserve"> w </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E64845">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>warian</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>cie</w:t>
       </w:r>
       <w:r w:rsidRPr="00E64845">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> o który</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidRPr="00E64845">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> mowa w</w:t>
       </w:r>
       <w:r w:rsidRPr="0094262B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> ust. 15 pkt. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>1b)</w:t>
       </w:r>
       <w:r w:rsidRPr="0094262B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Term Sheet, tj. </w:t>
+        <w:t xml:space="preserve"> Term </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0094262B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Sheet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0094262B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, tj. </w:t>
       </w:r>
       <w:r w:rsidRPr="00E64845">
         <w:t>Fundusz</w:t>
       </w:r>
       <w:r w:rsidR="00FE5D0A">
         <w:t>y</w:t>
       </w:r>
       <w:r w:rsidRPr="00E64845">
         <w:t xml:space="preserve"> VC </w:t>
       </w:r>
       <w:r w:rsidRPr="00E64845">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>dedykowanych</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> animatorom syndykatów anielskich, należy w odpowiednich punktach (co najmniej w pkt. 2a</w:t>
       </w:r>
       <w:r w:rsidR="0038409A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
@@ -763,159 +813,203 @@
       <w:r w:rsidR="004D3757">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0038409A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>obecnej działalności, spodziewaną synergi</w:t>
       </w:r>
       <w:r w:rsidR="00FB6F70">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>ę</w:t>
       </w:r>
       <w:r w:rsidR="0038409A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>, opis planowanych aktywności inwestycyjnych i zawodowych członków zespołu poza Funduszem VC oraz politykę zarządzania konfliktem interesów który może wystąpić w przypadku prowadzenia równoległej aktywności zawodowej i inwestycyjnej.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EBDC736" w14:textId="0FA98B4A" w:rsidR="007C6114" w:rsidRDefault="00FE5D0A" w:rsidP="00AF6F3D">
+    <w:p w14:paraId="1EBDC736" w14:textId="645974FC" w:rsidR="007C6114" w:rsidRDefault="00FE5D0A" w:rsidP="00AF6F3D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidR="00DC2C1C">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> przypadku zamiaru utworzenia Funduszu VC działającego w </w:t>
       </w:r>
       <w:r w:rsidR="00DC2C1C" w:rsidRPr="00E64845">
-        <w:t xml:space="preserve">Modelu Koinwestycyjnym w </w:t>
-      </w:r>
+        <w:t xml:space="preserve">Modelu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00DC2C1C" w:rsidRPr="00E64845">
+        <w:t>Koinwestycyjnym</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DC2C1C" w:rsidRPr="00E64845">
+        <w:t xml:space="preserve"> w </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC2C1C" w:rsidRPr="00E64845">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>warian</w:t>
       </w:r>
       <w:r w:rsidR="004461C8">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>cie</w:t>
       </w:r>
       <w:r w:rsidR="00DC2C1C" w:rsidRPr="00E64845">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> o który</w:t>
       </w:r>
       <w:r w:rsidR="004461C8">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidR="00DC2C1C" w:rsidRPr="00E64845">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> mowa w</w:t>
       </w:r>
       <w:r w:rsidR="00DC2C1C" w:rsidRPr="0094262B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ust. 15 pkt. 1c) Term Sheet, tj. </w:t>
+        <w:t xml:space="preserve"> ust. 15 pkt. 1c) Term </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DC2C1C" w:rsidRPr="0094262B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Sheet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DC2C1C" w:rsidRPr="0094262B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, tj. </w:t>
       </w:r>
       <w:r w:rsidR="00DC2C1C" w:rsidRPr="00E64845">
         <w:t>Fundusz</w:t>
       </w:r>
       <w:r w:rsidR="00D90D3A">
         <w:t>y</w:t>
       </w:r>
       <w:r w:rsidR="00DC2C1C" w:rsidRPr="00E64845">
         <w:t xml:space="preserve"> VC </w:t>
       </w:r>
       <w:r w:rsidR="00DC2C1C" w:rsidRPr="00E64845">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>dedykowanych</w:t>
       </w:r>
       <w:r w:rsidR="00D90D3A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DC2C1C" w:rsidRPr="00E64845">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Aniołom Biznesu skupionym przy </w:t>
       </w:r>
       <w:r w:rsidR="00DC2C1C" w:rsidRPr="00E64845">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>istniejących funduszach commitmentowych</w:t>
-      </w:r>
+        <w:t xml:space="preserve">istniejących funduszach </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DC2C1C" w:rsidRPr="00E64845">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>commitmentowych</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00DC2C1C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>, należy w odpowiednich punktach (co najmniej w pkt. 2a, 2b, 2f, 2g</w:t>
       </w:r>
       <w:r w:rsidR="00B624B1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>, 2l, 4a, b, c oraz 5)</w:t>
       </w:r>
       <w:r w:rsidR="00DC2C1C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> przedstawić zasady koinwestycji obu funduszy</w:t>
+        <w:t xml:space="preserve"> przedstawić zasady </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DC2C1C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>koinwestycji</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DC2C1C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> obu funduszy</w:t>
       </w:r>
       <w:r w:rsidR="00B624B1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>, powiązania organizacyjne i osobowe pomiędzy tymi funduszami oraz politykę zarządzania konfliktem interesów mogącymi wystąpić między oboma funduszami.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40E6AF1B" w14:textId="77777777" w:rsidR="004461C8" w:rsidRPr="00100100" w:rsidRDefault="004461C8" w:rsidP="00AF6F3D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="71901FE8" w14:textId="77777777" w:rsidR="00954F39" w:rsidRPr="00FF56A5" w:rsidRDefault="00B10A55" w:rsidP="00543B27">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -2370,51 +2464,65 @@
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F96F4A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">strategia </w:t>
       </w:r>
       <w:r w:rsidR="00765968">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">i źródła </w:t>
       </w:r>
       <w:r w:rsidRPr="00F96F4A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
-        <w:t>pozyskiwania projektów inwestycyjnych (dealflow)</w:t>
+        <w:t>pozyskiwania projektów inwestycyjnych (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F96F4A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dealflow</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F96F4A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="005A2600">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>, w tym</w:t>
       </w:r>
       <w:r w:rsidRPr="00F96F4A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00040441" w:rsidRPr="00F96F4A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>strategia marketingowa</w:t>
       </w:r>
       <w:r w:rsidR="008E0A63">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> oraz </w:t>
       </w:r>
@@ -2424,58 +2532,66 @@
         </w:rPr>
         <w:t xml:space="preserve">plan promocji i komunikacji </w:t>
       </w:r>
       <w:r w:rsidR="008B2EB7" w:rsidRPr="00F96F4A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">ukierunkowany </w:t>
       </w:r>
       <w:r w:rsidR="009465ED">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
       <w:r w:rsidR="00040441" w:rsidRPr="00F96F4A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B04459" w:rsidRPr="00F96F4A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
-        <w:t>ekosystem startupow</w:t>
+        <w:t xml:space="preserve">ekosystem </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B04459" w:rsidRPr="00F96F4A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>startupow</w:t>
       </w:r>
       <w:r w:rsidR="009465ED">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00B04459" w:rsidRPr="00F96F4A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> (np.</w:t>
       </w:r>
       <w:r w:rsidR="00040441" w:rsidRPr="00F96F4A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> współpraca ze środowiskiem naukowym</w:t>
       </w:r>
       <w:r w:rsidR="00C10251" w:rsidRPr="00F96F4A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">, instytucjami </w:t>
       </w:r>
       <w:r w:rsidR="00C44E0F" w:rsidRPr="00F96F4A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>zajmującymi się komercjalizacją technologii</w:t>
       </w:r>
       <w:r w:rsidR="00B04459" w:rsidRPr="00F96F4A">
@@ -2677,51 +2793,79 @@
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="002334EC" w:rsidRPr="009C4A1F" w:rsidDel="008F307B">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31C0E91E" w14:textId="74D2D4AD" w:rsidR="00477906" w:rsidRPr="00F96F4A" w:rsidRDefault="00477906" w:rsidP="00477906">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
-        <w:t>strategia badania projektów inwestycyjnych (due diligence),</w:t>
+        <w:t>strategia badania projektów inwestycyjnych (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>due</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>diligence</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>),</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B443A6F" w14:textId="0676ACBE" w:rsidR="00D4091E" w:rsidRPr="00100100" w:rsidRDefault="00D4091E" w:rsidP="008B7AFF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00100100">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">podstawowe zasady </w:t>
       </w:r>
       <w:r w:rsidR="00472F5C" w:rsidRPr="00100100">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">i warunki </w:t>
       </w:r>
@@ -2827,51 +2971,65 @@
         </w:rPr>
         <w:t xml:space="preserve"> planów budowania</w:t>
       </w:r>
       <w:r w:rsidR="00103513">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> ich</w:t>
       </w:r>
       <w:r w:rsidR="00551410" w:rsidRPr="000401C2">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> wartości (</w:t>
       </w:r>
       <w:r w:rsidR="00765968">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>tzw.</w:t>
       </w:r>
       <w:r w:rsidR="00551410" w:rsidRPr="000401C2">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> smart money)</w:t>
+        <w:t xml:space="preserve"> smart </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00551410" w:rsidRPr="000401C2">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>money</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00551410" w:rsidRPr="000401C2">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00C35554" w:rsidRPr="000401C2">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00DC4178" w:rsidRPr="000401C2">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> np. </w:t>
       </w:r>
       <w:r w:rsidR="00976B07" w:rsidRPr="000401C2">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>doradztwo biznesowe, wsparcie w pozyskiwaniu kontrahentów</w:t>
       </w:r>
       <w:r w:rsidR="009465ED">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
@@ -2895,91 +3053,107 @@
       </w:r>
       <w:r w:rsidR="008F307B">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CD98AAA" w14:textId="66430576" w:rsidR="00EB3753" w:rsidRDefault="00EB3753" w:rsidP="00482C37">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">strategia pozyskiwania </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="007A4101">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Koinwestorów, w tym </w:t>
+        <w:t>Koinwestorów</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007A4101">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, w tym </w:t>
       </w:r>
       <w:r w:rsidR="00D32366">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>Aniołów Biznesu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> do poszczególnych projektów</w:t>
       </w:r>
       <w:r w:rsidR="004723C9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="008F3933">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">z uwzględnieniem </w:t>
       </w:r>
       <w:r w:rsidR="008F3933">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">wcześniejszego doświadczenia współpracy z </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="007A4101">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Koinwestorami, w tym </w:t>
+        <w:t>Koinwestorami</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007A4101">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, w tym </w:t>
       </w:r>
       <w:r w:rsidR="008F3933">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Aniołami Biznesu lub organizacjami ich zrzeszającymi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00D7785F">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>W przypadku</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -2995,51 +3169,65 @@
         </w:rPr>
         <w:t>ów</w:t>
       </w:r>
       <w:r w:rsidR="00D32366">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Biznesu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>, zainteresowan</w:t>
       </w:r>
       <w:r w:rsidR="00D7785F">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>ych</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> pipelinem </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>pipelinem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D7785F">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Funduszu VC </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">oraz/lub profilem i strategią inwestycyjną, </w:t>
       </w:r>
       <w:r w:rsidRPr="00D47C05">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>prosimy o przedstawienie podpisanych</w:t>
       </w:r>
       <w:r w:rsidR="00965462">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -3152,55 +3340,63 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>jako załącznik</w:t>
       </w:r>
       <w:r w:rsidR="00E15EA5">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>ów</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> do Polityki Inwestycyjnej Oferenta</w:t>
       </w:r>
       <w:r w:rsidR="008124D0">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D7785F">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Koinwestorzy inni niż Aniołowie Biznesu, mogą </w:t>
+        <w:t>Koinwestorzy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D7785F">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> inni niż Aniołowie Biznesu, mogą </w:t>
       </w:r>
       <w:r w:rsidR="00367CAE">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">przedstawić listy intencyjne lub uwiarygodnić współpracę z </w:t>
       </w:r>
       <w:r w:rsidR="00D7785F">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Funduszem VC w </w:t>
       </w:r>
       <w:r w:rsidR="00367CAE">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>innej</w:t>
       </w:r>
       <w:r w:rsidR="00D7785F">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> formie.</w:t>
       </w:r>
@@ -3212,74 +3408,78 @@
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">przedstawienie planowanego modelu dokonywania Inwestycji </w:t>
       </w:r>
       <w:r w:rsidR="003C7FBD">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">i współpracy </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">z </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="008E4881">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>Koinwestorami</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">, w tym w szczególności (i) procesu podejmowania decyzji inwestycyjnych (w tym np. wejść i wyjść z Inwestycji) </w:t>
       </w:r>
       <w:r w:rsidR="003C7FBD">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">(ii) angażowania </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="008E4881">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>Koinwestorów</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="003C7FBD">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> we wsparcie Spółek portfelowych </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>oraz (ii</w:t>
       </w:r>
       <w:r w:rsidR="003C7FBD">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>) struktury prawnej, np. poprzez wspólnie utworzone wehikuły inwestycyjne</w:t>
       </w:r>
       <w:r w:rsidR="003C7FBD">
@@ -3332,159 +3532,259 @@
       </w:r>
       <w:r w:rsidR="00FE4871">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F0DD875" w14:textId="0DD30586" w:rsidR="00FE4871" w:rsidRPr="00FE4871" w:rsidRDefault="001B581E" w:rsidP="00F67111">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Zasady pobierania opłat od </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="007A4101">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>Koinwestorów</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> oraz s</w:t>
       </w:r>
       <w:r w:rsidR="00EB3753" w:rsidRPr="00EB3753">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">posób ustalania poziomu Carried Interest od </w:t>
-      </w:r>
+        <w:t xml:space="preserve">posób ustalania poziomu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EB3753" w:rsidRPr="00EB3753">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Carried</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EB3753" w:rsidRPr="00EB3753">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EB3753" w:rsidRPr="00EB3753">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Interest</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EB3753" w:rsidRPr="00EB3753">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> od </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="007A4101">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>Koinwestorów</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00FE4871">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00FE4871" w:rsidRPr="00FE4871">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EF5A465" w14:textId="7387A092" w:rsidR="00EB3753" w:rsidRPr="00381AA1" w:rsidRDefault="00FE4871" w:rsidP="00F67111">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F6302B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>mechanizmy ustalania</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> i negocjowania </w:t>
       </w:r>
       <w:r w:rsidRPr="00686C41">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">preferencji dla </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="008E4881">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Koinwestorów</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00686C41">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> w zakresie asymetrycznego podziału zysku </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>oraz</w:t>
       </w:r>
       <w:r w:rsidRPr="00F6302B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Lead Carried Interest</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F6302B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Lead</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F6302B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F6302B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Carried</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F6302B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F6302B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Interest</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="008E4881">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> (jeżeli dotyczy)</w:t>
       </w:r>
       <w:r w:rsidRPr="00F6302B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> każdorazowo na poszczególnych inwestycjach, z uwzględnieniem sposobu powiązania Lead Carried</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> każdorazowo na poszczególnych inwestycjach, z uwzględnieniem sposobu powiązania </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F6302B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Lead</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F6302B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F6302B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Carried</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Interest</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Interest</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F6302B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> z efektywnym zaangażowaniem w budowanie wartości dane</w:t>
       </w:r>
       <w:r w:rsidR="00C7259B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">j Spółki Portfelowej </w:t>
       </w:r>
       <w:r w:rsidRPr="00F6302B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>i sposobu weryfikacji tego zaangażowania,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71EE116E" w14:textId="551966A5" w:rsidR="00B22C86" w:rsidRDefault="00B22C86">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
@@ -3619,57 +3919,85 @@
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="0012647A" w:rsidRPr="0012647A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">harakter </w:t>
       </w:r>
       <w:r w:rsidR="00D42C61">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>równoległej</w:t>
       </w:r>
       <w:r w:rsidR="00D42C61" w:rsidRPr="0012647A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0012647A" w:rsidRPr="0012647A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">działalności na rynku venture capital </w:t>
+        <w:t xml:space="preserve">działalności na rynku venture </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0012647A" w:rsidRPr="0012647A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>capital</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0012647A" w:rsidRPr="0012647A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001940F7">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">(lub powiązanej z venture capital) </w:t>
+        <w:t xml:space="preserve">(lub powiązanej z venture </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001940F7">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>capital</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001940F7">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidR="0012647A" w:rsidRPr="0012647A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">prowadzonej przez członków Zespołu (o ile występuje) oraz jej komplementarność ze strategią </w:t>
       </w:r>
       <w:r w:rsidR="00F763BD">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>Funduszu VC</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54C2E53D" w14:textId="706A0698" w:rsidR="00E8185B" w:rsidRDefault="0035643F" w:rsidP="008B7AFF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
@@ -3717,57 +4045,85 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidR="005F2A6E" w:rsidRPr="005F2A6E">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>względnienie czynników zrównoważonego rozwoju w ocenie projektów inwestycyjnych,</w:t>
       </w:r>
       <w:r w:rsidR="005F2A6E">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005F2A6E" w:rsidRPr="005F2A6E">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">np. poprzez stosowanie zasad </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="005F2A6E" w:rsidRPr="00482C37">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Principles for Responsible Investment</w:t>
+        <w:t>Principles</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005F2A6E" w:rsidRPr="00482C37">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005F2A6E" w:rsidRPr="00482C37">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Responsible</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005F2A6E" w:rsidRPr="00482C37">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Investment</w:t>
       </w:r>
       <w:r w:rsidR="007147F9" w:rsidRPr="00482C37">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r w:rsidR="005F2A6E" w:rsidRPr="005F2A6E">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> lub innych odpowiednich międzynarodowych standardów w zakresie ESG.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53E12901" w14:textId="77777777" w:rsidR="00CC103C" w:rsidRPr="00100100" w:rsidRDefault="00EA0053" w:rsidP="008B7AFF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
@@ -3854,68 +4210,100 @@
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42BAAD42" w14:textId="59714888" w:rsidR="00EB3753" w:rsidRPr="00EB3753" w:rsidRDefault="00EB3753" w:rsidP="00EB3753">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:left="1418" w:hanging="293"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">opis założeń pobierania opłaty za zarządzanie od </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="008E4881">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>Koinwestorów</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> i/lub opłaty związanej z pokryciem części kosztów transakcyjnych (np. due diligence) przez </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> i/lub opłaty związanej z pokryciem części kosztów transakcyjnych (np. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>due</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>diligence</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) przez </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="008E4881">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>Koinwestorów</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B721675" w14:textId="77777777" w:rsidR="00B10A55" w:rsidRPr="00100100" w:rsidRDefault="00B10A55" w:rsidP="008B7AFF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00100100">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>Struktura organizacyjna:</w:t>
@@ -4511,74 +4899,84 @@
       </w:r>
       <w:r w:rsidR="00981BD5" w:rsidRPr="00100100">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">ynagrodzenia </w:t>
       </w:r>
       <w:r w:rsidR="00D4489C" w:rsidRPr="00100100">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="00981BD5" w:rsidRPr="00100100">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>odatk</w:t>
       </w:r>
       <w:r w:rsidR="009F01D0" w:rsidRPr="00100100">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>owego (</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00F97808" w:rsidRPr="00100100">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="009F01D0" w:rsidRPr="00100100">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">arried </w:t>
-      </w:r>
+        <w:t>arried</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009F01D0" w:rsidRPr="00100100">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00F97808" w:rsidRPr="00100100">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="009F01D0" w:rsidRPr="00100100">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>nterest</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="005A09F9">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00285DB3">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50380D6B" w14:textId="07C40B6A" w:rsidR="00397B13" w:rsidRPr="00397B13" w:rsidRDefault="00397B13" w:rsidP="005B0F2C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -4590,201 +4988,250 @@
     </w:p>
     <w:p w14:paraId="3F241E27" w14:textId="77777777" w:rsidR="00B10A55" w:rsidRPr="007D3254" w:rsidRDefault="00B10A55" w:rsidP="00FF56A5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00100100">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>Polityka zarządzania konfliktem interesów</w:t>
       </w:r>
       <w:r w:rsidR="000D5162" w:rsidRPr="00100100">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
-        <w:t>/ compliance</w:t>
-      </w:r>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000D5162" w:rsidRPr="00100100">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>compliance</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="8998" w:type="dxa"/>
         <w:tblInd w:w="704" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3544"/>
         <w:gridCol w:w="5454"/>
       </w:tblGrid>
       <w:tr w:rsidR="00422D93" w:rsidRPr="00D50DDB" w14:paraId="32D41034" w14:textId="77777777" w:rsidTr="00482C37">
         <w:trPr>
           <w:trHeight w:val="937"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="67A58918" w14:textId="69F85D53" w:rsidR="00422D93" w:rsidRPr="00D50DDB" w:rsidRDefault="00422D93" w:rsidP="00AF6F3D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidRPr="00100100">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t>dentyfikacja oraz charakterystyka najważniejszych obszarów związanych z prawdopodobnymi konfliktami interesów</w:t>
             </w:r>
             <w:r w:rsidR="009C4A1F">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> oraz </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00B97F5F">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compliance, w tym </w:t>
+              <w:t>Compliance</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00B97F5F">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, w tym </w:t>
             </w:r>
             <w:r w:rsidR="00B97F5F" w:rsidRPr="00EB3753">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">proponowane środki w celu zapewnienia zgodności interesów oraz unikania konfliktu interesów Podmiotu Zarządzającego, PFR </w:t>
             </w:r>
             <w:r w:rsidR="00B97F5F">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Biznest </w:t>
             </w:r>
             <w:r w:rsidR="00B97F5F" w:rsidRPr="00EB3753">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">i </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00B8104A">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">koinwestujących </w:t>
+              <w:t>koinwestujących</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00B8104A">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="008E4881">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t>Koinwestorów</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00B97F5F" w:rsidRPr="00EB3753">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00B8104A" w:rsidRPr="00F6302B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">z uwzględnieniem </w:t>
             </w:r>
             <w:r w:rsidR="00AA682C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">również </w:t>
             </w:r>
             <w:r w:rsidR="00B8104A" w:rsidRPr="00F6302B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t xml:space="preserve">sytuacji, gdy koinwestującymi Aniołami Biznesu są członkowie </w:t>
+              <w:t xml:space="preserve">sytuacji, gdy </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00B8104A" w:rsidRPr="00F6302B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>koinwestującymi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00B8104A" w:rsidRPr="00F6302B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Aniołami Biznesu są członkowie </w:t>
             </w:r>
             <w:r w:rsidR="00B8104A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Kluczowego Personelu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5454" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="54895022" w14:textId="77777777" w:rsidR="00422D93" w:rsidRPr="00D50DDB" w:rsidRDefault="00422D93" w:rsidP="00AF6F3D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidRPr="00100100">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t>ropozycja</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00100100">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
-              <w:t>mitygacji ryzyka</w:t>
+              <w:t>mitygacji</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00100100">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ryzyka</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00422D93" w14:paraId="79292479" w14:textId="77777777" w:rsidTr="00482C37">
         <w:trPr>
           <w:trHeight w:val="530"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0C7E6B4B" w14:textId="77777777" w:rsidR="00422D93" w:rsidRDefault="00422D93" w:rsidP="003C5D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5454" w:type="dxa"/>
           </w:tcPr>
@@ -4948,55 +5395,63 @@
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidRPr="00100100">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t>ropozycja</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00100100">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">mitygacji ryzyka </w:t>
+              <w:t>mitygacji</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00100100">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ryzyka </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00422D93" w14:paraId="3DF1DAA9" w14:textId="77777777" w:rsidTr="00482C37">
         <w:trPr>
           <w:trHeight w:val="520"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6CC21502" w14:textId="77777777" w:rsidR="00422D93" w:rsidRDefault="00422D93" w:rsidP="003C5D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5442" w:type="dxa"/>
           </w:tcPr>
@@ -5176,52 +5631,56 @@
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> (Wzór)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FDA02D1" w14:textId="0714E2EF" w:rsidR="009561E5" w:rsidRDefault="009561E5" w:rsidP="00482C37">
       <w:pPr>
         <w:ind w:left="405"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="069631C1" w14:textId="77777777" w:rsidR="008B26C5" w:rsidRDefault="00CD18E2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:sectPr w:rsidR="008B26C5" w:rsidSect="007D3254">
-          <w:headerReference w:type="default" r:id="rId8"/>
-          <w:footerReference w:type="default" r:id="rId9"/>
+          <w:headerReference w:type="even" r:id="rId8"/>
+          <w:headerReference w:type="default" r:id="rId9"/>
+          <w:footerReference w:type="even" r:id="rId10"/>
+          <w:footerReference w:type="default" r:id="rId11"/>
+          <w:headerReference w:type="first" r:id="rId12"/>
+          <w:footerReference w:type="first" r:id="rId13"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1417" w:right="1133" w:bottom="1135" w:left="1134" w:header="567" w:footer="454" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="12244897" w14:textId="1E315D65" w:rsidR="00CD18E2" w:rsidRDefault="00CD18E2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2DF2A620" w14:textId="1D549A19" w:rsidR="00CD18E2" w:rsidRPr="00847D2E" w:rsidRDefault="00CD18E2" w:rsidP="00CD18E2">
       <w:pPr>
@@ -6808,51 +7267,65 @@
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0058351D">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">posiadam zdolność finansową do </w:t>
       </w:r>
       <w:r w:rsidRPr="006411A7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>wniesienia wkładu w zadeklarowanej przeze mnie wysokości w ramach koinwestycji z Funduszem VC</w:t>
+        <w:t xml:space="preserve">wniesienia wkładu w zadeklarowanej przeze mnie wysokości w ramach </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006411A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>koinwestycji</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006411A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> z Funduszem VC</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4068D4F9" w14:textId="77777777" w:rsidR="00CD18E2" w:rsidRPr="00847D2E" w:rsidRDefault="00CD18E2" w:rsidP="00CD18E2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00847D2E">
@@ -7018,76 +7491,118 @@
         <w:t xml:space="preserve">w stosunku do mnie nie występuje konflikt interesów z jakichkolwiek powodów określonych w </w:t>
       </w:r>
       <w:r w:rsidRPr="00847D2E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
         <w:t>§</w:t>
       </w:r>
       <w:r w:rsidRPr="00847D2E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00847D2E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Zasad i zobowiązuje się, że bezzwłocznie poinformuje PFR Ventures o wszelkich okolicznościach stanowiących konflikt interesów, jeśli takowy wystąpi;</w:t>
+        <w:t xml:space="preserve"> Zasad i zobowiązuje się, że bezzwłocznie poinformuje PFR </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00847D2E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ventures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00847D2E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o wszelkich okolicznościach stanowiących konflikt interesów, jeśli takowy wystąpi;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79149B0C" w14:textId="77777777" w:rsidR="00CD18E2" w:rsidRPr="006411A7" w:rsidRDefault="00CD18E2" w:rsidP="00CD18E2">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="720"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006411A7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>jestem świadomy, że PFR Ventures oraz/lub PFR Biznest będą w każdym czasie przekazywać informacje (dane) o mnie otrzymane w związku z Ofertą, do podmiotów wchodzących w skład grupy kapitałowej, do której należy PFR Ventures oraz/lub PFR Biznes a także do Banku Gospodarstwa Krajowego i Ministra właściwego ds. funduszy i polityki regionalnej pełniącego funkcję Instytucji Zarządzającej w ramach Programu FENG</w:t>
+        <w:t xml:space="preserve">jestem świadomy, że PFR </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006411A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ventures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006411A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oraz/lub PFR Biznest będą w każdym czasie przekazywać informacje (dane) o mnie otrzymane w związku z Ofertą, do podmiotów wchodzących w skład grupy kapitałowej, do której należy PFR </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006411A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ventures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006411A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oraz/lub PFR Biznes a także do Banku Gospodarstwa Krajowego i Ministra właściwego ds. funduszy i polityki regionalnej pełniącego funkcję Instytucji Zarządzającej w ramach Programu FENG</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD4F33">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="268D1A84" w14:textId="77777777" w:rsidR="00CD18E2" w:rsidRDefault="00CD18E2" w:rsidP="00CD18E2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD4F33">
@@ -7114,51 +7629,79 @@
         </w:rPr>
         <w:t>23</w:t>
       </w:r>
       <w:r w:rsidRPr="00095577">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> r.</w:t>
       </w:r>
       <w:r w:rsidRPr="00847D2E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> poz. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>702</w:t>
       </w:r>
       <w:r w:rsidRPr="00847D2E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> z późn. zm.) i w związku z powyższym przyjmuję do wiadomości, że z chwilą zawarcia Umowy koinwestycyjnej będę miał/a status beneficjenta pomocy publicznej;</w:t>
+        <w:t xml:space="preserve"> z </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00847D2E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>późn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00847D2E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. zm.) i w związku z powyższym przyjmuję do wiadomości, że z chwilą zawarcia Umowy </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00847D2E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>koinwestycyjnej</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00847D2E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> będę miał/a status beneficjenta pomocy publicznej;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E3EF6E0" w14:textId="51A87BAC" w:rsidR="00CD18E2" w:rsidRDefault="00CD18E2" w:rsidP="00CD18E2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">zapoznałem się z Zasadami przetwarzania danych osobowych, stanowiącymi załącznik nr </w:t>
       </w:r>
       <w:r w:rsidR="008B26C5">
@@ -7184,51 +7727,65 @@
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20919657" w14:textId="77777777" w:rsidR="00CD18E2" w:rsidRPr="006411A7" w:rsidRDefault="00CD18E2" w:rsidP="00CD18E2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006411A7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>Wyrażam zgodę na udostępnianie przez PFR Biznest i PFR Ventures uzyskanych informacji o mojej dotychczasowej działalności inwestycyjnej, przedsiębiorczej i reputacji na rynku na rzecz instytucji oferujących finansowanie ze środków publicznych (PARP, NCBR, BGK, ARP,) w celu weryfikacji wskazanego doświadczenia w działalności inwestycyjnej i reputacji na rynku</w:t>
+        <w:t xml:space="preserve">Wyrażam zgodę na udostępnianie przez PFR Biznest i PFR </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006411A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ventures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006411A7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uzyskanych informacji o mojej dotychczasowej działalności inwestycyjnej, przedsiębiorczej i reputacji na rynku na rzecz instytucji oferujących finansowanie ze środków publicznych (PARP, NCBR, BGK, ARP,) w celu weryfikacji wskazanego doświadczenia w działalności inwestycyjnej i reputacji na rynku</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C414C78" w14:textId="77777777" w:rsidR="00CD18E2" w:rsidRPr="006228EE" w:rsidRDefault="00CD18E2" w:rsidP="00CD18E2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006228EE">
@@ -9030,73 +9587,73 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="66D8A60F" w14:textId="77777777" w:rsidR="00CD18E2" w:rsidRPr="00482C37" w:rsidRDefault="00CD18E2" w:rsidP="00482C37">
       <w:pPr>
         <w:ind w:left="405"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00CD18E2" w:rsidRPr="00482C37" w:rsidSect="008B26C5">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1134" w:right="1417" w:bottom="1133" w:left="1135" w:header="567" w:footer="454" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="436C2CC9" w14:textId="77777777" w:rsidR="00313E53" w:rsidRDefault="00313E53" w:rsidP="00FE74CD">
+    <w:p w14:paraId="03CD697A" w14:textId="77777777" w:rsidR="00AD40D6" w:rsidRDefault="00AD40D6" w:rsidP="00FE74CD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7BB98571" w14:textId="77777777" w:rsidR="00313E53" w:rsidRDefault="00313E53" w:rsidP="00FE74CD">
+    <w:p w14:paraId="0602ABBC" w14:textId="77777777" w:rsidR="00AD40D6" w:rsidRDefault="00AD40D6" w:rsidP="00FE74CD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3E8FA0AC" w14:textId="77777777" w:rsidR="00313E53" w:rsidRDefault="00313E53">
+    <w:p w14:paraId="4E555089" w14:textId="77777777" w:rsidR="00AD40D6" w:rsidRDefault="00AD40D6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
@@ -9152,51 +9709,61 @@
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0645D1D5" w14:textId="77777777" w:rsidR="005777C7" w:rsidRDefault="005777C7">
+    <w:pPr>
+      <w:pStyle w:val="Stopka"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="664F9C6F" w14:textId="64AB9725" w:rsidR="00CE096A" w:rsidRDefault="00EB2E2A">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00CE096A">
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="003123B0">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="00CE096A">
       <w:rPr>
@@ -9213,170 +9780,184 @@
     <w:r w:rsidR="0071128A">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="0071128A">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="003123B0">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
     <w:r w:rsidR="0071128A">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="173130DC" w14:textId="782123C6" w:rsidR="00CE096A" w:rsidRDefault="00887439" w:rsidP="00887439">
+  <w:p w14:paraId="173130DC" w14:textId="7802A883" w:rsidR="00CE096A" w:rsidRDefault="00887439" w:rsidP="00887439">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
     <w:r w:rsidRPr="00887439">
       <w:t xml:space="preserve">Nabór nr </w:t>
     </w:r>
     <w:r w:rsidR="00707CA5">
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="00005EFE">
-      <w:t>1</w:t>
+    <w:r w:rsidR="005777C7">
+      <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="00887439">
       <w:t>/202</w:t>
     </w:r>
     <w:r w:rsidR="00707CA5">
       <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6EDF9154" w14:textId="77777777" w:rsidR="005777C7" w:rsidRDefault="005777C7">
+    <w:pPr>
+      <w:pStyle w:val="Stopka"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="35CD4DC8" w14:textId="77777777" w:rsidR="00313E53" w:rsidRDefault="00313E53" w:rsidP="00FE74CD">
+    <w:p w14:paraId="146A8781" w14:textId="77777777" w:rsidR="00AD40D6" w:rsidRDefault="00AD40D6" w:rsidP="00FE74CD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="15B9D1C5" w14:textId="77777777" w:rsidR="00313E53" w:rsidRDefault="00313E53" w:rsidP="00FE74CD">
+    <w:p w14:paraId="1C670BDA" w14:textId="77777777" w:rsidR="00AD40D6" w:rsidRDefault="00AD40D6" w:rsidP="00FE74CD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6F31F5F2" w14:textId="77777777" w:rsidR="00313E53" w:rsidRDefault="00313E53">
+    <w:p w14:paraId="4B40654B" w14:textId="77777777" w:rsidR="00AD40D6" w:rsidRDefault="00AD40D6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="670A57C0" w14:textId="6DC25926" w:rsidR="000A2E23" w:rsidRPr="005B0F2C" w:rsidRDefault="000A2E23">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="005B0F2C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> AI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="005B0F2C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Big Data</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005B0F2C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>BioTech</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="005B0F2C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Blockchain</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005B0F2C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>CleanTech</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="005B0F2C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Cybersecurity</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="005B0F2C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>E-commerce</w:t>
       </w:r>
       <w:r>
@@ -9423,103 +10004,169 @@
       </w:r>
       <w:r w:rsidRPr="005B0F2C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>IoT/Hardware</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="005B0F2C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Marketplace</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005B0F2C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>MarTech</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="005B0F2C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>MedTech</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="005B0F2C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>SaaS</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="005B0F2C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>VR/AR</w:t>
       </w:r>
       <w:r w:rsidR="00AF21F4">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> lub inne w zależności od profilu </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AF21F4">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>lub</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AF21F4">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AF21F4">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>inne</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AF21F4">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AF21F4">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>zależności</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AF21F4">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> od </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AF21F4">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>profilu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AF21F4">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="004338E3">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Funduszu VC</w:t>
+        <w:t>Funduszu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="004338E3">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> VC</w:t>
       </w:r>
       <w:r w:rsidR="00E419F2">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
     <w:p w14:paraId="7CEC5A1F" w14:textId="77777777" w:rsidR="007147F9" w:rsidRPr="00482C37" w:rsidRDefault="007147F9" w:rsidP="007147F9">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00482C37">
         <w:rPr>
@@ -9653,51 +10300,61 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006B7884">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Wiersze należy multiplikować wedle zapotrzebowania</w:t>
       </w:r>
       <w:r w:rsidRPr="008937D4">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Oferenta.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6D8C76F1" w14:textId="77777777" w:rsidR="005777C7" w:rsidRDefault="005777C7">
+    <w:pPr>
+      <w:pStyle w:val="Nagwek"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6A86AB6A" w14:textId="33396314" w:rsidR="00B3632D" w:rsidRDefault="00E419F2" w:rsidP="00B3632D">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
     </w:pPr>
     <w:r w:rsidRPr="006122CF">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:noProof/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3B9AD14E" wp14:editId="66866A69">
           <wp:extent cx="6120765" cy="537845"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="551417536" name="Obraz 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
@@ -9723,52 +10380,62 @@
                     <a:ext cx="6120765" cy="537845"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="4B6AEEC1" w14:textId="77777777" w:rsidR="00321A8B" w:rsidRDefault="00321A8B">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="01FAB677" w14:textId="77777777" w:rsidR="005777C7" w:rsidRDefault="005777C7">
+    <w:pPr>
+      <w:pStyle w:val="Nagwek"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00C9552D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A8B4A204"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -13809,51 +14476,52 @@
   </w:num>
   <w:num w:numId="31" w16cid:durableId="13192872">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="2119635642">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1336692350">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1802991148">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="1868837108">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1405491131">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="3"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="150"/>
+  <w:zoom w:percent="180"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:doNotTrackFormatting/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
@@ -14257,50 +14925,51 @@
     <w:rsid w:val="001E2889"/>
     <w:rsid w:val="001E2A59"/>
     <w:rsid w:val="001E37C7"/>
     <w:rsid w:val="001E46AA"/>
     <w:rsid w:val="001E472B"/>
     <w:rsid w:val="001E48AF"/>
     <w:rsid w:val="001E531D"/>
     <w:rsid w:val="001E5CA9"/>
     <w:rsid w:val="001E5DEC"/>
     <w:rsid w:val="001E6257"/>
     <w:rsid w:val="001E7566"/>
     <w:rsid w:val="001F1A0B"/>
     <w:rsid w:val="001F23AD"/>
     <w:rsid w:val="001F3797"/>
     <w:rsid w:val="001F3B35"/>
     <w:rsid w:val="001F3D79"/>
     <w:rsid w:val="001F47C7"/>
     <w:rsid w:val="001F52F3"/>
     <w:rsid w:val="001F5476"/>
     <w:rsid w:val="001F5E4D"/>
     <w:rsid w:val="001F6CF2"/>
     <w:rsid w:val="001F6FE4"/>
     <w:rsid w:val="002002FA"/>
     <w:rsid w:val="00200390"/>
     <w:rsid w:val="00200B3D"/>
+    <w:rsid w:val="00202044"/>
     <w:rsid w:val="00202211"/>
     <w:rsid w:val="00202D4F"/>
     <w:rsid w:val="002030AD"/>
     <w:rsid w:val="00206613"/>
     <w:rsid w:val="00206E07"/>
     <w:rsid w:val="00206E30"/>
     <w:rsid w:val="002071A0"/>
     <w:rsid w:val="0021027E"/>
     <w:rsid w:val="002105CA"/>
     <w:rsid w:val="00210F8A"/>
     <w:rsid w:val="002116F4"/>
     <w:rsid w:val="00212227"/>
     <w:rsid w:val="002125CD"/>
     <w:rsid w:val="00212788"/>
     <w:rsid w:val="0021286E"/>
     <w:rsid w:val="002132E1"/>
     <w:rsid w:val="002135B7"/>
     <w:rsid w:val="00213A35"/>
     <w:rsid w:val="00213B4F"/>
     <w:rsid w:val="00215B18"/>
     <w:rsid w:val="0021604B"/>
     <w:rsid w:val="00216A10"/>
     <w:rsid w:val="00216ACB"/>
     <w:rsid w:val="00217535"/>
     <w:rsid w:val="00217BC0"/>
@@ -14500,88 +15169,88 @@
     <w:rsid w:val="002F5A43"/>
     <w:rsid w:val="002F6386"/>
     <w:rsid w:val="002F6627"/>
     <w:rsid w:val="002F76EB"/>
     <w:rsid w:val="002F7B37"/>
     <w:rsid w:val="002F7D32"/>
     <w:rsid w:val="00301743"/>
     <w:rsid w:val="003020E1"/>
     <w:rsid w:val="003028AD"/>
     <w:rsid w:val="00303494"/>
     <w:rsid w:val="0030379C"/>
     <w:rsid w:val="00303C52"/>
     <w:rsid w:val="00304A47"/>
     <w:rsid w:val="00305686"/>
     <w:rsid w:val="00305C89"/>
     <w:rsid w:val="003062F8"/>
     <w:rsid w:val="00306678"/>
     <w:rsid w:val="00306DA7"/>
     <w:rsid w:val="0031095C"/>
     <w:rsid w:val="003119FC"/>
     <w:rsid w:val="00311D42"/>
     <w:rsid w:val="003123B0"/>
     <w:rsid w:val="00312CAB"/>
     <w:rsid w:val="003134E9"/>
     <w:rsid w:val="00313540"/>
-    <w:rsid w:val="00313E53"/>
     <w:rsid w:val="00314BF2"/>
     <w:rsid w:val="0031513A"/>
     <w:rsid w:val="0031514B"/>
     <w:rsid w:val="0031531F"/>
     <w:rsid w:val="003154B4"/>
     <w:rsid w:val="00315796"/>
     <w:rsid w:val="00315880"/>
     <w:rsid w:val="00315CF4"/>
     <w:rsid w:val="00317544"/>
     <w:rsid w:val="00317A39"/>
     <w:rsid w:val="003201AE"/>
     <w:rsid w:val="003203B5"/>
     <w:rsid w:val="0032090F"/>
     <w:rsid w:val="00321A8B"/>
     <w:rsid w:val="00321D14"/>
     <w:rsid w:val="00321F7A"/>
     <w:rsid w:val="003228B1"/>
     <w:rsid w:val="00324259"/>
     <w:rsid w:val="00324D34"/>
     <w:rsid w:val="00326DED"/>
     <w:rsid w:val="003270C5"/>
     <w:rsid w:val="0032731D"/>
     <w:rsid w:val="003277B8"/>
     <w:rsid w:val="003317AD"/>
     <w:rsid w:val="00332183"/>
     <w:rsid w:val="00333598"/>
     <w:rsid w:val="00333D19"/>
     <w:rsid w:val="00333D46"/>
     <w:rsid w:val="003345A4"/>
     <w:rsid w:val="0033464F"/>
     <w:rsid w:val="00334F05"/>
     <w:rsid w:val="00335784"/>
     <w:rsid w:val="003358E3"/>
     <w:rsid w:val="00335B89"/>
     <w:rsid w:val="00335EFC"/>
     <w:rsid w:val="0033643A"/>
     <w:rsid w:val="00337947"/>
+    <w:rsid w:val="00337A2F"/>
     <w:rsid w:val="00337AD1"/>
     <w:rsid w:val="003421A7"/>
     <w:rsid w:val="00342951"/>
     <w:rsid w:val="0034309F"/>
     <w:rsid w:val="00344201"/>
     <w:rsid w:val="003449ED"/>
     <w:rsid w:val="00345708"/>
     <w:rsid w:val="00345C16"/>
     <w:rsid w:val="0034656C"/>
     <w:rsid w:val="00346C42"/>
     <w:rsid w:val="00346E4C"/>
     <w:rsid w:val="00347122"/>
     <w:rsid w:val="0035130E"/>
     <w:rsid w:val="003514C6"/>
     <w:rsid w:val="00352401"/>
     <w:rsid w:val="0035281E"/>
     <w:rsid w:val="00353E4C"/>
     <w:rsid w:val="003551BF"/>
     <w:rsid w:val="0035639D"/>
     <w:rsid w:val="0035643F"/>
     <w:rsid w:val="00356A9A"/>
     <w:rsid w:val="00356E23"/>
     <w:rsid w:val="003613E2"/>
     <w:rsid w:val="0036168D"/>
     <w:rsid w:val="00361A15"/>
@@ -14682,50 +15351,51 @@
     <w:rsid w:val="003C5AE2"/>
     <w:rsid w:val="003C5D7E"/>
     <w:rsid w:val="003C5F69"/>
     <w:rsid w:val="003C6ABC"/>
     <w:rsid w:val="003C7FBD"/>
     <w:rsid w:val="003D0215"/>
     <w:rsid w:val="003D0416"/>
     <w:rsid w:val="003D1036"/>
     <w:rsid w:val="003D13A3"/>
     <w:rsid w:val="003D27DD"/>
     <w:rsid w:val="003D34FA"/>
     <w:rsid w:val="003D4FB7"/>
     <w:rsid w:val="003D5D4B"/>
     <w:rsid w:val="003D6338"/>
     <w:rsid w:val="003D67E3"/>
     <w:rsid w:val="003D6BB4"/>
     <w:rsid w:val="003D7194"/>
     <w:rsid w:val="003D7A5B"/>
     <w:rsid w:val="003E00C3"/>
     <w:rsid w:val="003E139D"/>
     <w:rsid w:val="003E1CEF"/>
     <w:rsid w:val="003E4782"/>
     <w:rsid w:val="003E66FF"/>
     <w:rsid w:val="003E797B"/>
     <w:rsid w:val="003F05E7"/>
+    <w:rsid w:val="003F06D3"/>
     <w:rsid w:val="003F0EA5"/>
     <w:rsid w:val="003F0EAC"/>
     <w:rsid w:val="003F10FA"/>
     <w:rsid w:val="003F3605"/>
     <w:rsid w:val="003F408B"/>
     <w:rsid w:val="003F4620"/>
     <w:rsid w:val="003F5AFE"/>
     <w:rsid w:val="003F73D3"/>
     <w:rsid w:val="00400041"/>
     <w:rsid w:val="0040022C"/>
     <w:rsid w:val="0040055A"/>
     <w:rsid w:val="00401D13"/>
     <w:rsid w:val="00403223"/>
     <w:rsid w:val="0040374B"/>
     <w:rsid w:val="00403C16"/>
     <w:rsid w:val="00403E49"/>
     <w:rsid w:val="00404B5C"/>
     <w:rsid w:val="00405177"/>
     <w:rsid w:val="00405493"/>
     <w:rsid w:val="00405958"/>
     <w:rsid w:val="00406281"/>
     <w:rsid w:val="00407337"/>
     <w:rsid w:val="0041001A"/>
     <w:rsid w:val="00410F21"/>
     <w:rsid w:val="00412938"/>
@@ -14959,51 +15629,50 @@
     <w:rsid w:val="00515742"/>
     <w:rsid w:val="00515D4C"/>
     <w:rsid w:val="005164E3"/>
     <w:rsid w:val="00516E22"/>
     <w:rsid w:val="00517943"/>
     <w:rsid w:val="00520385"/>
     <w:rsid w:val="005205F7"/>
     <w:rsid w:val="005207BD"/>
     <w:rsid w:val="00520867"/>
     <w:rsid w:val="00520B8C"/>
     <w:rsid w:val="0052273F"/>
     <w:rsid w:val="005259C5"/>
     <w:rsid w:val="00525D31"/>
     <w:rsid w:val="00525D84"/>
     <w:rsid w:val="005261AC"/>
     <w:rsid w:val="005273B5"/>
     <w:rsid w:val="005273C5"/>
     <w:rsid w:val="005279DB"/>
     <w:rsid w:val="00527C04"/>
     <w:rsid w:val="00531238"/>
     <w:rsid w:val="0053158B"/>
     <w:rsid w:val="005327DD"/>
     <w:rsid w:val="005336BF"/>
     <w:rsid w:val="00533B29"/>
     <w:rsid w:val="00533CD5"/>
-    <w:rsid w:val="00534EB8"/>
     <w:rsid w:val="00534F88"/>
     <w:rsid w:val="005352D2"/>
     <w:rsid w:val="00535653"/>
     <w:rsid w:val="00535FB6"/>
     <w:rsid w:val="005371E2"/>
     <w:rsid w:val="00537414"/>
     <w:rsid w:val="00541CB4"/>
     <w:rsid w:val="00542CD8"/>
     <w:rsid w:val="0054386A"/>
     <w:rsid w:val="00543B1D"/>
     <w:rsid w:val="00543B27"/>
     <w:rsid w:val="005446FA"/>
     <w:rsid w:val="00544B21"/>
     <w:rsid w:val="00544D44"/>
     <w:rsid w:val="005457AF"/>
     <w:rsid w:val="005458DC"/>
     <w:rsid w:val="00545B8C"/>
     <w:rsid w:val="005468AD"/>
     <w:rsid w:val="005513FC"/>
     <w:rsid w:val="00551410"/>
     <w:rsid w:val="00551669"/>
     <w:rsid w:val="00552BF4"/>
     <w:rsid w:val="0055383D"/>
     <w:rsid w:val="00553907"/>
     <w:rsid w:val="005542F0"/>
@@ -15013,50 +15682,51 @@
     <w:rsid w:val="00557A00"/>
     <w:rsid w:val="00557EE7"/>
     <w:rsid w:val="00557FAE"/>
     <w:rsid w:val="00560038"/>
     <w:rsid w:val="00561FC3"/>
     <w:rsid w:val="00563025"/>
     <w:rsid w:val="00563360"/>
     <w:rsid w:val="00563DD8"/>
     <w:rsid w:val="00564F6E"/>
     <w:rsid w:val="005661F2"/>
     <w:rsid w:val="005661FA"/>
     <w:rsid w:val="005665B7"/>
     <w:rsid w:val="0056765C"/>
     <w:rsid w:val="00567978"/>
     <w:rsid w:val="00570672"/>
     <w:rsid w:val="005724FA"/>
     <w:rsid w:val="00572BA6"/>
     <w:rsid w:val="00573724"/>
     <w:rsid w:val="0057378D"/>
     <w:rsid w:val="00574427"/>
     <w:rsid w:val="00574C89"/>
     <w:rsid w:val="00575207"/>
     <w:rsid w:val="00575B93"/>
     <w:rsid w:val="00575D6E"/>
     <w:rsid w:val="00575FE5"/>
+    <w:rsid w:val="005777C7"/>
     <w:rsid w:val="00577B73"/>
     <w:rsid w:val="00581A43"/>
     <w:rsid w:val="00581F4E"/>
     <w:rsid w:val="0058324B"/>
     <w:rsid w:val="005836F2"/>
     <w:rsid w:val="00583EC5"/>
     <w:rsid w:val="00584E9C"/>
     <w:rsid w:val="00584F71"/>
     <w:rsid w:val="00586051"/>
     <w:rsid w:val="00586126"/>
     <w:rsid w:val="0058690A"/>
     <w:rsid w:val="00586AFD"/>
     <w:rsid w:val="00590C45"/>
     <w:rsid w:val="005913B8"/>
     <w:rsid w:val="00591D73"/>
     <w:rsid w:val="00592B14"/>
     <w:rsid w:val="005937B6"/>
     <w:rsid w:val="00593A9D"/>
     <w:rsid w:val="005942E1"/>
     <w:rsid w:val="005943E7"/>
     <w:rsid w:val="005944E2"/>
     <w:rsid w:val="0059558F"/>
     <w:rsid w:val="00595AE4"/>
     <w:rsid w:val="00596486"/>
     <w:rsid w:val="00597375"/>
@@ -15391,50 +16061,51 @@
     <w:rsid w:val="006F5A2A"/>
     <w:rsid w:val="006F69AA"/>
     <w:rsid w:val="006F6FC4"/>
     <w:rsid w:val="006F717B"/>
     <w:rsid w:val="006F7CA1"/>
     <w:rsid w:val="006F7DAA"/>
     <w:rsid w:val="006F7F84"/>
     <w:rsid w:val="007007F9"/>
     <w:rsid w:val="00700856"/>
     <w:rsid w:val="007014A8"/>
     <w:rsid w:val="00701C10"/>
     <w:rsid w:val="00701D21"/>
     <w:rsid w:val="007022CC"/>
     <w:rsid w:val="0070254B"/>
     <w:rsid w:val="00702E0A"/>
     <w:rsid w:val="00703578"/>
     <w:rsid w:val="00704043"/>
     <w:rsid w:val="00704FE4"/>
     <w:rsid w:val="0070540F"/>
     <w:rsid w:val="00705D08"/>
     <w:rsid w:val="00707702"/>
     <w:rsid w:val="00707CA5"/>
     <w:rsid w:val="00710102"/>
     <w:rsid w:val="00710947"/>
     <w:rsid w:val="0071128A"/>
+    <w:rsid w:val="00711294"/>
     <w:rsid w:val="0071129D"/>
     <w:rsid w:val="0071169A"/>
     <w:rsid w:val="0071317C"/>
     <w:rsid w:val="007131BF"/>
     <w:rsid w:val="00713F98"/>
     <w:rsid w:val="007147F9"/>
     <w:rsid w:val="00714DA1"/>
     <w:rsid w:val="0071545C"/>
     <w:rsid w:val="00715C2A"/>
     <w:rsid w:val="00715E93"/>
     <w:rsid w:val="007164CE"/>
     <w:rsid w:val="00717005"/>
     <w:rsid w:val="00717034"/>
     <w:rsid w:val="00717A54"/>
     <w:rsid w:val="00717BD3"/>
     <w:rsid w:val="007204C8"/>
     <w:rsid w:val="007205F1"/>
     <w:rsid w:val="00721B63"/>
     <w:rsid w:val="007220C1"/>
     <w:rsid w:val="00722CC4"/>
     <w:rsid w:val="00723134"/>
     <w:rsid w:val="00723192"/>
     <w:rsid w:val="00723ADC"/>
     <w:rsid w:val="007246E9"/>
     <w:rsid w:val="00724D3A"/>
@@ -16228,50 +16899,51 @@
     <w:rsid w:val="00AC0FD1"/>
     <w:rsid w:val="00AC1887"/>
     <w:rsid w:val="00AC20C3"/>
     <w:rsid w:val="00AC24FD"/>
     <w:rsid w:val="00AC278F"/>
     <w:rsid w:val="00AC2816"/>
     <w:rsid w:val="00AC3010"/>
     <w:rsid w:val="00AC372D"/>
     <w:rsid w:val="00AC3C7D"/>
     <w:rsid w:val="00AC3D61"/>
     <w:rsid w:val="00AC43D4"/>
     <w:rsid w:val="00AC451C"/>
     <w:rsid w:val="00AC5243"/>
     <w:rsid w:val="00AC5D04"/>
     <w:rsid w:val="00AC67D2"/>
     <w:rsid w:val="00AC7D08"/>
     <w:rsid w:val="00AC7D51"/>
     <w:rsid w:val="00AD0A3F"/>
     <w:rsid w:val="00AD0D2F"/>
     <w:rsid w:val="00AD0F1B"/>
     <w:rsid w:val="00AD2D01"/>
     <w:rsid w:val="00AD2F4F"/>
     <w:rsid w:val="00AD30E3"/>
     <w:rsid w:val="00AD327F"/>
     <w:rsid w:val="00AD4090"/>
+    <w:rsid w:val="00AD40D6"/>
     <w:rsid w:val="00AD45AC"/>
     <w:rsid w:val="00AD53AF"/>
     <w:rsid w:val="00AD57AC"/>
     <w:rsid w:val="00AD5873"/>
     <w:rsid w:val="00AD7006"/>
     <w:rsid w:val="00AE02A8"/>
     <w:rsid w:val="00AE1442"/>
     <w:rsid w:val="00AE17CB"/>
     <w:rsid w:val="00AE2294"/>
     <w:rsid w:val="00AE3291"/>
     <w:rsid w:val="00AE37E8"/>
     <w:rsid w:val="00AE3F97"/>
     <w:rsid w:val="00AE46AC"/>
     <w:rsid w:val="00AE5849"/>
     <w:rsid w:val="00AE585C"/>
     <w:rsid w:val="00AE6109"/>
     <w:rsid w:val="00AE637A"/>
     <w:rsid w:val="00AE76F0"/>
     <w:rsid w:val="00AE77AE"/>
     <w:rsid w:val="00AE793A"/>
     <w:rsid w:val="00AF20E3"/>
     <w:rsid w:val="00AF21AF"/>
     <w:rsid w:val="00AF21F4"/>
     <w:rsid w:val="00AF30D7"/>
     <w:rsid w:val="00AF373A"/>
@@ -16944,50 +17616,51 @@
     <w:rsid w:val="00E15EA5"/>
     <w:rsid w:val="00E16AC7"/>
     <w:rsid w:val="00E17FD0"/>
     <w:rsid w:val="00E20D03"/>
     <w:rsid w:val="00E224D9"/>
     <w:rsid w:val="00E22D76"/>
     <w:rsid w:val="00E231B0"/>
     <w:rsid w:val="00E23328"/>
     <w:rsid w:val="00E252F8"/>
     <w:rsid w:val="00E25D4E"/>
     <w:rsid w:val="00E25F2D"/>
     <w:rsid w:val="00E26DB0"/>
     <w:rsid w:val="00E300C4"/>
     <w:rsid w:val="00E30A60"/>
     <w:rsid w:val="00E313E8"/>
     <w:rsid w:val="00E31810"/>
     <w:rsid w:val="00E32362"/>
     <w:rsid w:val="00E323D8"/>
     <w:rsid w:val="00E32AA8"/>
     <w:rsid w:val="00E32E43"/>
     <w:rsid w:val="00E33278"/>
     <w:rsid w:val="00E33B3A"/>
     <w:rsid w:val="00E33CAB"/>
     <w:rsid w:val="00E33EE2"/>
     <w:rsid w:val="00E34892"/>
+    <w:rsid w:val="00E34F6E"/>
     <w:rsid w:val="00E35C5A"/>
     <w:rsid w:val="00E379C9"/>
     <w:rsid w:val="00E37BC4"/>
     <w:rsid w:val="00E40ED8"/>
     <w:rsid w:val="00E40F24"/>
     <w:rsid w:val="00E419F2"/>
     <w:rsid w:val="00E41B56"/>
     <w:rsid w:val="00E4239A"/>
     <w:rsid w:val="00E42C6D"/>
     <w:rsid w:val="00E4333E"/>
     <w:rsid w:val="00E443B4"/>
     <w:rsid w:val="00E44BFA"/>
     <w:rsid w:val="00E456E2"/>
     <w:rsid w:val="00E45ACB"/>
     <w:rsid w:val="00E45F4D"/>
     <w:rsid w:val="00E4654F"/>
     <w:rsid w:val="00E47207"/>
     <w:rsid w:val="00E4726D"/>
     <w:rsid w:val="00E4797F"/>
     <w:rsid w:val="00E47AAE"/>
     <w:rsid w:val="00E5031A"/>
     <w:rsid w:val="00E509A5"/>
     <w:rsid w:val="00E51210"/>
     <w:rsid w:val="00E51250"/>
     <w:rsid w:val="00E514F2"/>
@@ -17247,50 +17920,51 @@
     <w:rsid w:val="00F7242E"/>
     <w:rsid w:val="00F724F6"/>
     <w:rsid w:val="00F727B8"/>
     <w:rsid w:val="00F735D5"/>
     <w:rsid w:val="00F73F68"/>
     <w:rsid w:val="00F73FEB"/>
     <w:rsid w:val="00F753EB"/>
     <w:rsid w:val="00F7570E"/>
     <w:rsid w:val="00F75DF7"/>
     <w:rsid w:val="00F76258"/>
     <w:rsid w:val="00F763BD"/>
     <w:rsid w:val="00F767EA"/>
     <w:rsid w:val="00F7721A"/>
     <w:rsid w:val="00F77794"/>
     <w:rsid w:val="00F77BC8"/>
     <w:rsid w:val="00F81403"/>
     <w:rsid w:val="00F81758"/>
     <w:rsid w:val="00F82CFE"/>
     <w:rsid w:val="00F83079"/>
     <w:rsid w:val="00F83579"/>
     <w:rsid w:val="00F83A0F"/>
     <w:rsid w:val="00F84901"/>
     <w:rsid w:val="00F84F90"/>
     <w:rsid w:val="00F85B6A"/>
     <w:rsid w:val="00F86D02"/>
+    <w:rsid w:val="00F8709C"/>
     <w:rsid w:val="00F8755D"/>
     <w:rsid w:val="00F87D53"/>
     <w:rsid w:val="00F87DFD"/>
     <w:rsid w:val="00F90BFB"/>
     <w:rsid w:val="00F90E4B"/>
     <w:rsid w:val="00F923B2"/>
     <w:rsid w:val="00F925DE"/>
     <w:rsid w:val="00F92739"/>
     <w:rsid w:val="00F93281"/>
     <w:rsid w:val="00F93365"/>
     <w:rsid w:val="00F93DE0"/>
     <w:rsid w:val="00F94326"/>
     <w:rsid w:val="00F94F26"/>
     <w:rsid w:val="00F95AB9"/>
     <w:rsid w:val="00F95C76"/>
     <w:rsid w:val="00F96F4A"/>
     <w:rsid w:val="00F97808"/>
     <w:rsid w:val="00FA0391"/>
     <w:rsid w:val="00FA047F"/>
     <w:rsid w:val="00FA0668"/>
     <w:rsid w:val="00FA09E6"/>
     <w:rsid w:val="00FA14BD"/>
     <w:rsid w:val="00FA2724"/>
     <w:rsid w:val="00FA3203"/>
     <w:rsid w:val="00FA4122"/>
@@ -21042,54 +21716,54 @@
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1655186353">
           <w:marLeft w:val="547"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="180"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>