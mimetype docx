--- v0 (2026-05-13)
+++ v1 (2026-06-02)
@@ -745,90 +745,122 @@
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="00452F4A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> przez </w:t>
+        <w:t xml:space="preserve"> przez</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00820A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CF0633">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>….</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00CF0633" w:rsidRPr="00AD6714">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>…………</w:t>
       </w:r>
       <w:r w:rsidR="00CF0633">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t>………..</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CF0633" w:rsidRPr="00AD6714">
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00CF0633">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00CF0633">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF0633" w:rsidRPr="00AD6714">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+        </w:rPr>
         <w:t>…</w:t>
       </w:r>
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> („</w:t>
       </w:r>
       <w:r w:rsidR="00E974FB" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
@@ -838,51 +870,51 @@
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>”) jako</w:t>
       </w:r>
       <w:r w:rsidR="00A74055">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> członek Zespołu Operacyjnego</w:t>
       </w:r>
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17A64715" w14:textId="718886D7" w:rsidR="006132D3" w:rsidRPr="00820A74" w:rsidRDefault="006132D3" w:rsidP="006754C8">
+    <w:p w14:paraId="17A64715" w14:textId="6872A1E6" w:rsidR="006132D3" w:rsidRPr="00820A74" w:rsidRDefault="006132D3" w:rsidP="006754C8">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
@@ -912,51 +944,59 @@
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">m się z Zasadami naboru </w:t>
       </w:r>
       <w:r w:rsidR="006848E6" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">oraz wyboru ofert Nabór Ofert nr </w:t>
       </w:r>
       <w:r w:rsidR="000705D0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t>10</w:t>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00573D7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="006848E6" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> na Fundusze VC</w:t>
       </w:r>
       <w:r w:rsidR="006848E6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006848E6" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>(„</w:t>
       </w:r>
@@ -1378,62 +1418,72 @@
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006848E6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve">Według mojej najlepszej wiedzy, nie występuję w żadnej innej roli w Ofertach innych niż Oferta Oferenta /występuję w innej Ofercie składanej do programu </w:t>
+        <w:t>Według mojej najlepszej wiedzy, nie występuję w żadnej innej roli w Ofertach innych niż Oferta Oferenta /występuję w innej Ofercie składanej do programu</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006848E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>….</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00AD6714">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>……………</w:t>
       </w:r>
       <w:r w:rsidRPr="006848E6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> w ramach PFR Ventures</w:t>
       </w:r>
       <w:r w:rsidRPr="003D7607">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
@@ -2003,68 +2053,70 @@
       </w:r>
       <w:r w:rsidR="00805235" w:rsidRPr="009859F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>w ramach deklarowanego wkładu Podmiotu Zarządzającego</w:t>
       </w:r>
       <w:r w:rsidR="00805235">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008D02D9" w:rsidRPr="00B378CC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">i poza </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00426DE1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00426DE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>….</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00426DE1" w:rsidRPr="00AD6714">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>……………</w:t>
       </w:r>
       <w:r w:rsidR="00426DE1" w:rsidRPr="00CF0633">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
       <w:r w:rsidR="004F79DC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
@@ -2370,165 +2422,241 @@
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009859F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">Oświadczam, że deklaruję wniesienie do </w:t>
       </w:r>
       <w:r w:rsidR="00480EAA" w:rsidRPr="009859F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>Funduszu VC</w:t>
       </w:r>
       <w:r w:rsidRPr="009859F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> w ramach deklarowanego wkładu Podmiotu Zarządzającego wkładu w wysokości </w:t>
+        <w:t xml:space="preserve"> w ramach deklarowanego wkładu Podmiotu Zarządzającego wkładu w wysokości</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009859F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CF0633">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>….</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00CF0633" w:rsidRPr="00AD6714">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>…………</w:t>
       </w:r>
       <w:r w:rsidR="00CF0633">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t>………..</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CF0633" w:rsidRPr="00AD6714">
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00CF0633">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t>…</w:t>
-[...24 lines deleted...]
-      </w:r>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00CF0633">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t>….</w:t>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00CF0633" w:rsidRPr="00AD6714">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t>……</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007064E1">
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009859F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PLN</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009859F1">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="11"/>
+      </w:r>
+      <w:r w:rsidRPr="009859F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>. Oświadczam, że dysponuję niezbędnymi środkami wystarczającymi do zapewnienia finansowania ww. wkładu w związku z Ofertą złożoną przez</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009859F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF0633">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>….</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00CF0633" w:rsidRPr="00AD6714">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t>……</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CF0633">
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00CF0633" w:rsidRPr="00AD6714">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t>………..</w:t>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="007064E1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00CF0633" w:rsidRPr="00AD6714">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF0633">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00CF0633">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00CF0633">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00CF0633" w:rsidRPr="00AD6714">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
       <w:r w:rsidRPr="00987151">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="12"/>
       </w:r>
       <w:r w:rsidRPr="009859F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
@@ -3686,61 +3814,61 @@
     <w:p w14:paraId="210500C9" w14:textId="16376456" w:rsidR="00ED6FA9" w:rsidRPr="00987151" w:rsidRDefault="00ED6FA9" w:rsidP="00987151">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00ED6FA9" w:rsidRPr="00987151" w:rsidSect="000911B1">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5643F38A" w14:textId="77777777" w:rsidR="008631FC" w:rsidRDefault="008631FC" w:rsidP="006132D3">
+    <w:p w14:paraId="3FFC13D9" w14:textId="77777777" w:rsidR="006F37AE" w:rsidRDefault="006F37AE" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="244D4B12" w14:textId="77777777" w:rsidR="008631FC" w:rsidRDefault="008631FC" w:rsidP="006132D3">
+    <w:p w14:paraId="393A3829" w14:textId="77777777" w:rsidR="006F37AE" w:rsidRDefault="006F37AE" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -3828,107 +3956,113 @@
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidRPr="00A828A3">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00B71777" w:rsidRPr="00B71777">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:noProof/>
             <w:lang w:val="pl-PL"/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r w:rsidRPr="00A828A3">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="1AEC9A93" w14:textId="3C82DB5B" w:rsidR="00B713A5" w:rsidRPr="00A828A3" w:rsidRDefault="00867136">
+  <w:p w14:paraId="1AEC9A93" w14:textId="4668C8B7" w:rsidR="00B713A5" w:rsidRPr="00A828A3" w:rsidRDefault="00867136">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
     </w:pPr>
     <w:proofErr w:type="spellStart"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t>Nabór</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t xml:space="preserve"> nr </w:t>
     </w:r>
     <w:r w:rsidR="000705D0">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
-      <w:t>10</w:t>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidR="00573D7F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t>/202</w:t>
     </w:r>
     <w:r w:rsidR="008C139D">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5FCAC731" w14:textId="77777777" w:rsidR="008631FC" w:rsidRDefault="008631FC" w:rsidP="006132D3">
+    <w:p w14:paraId="402F2741" w14:textId="77777777" w:rsidR="006F37AE" w:rsidRDefault="006F37AE" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5A0CB5C2" w14:textId="77777777" w:rsidR="008631FC" w:rsidRDefault="008631FC" w:rsidP="006132D3">
+    <w:p w14:paraId="1890E4B5" w14:textId="77777777" w:rsidR="006F37AE" w:rsidRDefault="006F37AE" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="0B4A2262" w14:textId="1CA6C8B4" w:rsidR="00B713A5" w:rsidRPr="00C13AAC" w:rsidRDefault="00B713A5" w:rsidP="006F6973">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13AAC">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -5965,52 +6099,52 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1274897230">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="97874962">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="481389532">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1026516801">
     <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="150"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="200"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0073672F"/>
     <w:rsid w:val="000121BC"/>
@@ -6022,132 +6156,136 @@
     <w:rsid w:val="000705D0"/>
     <w:rsid w:val="00076A4D"/>
     <w:rsid w:val="00090F7A"/>
     <w:rsid w:val="000911B1"/>
     <w:rsid w:val="000A1367"/>
     <w:rsid w:val="000B2645"/>
     <w:rsid w:val="000C3670"/>
     <w:rsid w:val="000D232E"/>
     <w:rsid w:val="000E7A7F"/>
     <w:rsid w:val="001011CA"/>
     <w:rsid w:val="00103CED"/>
     <w:rsid w:val="00124F33"/>
     <w:rsid w:val="0013319F"/>
     <w:rsid w:val="001377EC"/>
     <w:rsid w:val="00154310"/>
     <w:rsid w:val="00166F01"/>
     <w:rsid w:val="001761A0"/>
     <w:rsid w:val="00185F04"/>
     <w:rsid w:val="00190CE6"/>
     <w:rsid w:val="001C633B"/>
     <w:rsid w:val="001D0055"/>
     <w:rsid w:val="001F7B45"/>
     <w:rsid w:val="002157BC"/>
     <w:rsid w:val="00230492"/>
     <w:rsid w:val="002423E0"/>
+    <w:rsid w:val="00245D7C"/>
     <w:rsid w:val="00263538"/>
     <w:rsid w:val="00272CB8"/>
     <w:rsid w:val="00282E83"/>
     <w:rsid w:val="002A11E8"/>
     <w:rsid w:val="002A7FDE"/>
     <w:rsid w:val="002B15FC"/>
     <w:rsid w:val="002C6D62"/>
     <w:rsid w:val="002D05F0"/>
     <w:rsid w:val="002E1734"/>
     <w:rsid w:val="002E6A1B"/>
     <w:rsid w:val="002F32FF"/>
     <w:rsid w:val="002F6627"/>
     <w:rsid w:val="002F7464"/>
+    <w:rsid w:val="003008FB"/>
     <w:rsid w:val="00307618"/>
     <w:rsid w:val="003331DF"/>
     <w:rsid w:val="00333D46"/>
     <w:rsid w:val="00357307"/>
     <w:rsid w:val="00371635"/>
     <w:rsid w:val="0039496A"/>
     <w:rsid w:val="00395E70"/>
     <w:rsid w:val="00396A4C"/>
     <w:rsid w:val="003A61A9"/>
     <w:rsid w:val="003A79DB"/>
     <w:rsid w:val="003B7FD9"/>
     <w:rsid w:val="003D263A"/>
     <w:rsid w:val="003D3385"/>
     <w:rsid w:val="003F0686"/>
     <w:rsid w:val="003F612C"/>
     <w:rsid w:val="003F763F"/>
     <w:rsid w:val="00417D69"/>
     <w:rsid w:val="00426DE1"/>
     <w:rsid w:val="00430AA3"/>
     <w:rsid w:val="004338A3"/>
     <w:rsid w:val="00435F33"/>
     <w:rsid w:val="00443326"/>
     <w:rsid w:val="00445AFB"/>
     <w:rsid w:val="00452F4A"/>
     <w:rsid w:val="00460C1F"/>
     <w:rsid w:val="00462149"/>
     <w:rsid w:val="00480EAA"/>
     <w:rsid w:val="00487218"/>
     <w:rsid w:val="00487505"/>
     <w:rsid w:val="004A3BBA"/>
     <w:rsid w:val="004B5581"/>
     <w:rsid w:val="004B7063"/>
     <w:rsid w:val="004D14C1"/>
     <w:rsid w:val="004D1946"/>
     <w:rsid w:val="004D4B23"/>
     <w:rsid w:val="004F0D3C"/>
     <w:rsid w:val="004F79DC"/>
     <w:rsid w:val="00501CC0"/>
     <w:rsid w:val="005064D4"/>
     <w:rsid w:val="00523C4D"/>
     <w:rsid w:val="0052430F"/>
     <w:rsid w:val="005244B9"/>
     <w:rsid w:val="00535AB6"/>
     <w:rsid w:val="00554F54"/>
     <w:rsid w:val="00572A39"/>
+    <w:rsid w:val="00573D7F"/>
     <w:rsid w:val="0057660B"/>
     <w:rsid w:val="00591665"/>
     <w:rsid w:val="00594466"/>
     <w:rsid w:val="005B1FE5"/>
     <w:rsid w:val="005D3E2B"/>
     <w:rsid w:val="005E4653"/>
     <w:rsid w:val="00605E4C"/>
     <w:rsid w:val="00612D77"/>
     <w:rsid w:val="006132D3"/>
     <w:rsid w:val="0062013A"/>
     <w:rsid w:val="00621F0D"/>
     <w:rsid w:val="00647E73"/>
     <w:rsid w:val="0065299D"/>
     <w:rsid w:val="00656C5F"/>
     <w:rsid w:val="00667483"/>
     <w:rsid w:val="00667E68"/>
     <w:rsid w:val="006754C8"/>
     <w:rsid w:val="006848E6"/>
     <w:rsid w:val="00684C1B"/>
     <w:rsid w:val="00694948"/>
     <w:rsid w:val="006A188B"/>
     <w:rsid w:val="006D5996"/>
     <w:rsid w:val="006E00AF"/>
     <w:rsid w:val="006E2994"/>
+    <w:rsid w:val="006F37AE"/>
     <w:rsid w:val="006F6973"/>
     <w:rsid w:val="00702D64"/>
     <w:rsid w:val="00704EFA"/>
     <w:rsid w:val="007064E1"/>
     <w:rsid w:val="00713D55"/>
     <w:rsid w:val="007152DB"/>
     <w:rsid w:val="00717CE8"/>
     <w:rsid w:val="0073672F"/>
     <w:rsid w:val="00741613"/>
     <w:rsid w:val="0074179F"/>
     <w:rsid w:val="00755889"/>
     <w:rsid w:val="00764264"/>
     <w:rsid w:val="007E0467"/>
     <w:rsid w:val="008048DB"/>
     <w:rsid w:val="00805235"/>
     <w:rsid w:val="00820A74"/>
     <w:rsid w:val="008212C5"/>
     <w:rsid w:val="00827452"/>
     <w:rsid w:val="00841414"/>
     <w:rsid w:val="00850D98"/>
     <w:rsid w:val="008535B5"/>
     <w:rsid w:val="00853A6D"/>
     <w:rsid w:val="008631FC"/>
     <w:rsid w:val="00867136"/>
     <w:rsid w:val="00886AC3"/>
@@ -6157,57 +6295,59 @@
     <w:rsid w:val="008B25C1"/>
     <w:rsid w:val="008B7C59"/>
     <w:rsid w:val="008C139D"/>
     <w:rsid w:val="008C2C1D"/>
     <w:rsid w:val="008D02D9"/>
     <w:rsid w:val="008E6BDB"/>
     <w:rsid w:val="008F3541"/>
     <w:rsid w:val="0090236B"/>
     <w:rsid w:val="0092292B"/>
     <w:rsid w:val="00934AFC"/>
     <w:rsid w:val="0093734D"/>
     <w:rsid w:val="00946961"/>
     <w:rsid w:val="009675D6"/>
     <w:rsid w:val="009710CB"/>
     <w:rsid w:val="0097677F"/>
     <w:rsid w:val="009859F1"/>
     <w:rsid w:val="00987151"/>
     <w:rsid w:val="00996390"/>
     <w:rsid w:val="009E0684"/>
     <w:rsid w:val="00A10D74"/>
     <w:rsid w:val="00A1302D"/>
     <w:rsid w:val="00A17510"/>
     <w:rsid w:val="00A203D2"/>
     <w:rsid w:val="00A41588"/>
     <w:rsid w:val="00A57EEA"/>
+    <w:rsid w:val="00A60A3A"/>
     <w:rsid w:val="00A74055"/>
     <w:rsid w:val="00A87D86"/>
     <w:rsid w:val="00A90474"/>
     <w:rsid w:val="00AA290D"/>
     <w:rsid w:val="00AB5089"/>
     <w:rsid w:val="00AB744A"/>
     <w:rsid w:val="00AC7778"/>
+    <w:rsid w:val="00AD5C34"/>
     <w:rsid w:val="00AF1713"/>
     <w:rsid w:val="00B1283A"/>
     <w:rsid w:val="00B31CBF"/>
     <w:rsid w:val="00B378CC"/>
     <w:rsid w:val="00B56C0A"/>
     <w:rsid w:val="00B64AFD"/>
     <w:rsid w:val="00B713A5"/>
     <w:rsid w:val="00B71777"/>
     <w:rsid w:val="00B859AC"/>
     <w:rsid w:val="00B90B56"/>
     <w:rsid w:val="00B90FF4"/>
     <w:rsid w:val="00B947FC"/>
     <w:rsid w:val="00BA4149"/>
     <w:rsid w:val="00BA4D61"/>
     <w:rsid w:val="00BB3F75"/>
     <w:rsid w:val="00BB74BF"/>
     <w:rsid w:val="00BB767D"/>
     <w:rsid w:val="00BC1BD6"/>
     <w:rsid w:val="00BC6CEE"/>
     <w:rsid w:val="00BD4C54"/>
     <w:rsid w:val="00BD5423"/>
     <w:rsid w:val="00BD6D26"/>
     <w:rsid w:val="00BD7BE8"/>
     <w:rsid w:val="00BF3FDE"/>
     <w:rsid w:val="00C02FA6"/>