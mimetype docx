--- v1 (2026-06-02)
+++ v2 (2026-08-28)
@@ -6,51 +6,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="628831BE" w14:textId="7E7328BA" w:rsidR="00F91074" w:rsidRDefault="006132D3" w:rsidP="00F91074">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">Załącznik </w:t>
       </w:r>
       <w:r w:rsidR="00F91074">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
@@ -870,51 +870,51 @@
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>”) jako</w:t>
       </w:r>
       <w:r w:rsidR="00A74055">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> członek Zespołu Operacyjnego</w:t>
       </w:r>
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17A64715" w14:textId="6872A1E6" w:rsidR="006132D3" w:rsidRPr="00820A74" w:rsidRDefault="006132D3" w:rsidP="006754C8">
+    <w:p w14:paraId="17A64715" w14:textId="5D1926C3" w:rsidR="006132D3" w:rsidRPr="00820A74" w:rsidRDefault="006132D3" w:rsidP="006754C8">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
@@ -946,57 +946,57 @@
       </w:r>
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">m się z Zasadami naboru </w:t>
       </w:r>
       <w:r w:rsidR="006848E6" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">oraz wyboru ofert Nabór Ofert nr </w:t>
       </w:r>
       <w:r w:rsidR="000705D0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00573D7F">
-[...5 lines deleted...]
-        <w:t>1</w:t>
+      <w:r w:rsidR="00A74942">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="006848E6" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> na Fundusze VC</w:t>
       </w:r>
       <w:r w:rsidR="006848E6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006848E6" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>(„</w:t>
       </w:r>
@@ -2170,50 +2170,51 @@
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="578"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Pozostaję / n</w:t>
       </w:r>
       <w:r w:rsidR="006132D3" w:rsidRPr="009859F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>ie pozostaję w związku małżeńskim</w:t>
       </w:r>
       <w:r w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
       <w:r w:rsidR="006132D3" w:rsidRPr="009859F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
@@ -2224,51 +2225,50 @@
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="578"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Pozostaję / nie pozostaję w ustroju ustawowej wspólności majątkowej małżeńskiej</w:t>
       </w:r>
       <w:r w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="9"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B47E46F" w14:textId="28E35E5C" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="0097677F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -3274,50 +3274,51 @@
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Oświadczam, że bezzwłocznie poinformuj</w:t>
       </w:r>
       <w:r w:rsidR="00C56872" w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>ę</w:t>
       </w:r>
       <w:r w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> PFR Ventures </w:t>
       </w:r>
       <w:r w:rsidR="00190CE6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">lub PFR </w:t>
@@ -3497,60 +3498,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B71777">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">uzyskanych informacji o </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>mojej</w:t>
       </w:r>
       <w:r w:rsidRPr="00B71777">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> dotychczasowej działalności inwestycyjnej, przedsiębiorczej i reputacji na rynku na rzecz instytucji oferujących finansowanie ze środków publicznych (PARP, </w:t>
-[...8 lines deleted...]
-        <w:t>NCBR, BGK, ARP) w celu weryfikacji wskazanego doświadczenia w działalności inwestycyjnej i reputacji na rynku.</w:t>
+        <w:t xml:space="preserve"> dotychczasowej działalności inwestycyjnej, przedsiębiorczej i reputacji na rynku na rzecz instytucji oferujących finansowanie ze środków publicznych (PARP, NCBR, BGK, ARP) w celu weryfikacji wskazanego doświadczenia w działalności inwestycyjnej i reputacji na rynku.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E4E7D7A" w14:textId="77777777" w:rsidR="00501CC0" w:rsidRDefault="00501CC0" w:rsidP="006754C8">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -3812,63 +3804,63 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="210500C9" w14:textId="16376456" w:rsidR="00ED6FA9" w:rsidRPr="00987151" w:rsidRDefault="00ED6FA9" w:rsidP="00987151">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00ED6FA9" w:rsidRPr="00987151" w:rsidSect="000911B1">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3FFC13D9" w14:textId="77777777" w:rsidR="006F37AE" w:rsidRDefault="006F37AE" w:rsidP="006132D3">
+    <w:p w14:paraId="7F2F7048" w14:textId="77777777" w:rsidR="001B7D2D" w:rsidRDefault="001B7D2D" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="393A3829" w14:textId="77777777" w:rsidR="006F37AE" w:rsidRDefault="006F37AE" w:rsidP="006132D3">
+    <w:p w14:paraId="6940147B" w14:textId="77777777" w:rsidR="001B7D2D" w:rsidRDefault="001B7D2D" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -3898,51 +3890,51 @@
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="627823613"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="3F82E088" w14:textId="3D4D9DDE" w:rsidR="00B713A5" w:rsidRPr="00A828A3" w:rsidRDefault="00B713A5">
         <w:pPr>
           <w:pStyle w:val="Stopka"/>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00A828A3">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -3956,113 +3948,113 @@
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidRPr="00A828A3">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00B71777" w:rsidRPr="00B71777">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:noProof/>
             <w:lang w:val="pl-PL"/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r w:rsidRPr="00A828A3">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="1AEC9A93" w14:textId="4668C8B7" w:rsidR="00B713A5" w:rsidRPr="00A828A3" w:rsidRDefault="00867136">
+  <w:p w14:paraId="1AEC9A93" w14:textId="71D3C411" w:rsidR="00B713A5" w:rsidRPr="00A828A3" w:rsidRDefault="00867136">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
     </w:pPr>
     <w:proofErr w:type="spellStart"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t>Nabór</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t xml:space="preserve"> nr </w:t>
     </w:r>
     <w:r w:rsidR="000705D0">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="00573D7F">
+    <w:r w:rsidR="00A74942">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
-      <w:t>1</w:t>
+      <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t>/202</w:t>
     </w:r>
     <w:r w:rsidR="008C139D">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="402F2741" w14:textId="77777777" w:rsidR="006F37AE" w:rsidRDefault="006F37AE" w:rsidP="006132D3">
+    <w:p w14:paraId="7D10E9FA" w14:textId="77777777" w:rsidR="001B7D2D" w:rsidRDefault="001B7D2D" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1890E4B5" w14:textId="77777777" w:rsidR="006F37AE" w:rsidRDefault="006F37AE" w:rsidP="006132D3">
+    <w:p w14:paraId="7C9B837B" w14:textId="77777777" w:rsidR="001B7D2D" w:rsidRDefault="001B7D2D" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="0B4A2262" w14:textId="1CA6C8B4" w:rsidR="00B713A5" w:rsidRPr="00C13AAC" w:rsidRDefault="00B713A5" w:rsidP="006F6973">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13AAC">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -4662,51 +4654,51 @@
       </w:r>
       <w:r w:rsidR="00190CE6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CB62B6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>Oferenta.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="285B17D7" w14:textId="5013ACCE" w:rsidR="00B713A5" w:rsidRDefault="00867136" w:rsidP="00867136">
     <w:pPr>
       <w:pStyle w:val="NormalnyWeb"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5ED790E9" wp14:editId="1AFFB557">
           <wp:extent cx="5943600" cy="522605"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1496649443" name="Obraz 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
@@ -4725,51 +4717,51 @@
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="5943600" cy="522605"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09F76DAA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6EE6C6DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
@@ -6099,123 +6091,126 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1274897230">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="97874962">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="481389532">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1026516801">
     <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="200"/>
+  <w:zoom w:percent="180"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0073672F"/>
     <w:rsid w:val="000121BC"/>
     <w:rsid w:val="0003566D"/>
     <w:rsid w:val="00055A78"/>
     <w:rsid w:val="0005632C"/>
     <w:rsid w:val="000565B3"/>
     <w:rsid w:val="00057311"/>
     <w:rsid w:val="000705D0"/>
     <w:rsid w:val="00076A4D"/>
     <w:rsid w:val="00090F7A"/>
     <w:rsid w:val="000911B1"/>
     <w:rsid w:val="000A1367"/>
     <w:rsid w:val="000B2645"/>
     <w:rsid w:val="000C3670"/>
     <w:rsid w:val="000D232E"/>
     <w:rsid w:val="000E7A7F"/>
     <w:rsid w:val="001011CA"/>
     <w:rsid w:val="00103CED"/>
     <w:rsid w:val="00124F33"/>
+    <w:rsid w:val="00125879"/>
     <w:rsid w:val="0013319F"/>
     <w:rsid w:val="001377EC"/>
     <w:rsid w:val="00154310"/>
     <w:rsid w:val="00166F01"/>
     <w:rsid w:val="001761A0"/>
     <w:rsid w:val="00185F04"/>
     <w:rsid w:val="00190CE6"/>
+    <w:rsid w:val="001B7D2D"/>
     <w:rsid w:val="001C633B"/>
     <w:rsid w:val="001D0055"/>
     <w:rsid w:val="001F7B45"/>
     <w:rsid w:val="002157BC"/>
     <w:rsid w:val="00230492"/>
     <w:rsid w:val="002423E0"/>
     <w:rsid w:val="00245D7C"/>
     <w:rsid w:val="00263538"/>
     <w:rsid w:val="00272CB8"/>
     <w:rsid w:val="00282E83"/>
     <w:rsid w:val="002A11E8"/>
     <w:rsid w:val="002A7FDE"/>
     <w:rsid w:val="002B15FC"/>
     <w:rsid w:val="002C6D62"/>
     <w:rsid w:val="002D05F0"/>
     <w:rsid w:val="002E1734"/>
     <w:rsid w:val="002E6A1B"/>
     <w:rsid w:val="002F32FF"/>
     <w:rsid w:val="002F6627"/>
     <w:rsid w:val="002F7464"/>
     <w:rsid w:val="003008FB"/>
     <w:rsid w:val="00307618"/>
+    <w:rsid w:val="00323976"/>
     <w:rsid w:val="003331DF"/>
     <w:rsid w:val="00333D46"/>
     <w:rsid w:val="00357307"/>
     <w:rsid w:val="00371635"/>
     <w:rsid w:val="0039496A"/>
     <w:rsid w:val="00395E70"/>
     <w:rsid w:val="00396A4C"/>
     <w:rsid w:val="003A61A9"/>
     <w:rsid w:val="003A79DB"/>
     <w:rsid w:val="003B7FD9"/>
     <w:rsid w:val="003D263A"/>
     <w:rsid w:val="003D3385"/>
     <w:rsid w:val="003F0686"/>
     <w:rsid w:val="003F612C"/>
     <w:rsid w:val="003F763F"/>
     <w:rsid w:val="00417D69"/>
     <w:rsid w:val="00426DE1"/>
     <w:rsid w:val="00430AA3"/>
     <w:rsid w:val="004338A3"/>
     <w:rsid w:val="00435F33"/>
     <w:rsid w:val="00443326"/>
     <w:rsid w:val="00445AFB"/>
     <w:rsid w:val="00452F4A"/>
     <w:rsid w:val="00460C1F"/>
     <w:rsid w:val="00462149"/>
@@ -6297,50 +6292,51 @@
     <w:rsid w:val="008C139D"/>
     <w:rsid w:val="008C2C1D"/>
     <w:rsid w:val="008D02D9"/>
     <w:rsid w:val="008E6BDB"/>
     <w:rsid w:val="008F3541"/>
     <w:rsid w:val="0090236B"/>
     <w:rsid w:val="0092292B"/>
     <w:rsid w:val="00934AFC"/>
     <w:rsid w:val="0093734D"/>
     <w:rsid w:val="00946961"/>
     <w:rsid w:val="009675D6"/>
     <w:rsid w:val="009710CB"/>
     <w:rsid w:val="0097677F"/>
     <w:rsid w:val="009859F1"/>
     <w:rsid w:val="00987151"/>
     <w:rsid w:val="00996390"/>
     <w:rsid w:val="009E0684"/>
     <w:rsid w:val="00A10D74"/>
     <w:rsid w:val="00A1302D"/>
     <w:rsid w:val="00A17510"/>
     <w:rsid w:val="00A203D2"/>
     <w:rsid w:val="00A41588"/>
     <w:rsid w:val="00A57EEA"/>
     <w:rsid w:val="00A60A3A"/>
     <w:rsid w:val="00A74055"/>
+    <w:rsid w:val="00A74942"/>
     <w:rsid w:val="00A87D86"/>
     <w:rsid w:val="00A90474"/>
     <w:rsid w:val="00AA290D"/>
     <w:rsid w:val="00AB5089"/>
     <w:rsid w:val="00AB744A"/>
     <w:rsid w:val="00AC7778"/>
     <w:rsid w:val="00AD5C34"/>
     <w:rsid w:val="00AF1713"/>
     <w:rsid w:val="00B1283A"/>
     <w:rsid w:val="00B31CBF"/>
     <w:rsid w:val="00B378CC"/>
     <w:rsid w:val="00B56C0A"/>
     <w:rsid w:val="00B64AFD"/>
     <w:rsid w:val="00B713A5"/>
     <w:rsid w:val="00B71777"/>
     <w:rsid w:val="00B859AC"/>
     <w:rsid w:val="00B90B56"/>
     <w:rsid w:val="00B90FF4"/>
     <w:rsid w:val="00B947FC"/>
     <w:rsid w:val="00BA4149"/>
     <w:rsid w:val="00BA4D61"/>
     <w:rsid w:val="00BB3F75"/>
     <w:rsid w:val="00BB74BF"/>
     <w:rsid w:val="00BB767D"/>
     <w:rsid w:val="00BC1BD6"/>
@@ -6373,51 +6369,53 @@
     <w:rsid w:val="00D743B0"/>
     <w:rsid w:val="00D7774D"/>
     <w:rsid w:val="00D83094"/>
     <w:rsid w:val="00D875B2"/>
     <w:rsid w:val="00DA170D"/>
     <w:rsid w:val="00DB6D25"/>
     <w:rsid w:val="00E02547"/>
     <w:rsid w:val="00E04C8B"/>
     <w:rsid w:val="00E354EC"/>
     <w:rsid w:val="00E35D52"/>
     <w:rsid w:val="00E425F7"/>
     <w:rsid w:val="00E42BE2"/>
     <w:rsid w:val="00E45260"/>
     <w:rsid w:val="00E605BC"/>
     <w:rsid w:val="00E62B84"/>
     <w:rsid w:val="00E75BC0"/>
     <w:rsid w:val="00E87CCA"/>
     <w:rsid w:val="00E92FEC"/>
     <w:rsid w:val="00E9324D"/>
     <w:rsid w:val="00E95A87"/>
     <w:rsid w:val="00E974FB"/>
     <w:rsid w:val="00EA4B52"/>
     <w:rsid w:val="00EB5DAF"/>
     <w:rsid w:val="00ED0CBD"/>
     <w:rsid w:val="00ED6FA9"/>
+    <w:rsid w:val="00EF73C8"/>
     <w:rsid w:val="00F02E0A"/>
+    <w:rsid w:val="00F0719E"/>
     <w:rsid w:val="00F12704"/>
     <w:rsid w:val="00F139B1"/>
     <w:rsid w:val="00F13C4E"/>
     <w:rsid w:val="00F54677"/>
     <w:rsid w:val="00F54AF1"/>
     <w:rsid w:val="00F735CA"/>
     <w:rsid w:val="00F9004A"/>
     <w:rsid w:val="00F91074"/>
     <w:rsid w:val="00FA3BDE"/>
     <w:rsid w:val="00FC5C89"/>
     <w:rsid w:val="00FD0220"/>
     <w:rsid w:val="00FD4A74"/>
     <w:rsid w:val="00FE3591"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>