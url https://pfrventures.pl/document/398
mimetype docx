--- v0 (2026-05-13)
+++ v1 (2026-06-02)
@@ -230,51 +230,51 @@
               </w:rPr>
               <w:footnoteReference w:id="1"/>
             </w:r>
             <w:r w:rsidRPr="008E6BDB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>Imię i nazwisko:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="28912201" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006132D3" w:rsidRPr="00D6297D" w14:paraId="7AE0DA15" w14:textId="77777777" w:rsidTr="00396A4C">
+      <w:tr w:rsidR="006132D3" w:rsidRPr="00A74450" w14:paraId="7AE0DA15" w14:textId="77777777" w:rsidTr="00396A4C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3994" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3A03B843" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E6BDB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>Adres zamieszkania:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3BC0BDE7" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
@@ -465,51 +465,51 @@
               </w:rPr>
               <w:footnoteReference w:id="2"/>
             </w:r>
             <w:r w:rsidR="009A72AB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="75226DD9" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006132D3" w:rsidRPr="00D6297D" w14:paraId="49E3BE7D" w14:textId="77777777" w:rsidTr="00396A4C">
+      <w:tr w:rsidR="006132D3" w:rsidRPr="00A74450" w14:paraId="49E3BE7D" w14:textId="77777777" w:rsidTr="00396A4C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3994" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="731522BC" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E6BDB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>Dane kontaktowe:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0CE2708C" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
@@ -624,51 +624,51 @@
           <w:b/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F1E5449" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="0097677F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>Ja, niżej podpisany/a niniejszym oświadczam, że:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="099441A0" w14:textId="2AACEAF3" w:rsidR="006132D3" w:rsidRPr="00820A74" w:rsidRDefault="006132D3" w:rsidP="006522E0">
+    <w:p w14:paraId="099441A0" w14:textId="3CE42685" w:rsidR="006132D3" w:rsidRPr="00820A74" w:rsidRDefault="006132D3" w:rsidP="006522E0">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
@@ -682,110 +682,134 @@
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>m/</w:t>
       </w:r>
       <w:r w:rsidR="0054136D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve">m wskazany/a przez </w:t>
+        <w:t>m wskazany/a przez</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00820A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C25455">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>….</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00C25455" w:rsidRPr="00AD6714">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>…………</w:t>
       </w:r>
       <w:r w:rsidR="00C25455">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>……</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="007E4DED">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>…….</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00C25455">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t>…………….</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C25455" w:rsidRPr="00AD6714">
+        <w:t>………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00C25455">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00C25455" w:rsidRPr="00AD6714">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+        </w:rPr>
         <w:t>…</w:t>
       </w:r>
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> („</w:t>
       </w:r>
       <w:r w:rsidR="00E974FB" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
@@ -906,57 +930,57 @@
       </w:r>
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>Naboru i wyrażam zgodę na pełnienie tej funkcji na poniższych zasadach, zgodnie z warunkami określonymi w Ofercie i zgodnie z warunkami określonymi w Zasadach Naboru</w:t>
       </w:r>
       <w:r w:rsidR="00166F01" w:rsidRPr="00166F01">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00166F01" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">oraz wyboru ofert Nabór Ofert nr </w:t>
       </w:r>
-      <w:r w:rsidR="00712A86">
-[...5 lines deleted...]
-        <w:t>8</w:t>
+      <w:r w:rsidR="00A74450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>11</w:t>
       </w:r>
       <w:r w:rsidR="000643DC" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00166F01" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>na Fundusze VC</w:t>
       </w:r>
       <w:r w:rsidR="00166F01">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -1436,62 +1460,72 @@
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00886AC3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve">W wypadku wyboru Oferty Oferenta w ramach Naboru zobowiązuję się przeznaczyć minimum </w:t>
+        <w:t>W wypadku wyboru Oferty Oferenta w ramach Naboru zobowiązuję się przeznaczyć minimum</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00886AC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C25455">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>….</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00C25455" w:rsidRPr="00AD6714">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>…………</w:t>
       </w:r>
       <w:r w:rsidR="00C25455">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>………</w:t>
       </w:r>
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
@@ -1597,81 +1631,113 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E605BC" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">występuję w innej </w:t>
       </w:r>
       <w:r w:rsidR="00B378CC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="00E605BC" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve">fercie składanej do programu </w:t>
+        <w:t>fercie składanej do programu</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00E605BC" w:rsidRPr="00820A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C25455">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>….</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00C25455" w:rsidRPr="00AD6714">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>…………</w:t>
       </w:r>
       <w:r w:rsidR="00C25455">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t>………..</w:t>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00C25455">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00C25455">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00E605BC" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> w ramach PFR Ventures</w:t>
       </w:r>
       <w:r w:rsidR="00E605BC" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
@@ -2662,185 +2728,283 @@
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009859F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">Oświadczam, że deklaruję wniesienie do </w:t>
       </w:r>
       <w:r w:rsidR="00480EAA" w:rsidRPr="009859F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>Funduszu VC</w:t>
       </w:r>
       <w:r w:rsidRPr="009859F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> w ramach deklarowanego wkładu Podmiotu Zarządzającego wkładu w wysokości </w:t>
+        <w:t xml:space="preserve"> w ramach deklarowanego wkładu Podmiotu Zarządzającego wkładu w wysokości</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009859F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C25455">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>….</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00C25455" w:rsidRPr="00AD6714">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t>………</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007E4DED">
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00C25455" w:rsidRPr="00AD6714">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t>..</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C25455" w:rsidRPr="00AD6714">
+        <w:t>……</w:t>
+      </w:r>
+      <w:r w:rsidR="007E4DED">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t>…</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C25455">
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="007E4DED">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t>………..</w:t>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00C25455" w:rsidRPr="00AD6714">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
-      <w:r w:rsidRPr="009859F1">
-[...22 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00C25455">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t>….</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C25455" w:rsidRPr="00AD6714">
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00C25455">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t>………</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007E4DED">
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00C25455">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t>…………….</w:t>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00C25455" w:rsidRPr="00AD6714">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
+      <w:r w:rsidRPr="009859F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PLN</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009859F1">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="15"/>
+      </w:r>
+      <w:r w:rsidRPr="009859F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>. Oświadczam, że dysponuję niezbędnymi środkami wystarczającymi do zapewnienia finansowania ww. wkładu w związku z Ofertą złożoną przez</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009859F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="00C25455">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t>………..</w:t>
+        <w:t>….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00C25455" w:rsidRPr="00AD6714">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>………</w:t>
+      </w:r>
+      <w:r w:rsidR="007E4DED">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="007E4DED">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00C25455" w:rsidRPr="00AD6714">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="00C25455">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00C25455">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00C25455">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00C25455" w:rsidRPr="00AD6714">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
       <w:r w:rsidRPr="00E9293C">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="16"/>
       </w:r>
       <w:r w:rsidRPr="00E9293C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
@@ -3851,60 +4015,70 @@
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008348C6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>jestem/nie jestem</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008348C6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t>osobą będącą bliskim współpracownikiem osoby zajmującej eksponowane stanowisko polityczne</w:t>
+        <w:t xml:space="preserve">osobą będącą bliskim współpracownikiem osoby zajmującej eksponowane stanowisko </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008348C6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>polityczne</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="008348C6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> lub</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09F27F94" w14:textId="4516BC34" w:rsidR="000E3E5D" w:rsidRDefault="000E3E5D" w:rsidP="000E3E5D">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1418"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -3999,51 +4173,69 @@
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="041D490D" w14:textId="63139F2F" w:rsidR="00113F5F" w:rsidRPr="00002F73" w:rsidRDefault="00113F5F" w:rsidP="00113F5F">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D6B29">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve">w rozumieniu Ustawy o przeciwdziałaniu praniu pieniędzy oraz finansowaniu terroryzmu z dnia 1 marca 2018 r. (Dz. U. z 2018r. poz. 723, z </w:t>
+        <w:t xml:space="preserve">w rozumieniu Ustawy o przeciwdziałaniu praniu pieniędzy oraz finansowaniu terroryzmu z dnia 1 marca 2018 r. (Dz. U. z </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007D6B29">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>2018r.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007D6B29">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> poz. 723, z </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007D6B29">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>późn</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007D6B29">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
@@ -4830,68 +5022,96 @@
         </w:rPr>
         <w:t xml:space="preserve"> oferty</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> złożonej </w:t>
       </w:r>
       <w:r w:rsidRPr="00210646">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">w naborze </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve">realizowanym zgodnie z Ogłoszeniem o Naborze nr …….. na Fundusze VC – PFR </w:t>
+        <w:t xml:space="preserve">realizowanym zgodnie z Ogłoszeniem o Naborze nr </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. na Fundusze VC – PFR </w:t>
       </w:r>
       <w:r w:rsidR="00D92B70">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>Biznest</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> z dnia …………………………………….</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> z dnia ………………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00210646">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">, w celu uzyskania </w:t>
       </w:r>
       <w:r w:rsidRPr="001A1459">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">dofinansowania ze środków programu PFR </w:t>
       </w:r>
       <w:r w:rsidR="00D92B70">
@@ -5095,51 +5315,69 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="08294D19" w14:textId="77777777" w:rsidR="001C2763" w:rsidRPr="00210646" w:rsidRDefault="001C2763" w:rsidP="001C2763">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00210646">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t>wyrażenie zgody jest dobrowolne i może zostać cofnięte w każdej chwili bez podawania przyczyny lecz bez wpływu na zgodność z prawem przetwarzania przed jej cofnięciem,</w:t>
+        <w:t xml:space="preserve">wyrażenie zgody jest dobrowolne i może zostać cofnięte w każdej chwili bez podawania </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00210646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>przyczyny</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00210646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lecz bez wpływu na zgodność z prawem przetwarzania przed jej cofnięciem,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="337F6723" w14:textId="77777777" w:rsidR="001C2763" w:rsidRPr="00210646" w:rsidRDefault="001C2763" w:rsidP="001C2763">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00210646">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
@@ -5334,61 +5572,61 @@
     <w:p w14:paraId="27F6BBBA" w14:textId="77777777" w:rsidR="001C2763" w:rsidRDefault="001C2763" w:rsidP="001C2763">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="163644FA" w14:textId="77777777" w:rsidR="00071BA6" w:rsidRDefault="00071BA6"/>
     <w:sectPr w:rsidR="00071BA6" w:rsidSect="00B63DE6">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5643F38A" w14:textId="77777777" w:rsidR="008631FC" w:rsidRDefault="008631FC" w:rsidP="006132D3">
+    <w:p w14:paraId="64D71600" w14:textId="77777777" w:rsidR="0058677F" w:rsidRDefault="0058677F" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="244D4B12" w14:textId="77777777" w:rsidR="008631FC" w:rsidRDefault="008631FC" w:rsidP="006132D3">
+    <w:p w14:paraId="3AF81016" w14:textId="77777777" w:rsidR="0058677F" w:rsidRDefault="0058677F" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -5476,107 +5714,119 @@
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidRPr="00A828A3">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00AD45D2" w:rsidRPr="00AD45D2">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:noProof/>
             <w:lang w:val="pl-PL"/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r w:rsidRPr="00A828A3">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="1AEC9A93" w14:textId="4CCCA7FE" w:rsidR="00B713A5" w:rsidRPr="00A828A3" w:rsidRDefault="00D15466">
+  <w:p w14:paraId="1AEC9A93" w14:textId="2B74E4DF" w:rsidR="00B713A5" w:rsidRPr="00A828A3" w:rsidRDefault="00D15466">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
     </w:pPr>
     <w:proofErr w:type="spellStart"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t>Nabór</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t xml:space="preserve"> nr </w:t>
     </w:r>
     <w:r w:rsidR="00437A53">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
-      <w:t>10/</w:t>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidR="004E4DCC">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidR="00437A53">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t>/</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t>202</w:t>
     </w:r>
     <w:r w:rsidR="00437A53">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5FCAC731" w14:textId="77777777" w:rsidR="008631FC" w:rsidRDefault="008631FC" w:rsidP="006132D3">
+    <w:p w14:paraId="41C9B17C" w14:textId="77777777" w:rsidR="0058677F" w:rsidRDefault="0058677F" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5A0CB5C2" w14:textId="77777777" w:rsidR="008631FC" w:rsidRDefault="008631FC" w:rsidP="006132D3">
+    <w:p w14:paraId="3E5B609C" w14:textId="77777777" w:rsidR="0058677F" w:rsidRDefault="0058677F" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="0B4A2262" w14:textId="5049A12D" w:rsidR="00B713A5" w:rsidRPr="00D23817" w:rsidRDefault="00B713A5" w:rsidP="000A491A">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13AAC">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
@@ -6033,51 +6283,71 @@
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E00AF">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00E425F7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Wykreślić, w przypadku gdy </w:t>
+        <w:t xml:space="preserve"> Wykreślić, w </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E425F7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>przypadku</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E425F7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gdy </w:t>
       </w:r>
       <w:r w:rsidR="000B76FF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00E425F7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>złonek Kluczowego Personelu nie brał udziału w pozyskaniu lub wykorzystaniu środków pozyskanych</w:t>
       </w:r>
       <w:r w:rsidR="00B31CBF" w:rsidRPr="00E425F7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
@@ -6158,85 +6428,96 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006E00AF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="002E1734">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">złonek Kluczowego </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00946961" w:rsidRPr="002E1734">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>Personelu</w:t>
       </w:r>
       <w:r w:rsidR="000B76FF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006876F5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00946961" w:rsidRPr="002E1734">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve">powinien wskazać takie decyzje/wyniki kontroli i ich podstawowe stwierdzenia. </w:t>
+        <w:t>powinien</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00946961" w:rsidRPr="002E1734">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wskazać takie decyzje/wyniki kontroli i ich podstawowe stwierdzenia. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
     <w:p w14:paraId="4E901E42" w14:textId="62C3ED1D" w:rsidR="00AD6714" w:rsidRPr="00CB62B6" w:rsidRDefault="00AD6714" w:rsidP="00AD6714">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E05F03">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00CB62B6">
         <w:rPr>
@@ -8103,51 +8384,51 @@
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1871524155">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1860508875">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="679965337">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1296135509">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="647244074">
     <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="150"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:doNotTrackFormatting/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0073672F"/>
@@ -8162,108 +8443,113 @@
     <w:rsid w:val="00071BA6"/>
     <w:rsid w:val="00090F7A"/>
     <w:rsid w:val="000A1367"/>
     <w:rsid w:val="000A491A"/>
     <w:rsid w:val="000B2645"/>
     <w:rsid w:val="000B624F"/>
     <w:rsid w:val="000B76FF"/>
     <w:rsid w:val="000D232E"/>
     <w:rsid w:val="000E3E5D"/>
     <w:rsid w:val="0010054C"/>
     <w:rsid w:val="001042EF"/>
     <w:rsid w:val="001057F1"/>
     <w:rsid w:val="001106EF"/>
     <w:rsid w:val="00113F5F"/>
     <w:rsid w:val="0013319F"/>
     <w:rsid w:val="00140843"/>
     <w:rsid w:val="00154310"/>
     <w:rsid w:val="00166F01"/>
     <w:rsid w:val="001761A0"/>
     <w:rsid w:val="001C1CE1"/>
     <w:rsid w:val="001C2763"/>
     <w:rsid w:val="001F7B45"/>
     <w:rsid w:val="002157BC"/>
     <w:rsid w:val="002423E0"/>
     <w:rsid w:val="0024355C"/>
+    <w:rsid w:val="00245D7C"/>
     <w:rsid w:val="002472E2"/>
     <w:rsid w:val="00272CB8"/>
     <w:rsid w:val="00282E83"/>
     <w:rsid w:val="00292150"/>
     <w:rsid w:val="002A11E8"/>
     <w:rsid w:val="002A7FDE"/>
     <w:rsid w:val="002B15FC"/>
     <w:rsid w:val="002C3D0D"/>
     <w:rsid w:val="002D62AC"/>
     <w:rsid w:val="002E1734"/>
     <w:rsid w:val="002E1D90"/>
     <w:rsid w:val="002F6627"/>
     <w:rsid w:val="00310A1B"/>
     <w:rsid w:val="003331DF"/>
     <w:rsid w:val="00333D46"/>
     <w:rsid w:val="00371635"/>
     <w:rsid w:val="00371FB4"/>
+    <w:rsid w:val="003735A2"/>
+    <w:rsid w:val="00373CF3"/>
     <w:rsid w:val="00396A4C"/>
     <w:rsid w:val="003A61A9"/>
     <w:rsid w:val="003B7FD9"/>
     <w:rsid w:val="003D263A"/>
     <w:rsid w:val="003D3385"/>
     <w:rsid w:val="003E0F74"/>
     <w:rsid w:val="003E4302"/>
     <w:rsid w:val="003F612C"/>
     <w:rsid w:val="00402048"/>
     <w:rsid w:val="00413233"/>
     <w:rsid w:val="0042729D"/>
     <w:rsid w:val="00430AA3"/>
     <w:rsid w:val="004338A3"/>
     <w:rsid w:val="00435F33"/>
     <w:rsid w:val="00437A53"/>
     <w:rsid w:val="004445F5"/>
     <w:rsid w:val="00445AFB"/>
     <w:rsid w:val="00462149"/>
     <w:rsid w:val="00480EAA"/>
     <w:rsid w:val="0048662B"/>
     <w:rsid w:val="00487505"/>
     <w:rsid w:val="0049257F"/>
     <w:rsid w:val="004A3BBA"/>
     <w:rsid w:val="004A534C"/>
     <w:rsid w:val="004B5581"/>
     <w:rsid w:val="004B7063"/>
     <w:rsid w:val="004D14C1"/>
     <w:rsid w:val="004D1946"/>
     <w:rsid w:val="004D4B23"/>
+    <w:rsid w:val="004E4DCC"/>
     <w:rsid w:val="004F3430"/>
     <w:rsid w:val="005055AD"/>
     <w:rsid w:val="0051473E"/>
     <w:rsid w:val="00523C4D"/>
     <w:rsid w:val="0052430F"/>
     <w:rsid w:val="005244B9"/>
     <w:rsid w:val="00526695"/>
     <w:rsid w:val="00535AB6"/>
     <w:rsid w:val="00536A6E"/>
     <w:rsid w:val="0054136D"/>
     <w:rsid w:val="00554F54"/>
     <w:rsid w:val="00572A39"/>
+    <w:rsid w:val="0058677F"/>
     <w:rsid w:val="00591665"/>
     <w:rsid w:val="0059291B"/>
     <w:rsid w:val="005B1FE5"/>
     <w:rsid w:val="005D3E2B"/>
     <w:rsid w:val="005D7749"/>
     <w:rsid w:val="005E4653"/>
     <w:rsid w:val="00612534"/>
     <w:rsid w:val="00612D77"/>
     <w:rsid w:val="006132D3"/>
     <w:rsid w:val="0061661E"/>
     <w:rsid w:val="006201E5"/>
     <w:rsid w:val="00621F0D"/>
     <w:rsid w:val="006379D1"/>
     <w:rsid w:val="00647E73"/>
     <w:rsid w:val="006522E0"/>
     <w:rsid w:val="0065299D"/>
     <w:rsid w:val="00656C5F"/>
     <w:rsid w:val="006876F5"/>
     <w:rsid w:val="00694948"/>
     <w:rsid w:val="006A188B"/>
     <w:rsid w:val="006B3C57"/>
     <w:rsid w:val="006C3E8E"/>
     <w:rsid w:val="006E00AF"/>
     <w:rsid w:val="00704A9C"/>
     <w:rsid w:val="00712A86"/>
@@ -8298,59 +8584,62 @@
     <w:rsid w:val="008631FC"/>
     <w:rsid w:val="00886AC3"/>
     <w:rsid w:val="008A4196"/>
     <w:rsid w:val="008B16B6"/>
     <w:rsid w:val="008B47ED"/>
     <w:rsid w:val="008C2C1D"/>
     <w:rsid w:val="008C7568"/>
     <w:rsid w:val="008D02D9"/>
     <w:rsid w:val="008E6BDB"/>
     <w:rsid w:val="008F3541"/>
     <w:rsid w:val="00901211"/>
     <w:rsid w:val="00906FCA"/>
     <w:rsid w:val="00913FA5"/>
     <w:rsid w:val="00934AFC"/>
     <w:rsid w:val="0093734D"/>
     <w:rsid w:val="00941CF3"/>
     <w:rsid w:val="00946961"/>
     <w:rsid w:val="009710CB"/>
     <w:rsid w:val="0097677F"/>
     <w:rsid w:val="009859F1"/>
     <w:rsid w:val="009865A5"/>
     <w:rsid w:val="00996390"/>
     <w:rsid w:val="009A3B8D"/>
     <w:rsid w:val="009A72AB"/>
     <w:rsid w:val="009E0684"/>
+    <w:rsid w:val="00A15E46"/>
     <w:rsid w:val="00A17510"/>
     <w:rsid w:val="00A17A2D"/>
     <w:rsid w:val="00A203D2"/>
     <w:rsid w:val="00A235A3"/>
     <w:rsid w:val="00A3770D"/>
     <w:rsid w:val="00A41588"/>
     <w:rsid w:val="00A47470"/>
     <w:rsid w:val="00A5068D"/>
     <w:rsid w:val="00A73D04"/>
+    <w:rsid w:val="00A74450"/>
+    <w:rsid w:val="00A8486B"/>
     <w:rsid w:val="00A87D86"/>
     <w:rsid w:val="00A90474"/>
     <w:rsid w:val="00A929F8"/>
     <w:rsid w:val="00AA290D"/>
     <w:rsid w:val="00AB2DA7"/>
     <w:rsid w:val="00AB5089"/>
     <w:rsid w:val="00AC2A32"/>
     <w:rsid w:val="00AC7778"/>
     <w:rsid w:val="00AD45D2"/>
     <w:rsid w:val="00AD6714"/>
     <w:rsid w:val="00AF1713"/>
     <w:rsid w:val="00B1283A"/>
     <w:rsid w:val="00B31CBF"/>
     <w:rsid w:val="00B34091"/>
     <w:rsid w:val="00B378CC"/>
     <w:rsid w:val="00B50384"/>
     <w:rsid w:val="00B63DE6"/>
     <w:rsid w:val="00B677D0"/>
     <w:rsid w:val="00B713A5"/>
     <w:rsid w:val="00B82A38"/>
     <w:rsid w:val="00B859AC"/>
     <w:rsid w:val="00B87888"/>
     <w:rsid w:val="00B90B56"/>
     <w:rsid w:val="00B90FF4"/>
     <w:rsid w:val="00BA09C5"/>
@@ -8390,50 +8679,51 @@
     <w:rsid w:val="00D15466"/>
     <w:rsid w:val="00D23817"/>
     <w:rsid w:val="00D6297D"/>
     <w:rsid w:val="00D65D22"/>
     <w:rsid w:val="00D743B0"/>
     <w:rsid w:val="00D7774D"/>
     <w:rsid w:val="00D875B2"/>
     <w:rsid w:val="00D92B70"/>
     <w:rsid w:val="00DA170D"/>
     <w:rsid w:val="00DA6213"/>
     <w:rsid w:val="00DB6D25"/>
     <w:rsid w:val="00E02547"/>
     <w:rsid w:val="00E04C8B"/>
     <w:rsid w:val="00E07BBB"/>
     <w:rsid w:val="00E354EC"/>
     <w:rsid w:val="00E425F7"/>
     <w:rsid w:val="00E42BE2"/>
     <w:rsid w:val="00E521F4"/>
     <w:rsid w:val="00E605BC"/>
     <w:rsid w:val="00E62B84"/>
     <w:rsid w:val="00E75BC0"/>
     <w:rsid w:val="00E9293C"/>
     <w:rsid w:val="00E92FEC"/>
     <w:rsid w:val="00E974FB"/>
     <w:rsid w:val="00EB3BB3"/>
+    <w:rsid w:val="00EB516E"/>
     <w:rsid w:val="00EB5982"/>
     <w:rsid w:val="00EB5DAF"/>
     <w:rsid w:val="00ED0CBD"/>
     <w:rsid w:val="00ED6FA9"/>
     <w:rsid w:val="00F12704"/>
     <w:rsid w:val="00F12F91"/>
     <w:rsid w:val="00F13C4E"/>
     <w:rsid w:val="00F41DFB"/>
     <w:rsid w:val="00F54677"/>
     <w:rsid w:val="00F54AF1"/>
     <w:rsid w:val="00F83609"/>
     <w:rsid w:val="00F852AC"/>
     <w:rsid w:val="00F9004A"/>
     <w:rsid w:val="00FA3279"/>
     <w:rsid w:val="00FA3BDE"/>
     <w:rsid w:val="00FC5C89"/>
     <w:rsid w:val="00FD0220"/>
     <w:rsid w:val="00FD4A74"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
@@ -9620,74 +9910,74 @@
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1E204F0D-1DF5-489D-879B-5FCE3DBFF2A4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{6a7e4972-a3b7-4d51-a933-10309688c2b7}" enabled="1" method="Privileged" siteId="{0d2b6bbb-a69c-41e8-9ef1-c035572bd00e}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
   <Words>1518</Words>
-  <Characters>9108</Characters>
+  <Characters>9109</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>75</Lines>
   <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10605</CharactersWithSpaces>
+  <CharactersWithSpaces>10606</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Jarosław Więckowski</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Enabled">
     <vt:lpwstr>True</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_SiteId">
     <vt:lpwstr>0d2b6bbb-a69c-41e8-9ef1-c035572bd00e</vt:lpwstr>
   </property>