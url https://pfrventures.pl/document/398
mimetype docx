--- v1 (2026-06-02)
+++ v2 (2026-08-28)
@@ -6,51 +6,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3A757E67" w14:textId="34A48B1D" w:rsidR="00901211" w:rsidRDefault="006132D3" w:rsidP="00901211">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">Załącznik A </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk156385259"/>
       <w:r w:rsidR="00FA3BDE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -624,51 +624,51 @@
           <w:b/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F1E5449" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="0097677F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>Ja, niżej podpisany/a niniejszym oświadczam, że:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="099441A0" w14:textId="3CE42685" w:rsidR="006132D3" w:rsidRPr="00820A74" w:rsidRDefault="006132D3" w:rsidP="006522E0">
+    <w:p w14:paraId="099441A0" w14:textId="6826C4DA" w:rsidR="006132D3" w:rsidRPr="00820A74" w:rsidRDefault="006132D3" w:rsidP="006522E0">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
@@ -744,72 +744,60 @@
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>……</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="007E4DED">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>…….</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00C25455">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t>………</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00C25455">
+        <w:t>…………….</w:t>
+      </w:r>
+      <w:r w:rsidR="00C25455" w:rsidRPr="00AD6714">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t>…….</w:t>
-[...9 lines deleted...]
-        </w:rPr>
         <w:t>…</w:t>
       </w:r>
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> („</w:t>
       </w:r>
       <w:r w:rsidR="00E974FB" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
@@ -936,51 +924,59 @@
         </w:rPr>
         <w:t>Naboru i wyrażam zgodę na pełnienie tej funkcji na poniższych zasadach, zgodnie z warunkami określonymi w Ofercie i zgodnie z warunkami określonymi w Zasadach Naboru</w:t>
       </w:r>
       <w:r w:rsidR="00166F01" w:rsidRPr="00166F01">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00166F01" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">oraz wyboru ofert Nabór Ofert nr </w:t>
       </w:r>
       <w:r w:rsidR="00A74450">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t>11</w:t>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00B07BA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="000643DC" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00166F01" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>na Fundusze VC</w:t>
       </w:r>
       <w:r w:rsidR="00166F01">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -1722,51 +1718,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> w ramach PFR Ventures</w:t>
       </w:r>
       <w:r w:rsidR="00E605BC" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="595C00EA" w14:textId="25CBDED3" w:rsidR="00B713A5" w:rsidRPr="00886AC3" w:rsidRDefault="00B713A5" w:rsidP="006522E0">
+    <w:p w14:paraId="595C00EA" w14:textId="325AD1D6" w:rsidR="00B713A5" w:rsidRPr="00886AC3" w:rsidRDefault="00B713A5" w:rsidP="006522E0">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -2051,51 +2047,51 @@
         <w:footnoteReference w:id="8"/>
       </w:r>
       <w:r w:rsidRPr="00886AC3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> i oświadczam</w:t>
       </w:r>
       <w:r w:rsidR="006E00AF" w:rsidRPr="00886AC3">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:footnoteReference w:id="9"/>
       </w:r>
       <w:r w:rsidRPr="00886AC3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve">, że  według mojej najlepszej wiedzy </w:t>
+        <w:t xml:space="preserve">, że według mojej najlepszej wiedzy </w:t>
       </w:r>
       <w:r w:rsidRPr="00886AC3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>otrzymane finansowanie publiczne zostało prawidłowo rozliczone i wykorzystane zgodnie z jego przeznaczeniem/przeprowadzone kontrole w zakresie wykorzystania otrzymanego finansowania nie wykazały istotnych nieprawidłowości/żaden organ nie wydał decyzji nakazującej częściowy lub całkowity zwrot finansowania/nie nałożył korekty ani nie wydał innych decyzji dotyczących finansowania negatywnych dla podmiotu który otrzymał finansowanie</w:t>
       </w:r>
       <w:r w:rsidRPr="00886AC3">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:footnoteReference w:id="10"/>
       </w:r>
       <w:r w:rsidRPr="00886AC3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>.</w:t>
@@ -3264,50 +3260,51 @@
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C07EE9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Wyrażam zgodę na przeprowadzenie, przed podpisaniem Umowy </w:t>
       </w:r>
       <w:r w:rsidR="009859F1" w:rsidRPr="00C07EE9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>Inwestorskiej</w:t>
       </w:r>
       <w:r w:rsidRPr="00C07EE9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> przez PFR Ventures, PFR </w:t>
       </w:r>
       <w:r w:rsidR="00CE5154">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>Biznest</w:t>
@@ -3442,60 +3439,51 @@
         </w:rPr>
         <w:t xml:space="preserve">lub ich profesjonalnych doradców zobowiązuję się dostarczyć PFR Ventures, PFR </w:t>
       </w:r>
       <w:r w:rsidR="00CE5154">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>Biznest</w:t>
       </w:r>
       <w:r w:rsidR="008C7568">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C07EE9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve">lub ich </w:t>
-[...8 lines deleted...]
-        <w:t>profesjonalnym doradcom</w:t>
+        <w:t>lub ich profesjonalnym doradcom</w:t>
       </w:r>
       <w:r w:rsidR="00480EAA" w:rsidRPr="00C07EE9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00C07EE9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> w szczególności</w:t>
       </w:r>
       <w:r w:rsidR="00480EAA" w:rsidRPr="00C07EE9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
@@ -4426,50 +4414,51 @@
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C7568">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Zapoznałem się z zasadami przetwarzania danych osobowych stanowiącymi Załącznik nr</w:t>
       </w:r>
       <w:r w:rsidR="0049257F" w:rsidRPr="008C7568">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00612534">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="008C7568">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> do Zasad </w:t>
@@ -5570,137 +5559,137 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="27F6BBBA" w14:textId="77777777" w:rsidR="001C2763" w:rsidRDefault="001C2763" w:rsidP="001C2763">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="163644FA" w14:textId="77777777" w:rsidR="00071BA6" w:rsidRDefault="00071BA6"/>
     <w:sectPr w:rsidR="00071BA6" w:rsidSect="00B63DE6">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="64D71600" w14:textId="77777777" w:rsidR="0058677F" w:rsidRDefault="0058677F" w:rsidP="006132D3">
+    <w:p w14:paraId="3C1EB0B3" w14:textId="77777777" w:rsidR="0093148A" w:rsidRDefault="0093148A" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3AF81016" w14:textId="77777777" w:rsidR="0058677F" w:rsidRDefault="0058677F" w:rsidP="006132D3">
+    <w:p w14:paraId="052E0498" w14:textId="77777777" w:rsidR="0093148A" w:rsidRDefault="0093148A" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="627823613"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="3F82E088" w14:textId="3D4D9DDE" w:rsidR="00B713A5" w:rsidRPr="00A828A3" w:rsidRDefault="00B713A5">
         <w:pPr>
           <w:pStyle w:val="Stopka"/>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00A828A3">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -5714,119 +5703,119 @@
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidRPr="00A828A3">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00AD45D2" w:rsidRPr="00AD45D2">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:noProof/>
             <w:lang w:val="pl-PL"/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r w:rsidRPr="00A828A3">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="1AEC9A93" w14:textId="2B74E4DF" w:rsidR="00B713A5" w:rsidRPr="00A828A3" w:rsidRDefault="00D15466">
+  <w:p w14:paraId="1AEC9A93" w14:textId="3A9C6795" w:rsidR="00B713A5" w:rsidRPr="00A828A3" w:rsidRDefault="00D15466">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
     </w:pPr>
     <w:proofErr w:type="spellStart"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t>Nabór</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t xml:space="preserve"> nr </w:t>
     </w:r>
     <w:r w:rsidR="00437A53">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="004E4DCC">
+    <w:r w:rsidR="00B07BA7">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
-      <w:t>1</w:t>
+      <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00437A53">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t>202</w:t>
     </w:r>
     <w:r w:rsidR="00437A53">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="41C9B17C" w14:textId="77777777" w:rsidR="0058677F" w:rsidRDefault="0058677F" w:rsidP="006132D3">
+    <w:p w14:paraId="18963D51" w14:textId="77777777" w:rsidR="0093148A" w:rsidRDefault="0093148A" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3E5B609C" w14:textId="77777777" w:rsidR="0058677F" w:rsidRDefault="0058677F" w:rsidP="006132D3">
+    <w:p w14:paraId="5FB8A9EC" w14:textId="77777777" w:rsidR="0093148A" w:rsidRDefault="0093148A" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="0B4A2262" w14:textId="5049A12D" w:rsidR="00B713A5" w:rsidRPr="00D23817" w:rsidRDefault="00B713A5" w:rsidP="000A491A">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13AAC">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
@@ -6830,51 +6819,51 @@
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="0008362B">
         <w:rPr>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00113F5F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>Stosunek pokrewieństwa i powinowactwa w rozumieniu ustawy kodeks rodzinny i opiekuńczy</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="285B17D7" w14:textId="36E2E7BF" w:rsidR="00B713A5" w:rsidRDefault="00D15466" w:rsidP="00D15466">
     <w:pPr>
       <w:pStyle w:val="NormalnyWeb"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3B7A1279" wp14:editId="66C5829C">
           <wp:extent cx="5943600" cy="522605"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1001744490" name="Obraz 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
@@ -6893,51 +6882,51 @@
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="5943600" cy="522605"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09F76DAA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6EE6C6DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
@@ -8383,101 +8372,102 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1871524155">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1860508875">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="679965337">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1296135509">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="647244074">
     <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="150"/>
+  <w:zoom w:percent="180"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:doNotTrackFormatting/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0073672F"/>
     <w:rsid w:val="00002194"/>
     <w:rsid w:val="000121BC"/>
     <w:rsid w:val="00020C8B"/>
     <w:rsid w:val="0003566D"/>
     <w:rsid w:val="0005632C"/>
     <w:rsid w:val="000565B3"/>
     <w:rsid w:val="00057311"/>
     <w:rsid w:val="000643DC"/>
     <w:rsid w:val="00071BA6"/>
     <w:rsid w:val="00090F7A"/>
     <w:rsid w:val="000A1367"/>
     <w:rsid w:val="000A491A"/>
     <w:rsid w:val="000B2645"/>
     <w:rsid w:val="000B624F"/>
     <w:rsid w:val="000B76FF"/>
     <w:rsid w:val="000D232E"/>
     <w:rsid w:val="000E3E5D"/>
     <w:rsid w:val="0010054C"/>
     <w:rsid w:val="001042EF"/>
     <w:rsid w:val="001057F1"/>
     <w:rsid w:val="001106EF"/>
     <w:rsid w:val="00113F5F"/>
     <w:rsid w:val="0013319F"/>
     <w:rsid w:val="00140843"/>
+    <w:rsid w:val="00146399"/>
     <w:rsid w:val="00154310"/>
     <w:rsid w:val="00166F01"/>
     <w:rsid w:val="001761A0"/>
     <w:rsid w:val="001C1CE1"/>
     <w:rsid w:val="001C2763"/>
     <w:rsid w:val="001F7B45"/>
     <w:rsid w:val="002157BC"/>
     <w:rsid w:val="002423E0"/>
     <w:rsid w:val="0024355C"/>
     <w:rsid w:val="00245D7C"/>
     <w:rsid w:val="002472E2"/>
     <w:rsid w:val="00272CB8"/>
     <w:rsid w:val="00282E83"/>
     <w:rsid w:val="00292150"/>
     <w:rsid w:val="002A11E8"/>
     <w:rsid w:val="002A7FDE"/>
     <w:rsid w:val="002B15FC"/>
     <w:rsid w:val="002C3D0D"/>
     <w:rsid w:val="002D62AC"/>
     <w:rsid w:val="002E1734"/>
     <w:rsid w:val="002E1D90"/>
     <w:rsid w:val="002F6627"/>
     <w:rsid w:val="00310A1B"/>
     <w:rsid w:val="003331DF"/>
     <w:rsid w:val="00333D46"/>
@@ -8572,166 +8562,171 @@
     <w:rsid w:val="007E4DED"/>
     <w:rsid w:val="00810D2F"/>
     <w:rsid w:val="00820A74"/>
     <w:rsid w:val="008212C5"/>
     <w:rsid w:val="00827452"/>
     <w:rsid w:val="0083378F"/>
     <w:rsid w:val="00841414"/>
     <w:rsid w:val="00843260"/>
     <w:rsid w:val="00850D98"/>
     <w:rsid w:val="008535B5"/>
     <w:rsid w:val="00853A6D"/>
     <w:rsid w:val="00857A3B"/>
     <w:rsid w:val="008631FC"/>
     <w:rsid w:val="00886AC3"/>
     <w:rsid w:val="008A4196"/>
     <w:rsid w:val="008B16B6"/>
     <w:rsid w:val="008B47ED"/>
     <w:rsid w:val="008C2C1D"/>
     <w:rsid w:val="008C7568"/>
     <w:rsid w:val="008D02D9"/>
     <w:rsid w:val="008E6BDB"/>
     <w:rsid w:val="008F3541"/>
     <w:rsid w:val="00901211"/>
     <w:rsid w:val="00906FCA"/>
     <w:rsid w:val="00913FA5"/>
+    <w:rsid w:val="0093148A"/>
     <w:rsid w:val="00934AFC"/>
     <w:rsid w:val="0093734D"/>
     <w:rsid w:val="00941CF3"/>
     <w:rsid w:val="00946961"/>
     <w:rsid w:val="009710CB"/>
     <w:rsid w:val="0097677F"/>
     <w:rsid w:val="009859F1"/>
     <w:rsid w:val="009865A5"/>
     <w:rsid w:val="00996390"/>
     <w:rsid w:val="009A3B8D"/>
     <w:rsid w:val="009A72AB"/>
     <w:rsid w:val="009E0684"/>
     <w:rsid w:val="00A15E46"/>
     <w:rsid w:val="00A17510"/>
     <w:rsid w:val="00A17A2D"/>
     <w:rsid w:val="00A203D2"/>
     <w:rsid w:val="00A235A3"/>
     <w:rsid w:val="00A3770D"/>
     <w:rsid w:val="00A41588"/>
     <w:rsid w:val="00A47470"/>
     <w:rsid w:val="00A5068D"/>
     <w:rsid w:val="00A73D04"/>
     <w:rsid w:val="00A74450"/>
     <w:rsid w:val="00A8486B"/>
     <w:rsid w:val="00A87D86"/>
     <w:rsid w:val="00A90474"/>
     <w:rsid w:val="00A929F8"/>
     <w:rsid w:val="00AA290D"/>
     <w:rsid w:val="00AB2DA7"/>
     <w:rsid w:val="00AB5089"/>
     <w:rsid w:val="00AC2A32"/>
     <w:rsid w:val="00AC7778"/>
     <w:rsid w:val="00AD45D2"/>
     <w:rsid w:val="00AD6714"/>
     <w:rsid w:val="00AF1713"/>
+    <w:rsid w:val="00B07BA7"/>
     <w:rsid w:val="00B1283A"/>
     <w:rsid w:val="00B31CBF"/>
     <w:rsid w:val="00B34091"/>
     <w:rsid w:val="00B378CC"/>
     <w:rsid w:val="00B50384"/>
     <w:rsid w:val="00B63DE6"/>
     <w:rsid w:val="00B677D0"/>
     <w:rsid w:val="00B713A5"/>
     <w:rsid w:val="00B82A38"/>
     <w:rsid w:val="00B859AC"/>
     <w:rsid w:val="00B87888"/>
     <w:rsid w:val="00B90B56"/>
     <w:rsid w:val="00B90FF4"/>
     <w:rsid w:val="00BA09C5"/>
     <w:rsid w:val="00BA4149"/>
     <w:rsid w:val="00BA4D61"/>
     <w:rsid w:val="00BB3F75"/>
     <w:rsid w:val="00BB74BF"/>
     <w:rsid w:val="00BB767D"/>
     <w:rsid w:val="00BC1BD6"/>
     <w:rsid w:val="00BC6261"/>
     <w:rsid w:val="00BD0ECD"/>
     <w:rsid w:val="00BD3134"/>
     <w:rsid w:val="00BD5423"/>
     <w:rsid w:val="00BD7BE8"/>
     <w:rsid w:val="00BE7638"/>
     <w:rsid w:val="00C02FA6"/>
     <w:rsid w:val="00C07EE9"/>
+    <w:rsid w:val="00C226D1"/>
     <w:rsid w:val="00C25455"/>
     <w:rsid w:val="00C40D96"/>
     <w:rsid w:val="00C56872"/>
     <w:rsid w:val="00C614F3"/>
     <w:rsid w:val="00C6783E"/>
     <w:rsid w:val="00C91162"/>
     <w:rsid w:val="00C942C0"/>
     <w:rsid w:val="00CA44E4"/>
     <w:rsid w:val="00CB4256"/>
     <w:rsid w:val="00CB531A"/>
     <w:rsid w:val="00CB62B6"/>
     <w:rsid w:val="00CB668D"/>
     <w:rsid w:val="00CB75D0"/>
     <w:rsid w:val="00CE5154"/>
     <w:rsid w:val="00CF1AA7"/>
     <w:rsid w:val="00CF1BF6"/>
     <w:rsid w:val="00CF2368"/>
     <w:rsid w:val="00D06FD3"/>
     <w:rsid w:val="00D13485"/>
     <w:rsid w:val="00D15466"/>
     <w:rsid w:val="00D23817"/>
     <w:rsid w:val="00D6297D"/>
     <w:rsid w:val="00D65D22"/>
     <w:rsid w:val="00D743B0"/>
     <w:rsid w:val="00D7774D"/>
     <w:rsid w:val="00D875B2"/>
     <w:rsid w:val="00D92B70"/>
     <w:rsid w:val="00DA170D"/>
     <w:rsid w:val="00DA6213"/>
     <w:rsid w:val="00DB6D25"/>
     <w:rsid w:val="00E02547"/>
     <w:rsid w:val="00E04C8B"/>
     <w:rsid w:val="00E07BBB"/>
+    <w:rsid w:val="00E2673C"/>
     <w:rsid w:val="00E354EC"/>
     <w:rsid w:val="00E425F7"/>
     <w:rsid w:val="00E42BE2"/>
     <w:rsid w:val="00E521F4"/>
     <w:rsid w:val="00E605BC"/>
     <w:rsid w:val="00E62B84"/>
     <w:rsid w:val="00E75BC0"/>
     <w:rsid w:val="00E9293C"/>
     <w:rsid w:val="00E92FEC"/>
     <w:rsid w:val="00E974FB"/>
     <w:rsid w:val="00EB3BB3"/>
     <w:rsid w:val="00EB516E"/>
     <w:rsid w:val="00EB5982"/>
     <w:rsid w:val="00EB5DAF"/>
     <w:rsid w:val="00ED0CBD"/>
     <w:rsid w:val="00ED6FA9"/>
     <w:rsid w:val="00F12704"/>
     <w:rsid w:val="00F12F91"/>
     <w:rsid w:val="00F13C4E"/>
     <w:rsid w:val="00F41DFB"/>
+    <w:rsid w:val="00F5108D"/>
     <w:rsid w:val="00F54677"/>
     <w:rsid w:val="00F54AF1"/>
     <w:rsid w:val="00F83609"/>
     <w:rsid w:val="00F852AC"/>
     <w:rsid w:val="00F9004A"/>
     <w:rsid w:val="00FA3279"/>
     <w:rsid w:val="00FA3BDE"/>
     <w:rsid w:val="00FC5C89"/>
     <w:rsid w:val="00FD0220"/>
     <w:rsid w:val="00FD4A74"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
@@ -9910,74 +9905,74 @@
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1E204F0D-1DF5-489D-879B-5FCE3DBFF2A4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{6a7e4972-a3b7-4d51-a933-10309688c2b7}" enabled="1" method="Privileged" siteId="{0d2b6bbb-a69c-41e8-9ef1-c035572bd00e}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
   <Words>1518</Words>
-  <Characters>9109</Characters>
+  <Characters>9108</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>75</Lines>
   <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10606</CharactersWithSpaces>
+  <CharactersWithSpaces>10605</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Jarosław Więckowski</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Enabled">
     <vt:lpwstr>True</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_SiteId">
     <vt:lpwstr>0d2b6bbb-a69c-41e8-9ef1-c035572bd00e</vt:lpwstr>
   </property>