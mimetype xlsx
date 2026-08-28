--- v0 (2026-05-13)
+++ v1 (2026-08-28)
@@ -1,71 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\ventfiles\GRUPOWY\ASI_BIZNEST\2. Nabory\Nabór nr 3\1. Zasady naboru\1. Dokumentacja wersja PL\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\VENTFILES.pfr.local\GRUPOWY\ASI_BIZNEST\2. Nabory\Nabór nr 12\1. Zasady naboru\1. Dokumentacja wersja PL\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DDE891DF-DF44-45C0-B12F-40B8F9E6C26D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4AF35DCD-1DAA-4DFC-952C-473AE3B3F812}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" activeTab="5" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-4470" yWindow="-21720" windowWidth="38640" windowHeight="21120" activeTab="5" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Formularz_Sekcja A" sheetId="15" r:id="rId1"/>
     <sheet name="Sekcja B" sheetId="8" r:id="rId2"/>
     <sheet name="Sekcja C" sheetId="9" r:id="rId3"/>
     <sheet name="Sekcja D" sheetId="11" r:id="rId4"/>
     <sheet name="Sekcja E" sheetId="14" r:id="rId5"/>
     <sheet name="Sekcja F" sheetId="13" r:id="rId6"/>
   </sheets>
   <definedNames>
     <definedName name="_ftn1" localSheetId="0">'Formularz_Sekcja A'!#REF!</definedName>
     <definedName name="_ftn2" localSheetId="5">'Sekcja F'!$B$22</definedName>
     <definedName name="_ftn3" localSheetId="5">'Sekcja F'!$B$23</definedName>
     <definedName name="_ftnref1" localSheetId="0">'Formularz_Sekcja A'!#REF!</definedName>
     <definedName name="_ftnref2" localSheetId="5">'Sekcja F'!$H$5</definedName>
     <definedName name="_ftnref3" localSheetId="5">'Sekcja F'!#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Formularz_Sekcja A'!$B$1:$H$34</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Sekcja B'!$B$2:$Q$23</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'Sekcja C'!$B$2:$M$15</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'Sekcja D'!$B$2:$J$13</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'Sekcja E'!$B$2:$K$15</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="5">'Sekcja F'!$B$2:$J$22</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <fileRecoveryPr autoRecover="0"/>
@@ -1823,192 +1824,234 @@
     </xf>
     <xf numFmtId="0" fontId="20" fillId="3" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="3" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="3" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="3" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="3" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...91 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="17" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="3" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="6" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="6" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="6" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="6" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="6" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="6" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="6" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="6" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="6" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="6" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="5" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
@@ -2024,185 +2067,143 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="6" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="6" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="5" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="7" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="6" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="6" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="6" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="6" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="6" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...37 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="7" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normalny" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFF9B9B"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>766345</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>38099</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>668111</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>639779</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Obraz 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F8313BAB-6E7E-4320-8981-4781571033EB}"/>
             </a:ext>
           </a:extLst>
@@ -2853,443 +2854,443 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{556D25BE-5C67-41F7-B727-295139BCDECC}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:L73"/>
   <sheetViews>
-    <sheetView showGridLines="0" view="pageBreakPreview" zoomScale="130" zoomScaleNormal="100" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="B7" sqref="B7:H7"/>
+    <sheetView showGridLines="0" view="pageBreakPreview" topLeftCell="A14" zoomScale="130" zoomScaleNormal="100" zoomScaleSheetLayoutView="130" workbookViewId="0">
+      <selection activeCell="K30" sqref="K30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.7109375" style="1" customWidth="1"/>
     <col min="2" max="3" width="20.5703125" style="1" customWidth="1"/>
     <col min="4" max="4" width="17.42578125" style="1" customWidth="1"/>
     <col min="5" max="5" width="22.140625" style="2" customWidth="1"/>
     <col min="6" max="6" width="23.85546875" style="2" customWidth="1"/>
     <col min="7" max="7" width="10.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="21.5703125" style="1" customWidth="1"/>
     <col min="9" max="9" width="1.7109375" style="1" hidden="1" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:10" ht="52.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="H1"/>
     </row>
     <row r="2" spans="2:10" ht="67.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B2" s="86" t="s">
+      <c r="B2" s="115" t="s">
         <v>119</v>
       </c>
-      <c r="C2" s="87"/>
-[...4 lines deleted...]
-      <c r="H2" s="87"/>
+      <c r="C2" s="116"/>
+      <c r="D2" s="116"/>
+      <c r="E2" s="116"/>
+      <c r="F2" s="116"/>
+      <c r="G2" s="116"/>
+      <c r="H2" s="116"/>
     </row>
     <row r="3" spans="2:10" ht="4.9000000000000004" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="22"/>
       <c r="C3" s="22"/>
       <c r="D3" s="22"/>
       <c r="E3" s="23"/>
       <c r="F3" s="23"/>
       <c r="G3" s="22"/>
       <c r="H3" s="22"/>
     </row>
     <row r="4" spans="2:10" s="5" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B4" s="88" t="s">
+      <c r="B4" s="117" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="88"/>
-[...4 lines deleted...]
-      <c r="H4" s="88"/>
+      <c r="C4" s="117"/>
+      <c r="D4" s="117"/>
+      <c r="E4" s="117"/>
+      <c r="F4" s="117"/>
+      <c r="G4" s="117"/>
+      <c r="H4" s="117"/>
     </row>
     <row r="5" spans="2:10" s="5" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B5" s="88" t="s">
+      <c r="B5" s="117" t="s">
         <v>108</v>
       </c>
-      <c r="C5" s="88"/>
-[...4 lines deleted...]
-      <c r="H5" s="88"/>
+      <c r="C5" s="117"/>
+      <c r="D5" s="117"/>
+      <c r="E5" s="117"/>
+      <c r="F5" s="117"/>
+      <c r="G5" s="117"/>
+      <c r="H5" s="117"/>
     </row>
     <row r="6" spans="2:10" s="5" customFormat="1" ht="39.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B6" s="88" t="s">
+      <c r="B6" s="117" t="s">
         <v>123</v>
       </c>
-      <c r="C6" s="88"/>
-[...4 lines deleted...]
-      <c r="H6" s="88"/>
+      <c r="C6" s="117"/>
+      <c r="D6" s="117"/>
+      <c r="E6" s="117"/>
+      <c r="F6" s="117"/>
+      <c r="G6" s="117"/>
+      <c r="H6" s="117"/>
     </row>
     <row r="7" spans="2:10" s="5" customFormat="1" ht="108.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B7" s="88" t="s">
+      <c r="B7" s="117" t="s">
         <v>124</v>
       </c>
-      <c r="C7" s="88"/>
-[...4 lines deleted...]
-      <c r="H7" s="88"/>
+      <c r="C7" s="117"/>
+      <c r="D7" s="117"/>
+      <c r="E7" s="117"/>
+      <c r="F7" s="117"/>
+      <c r="G7" s="117"/>
+      <c r="H7" s="117"/>
     </row>
     <row r="8" spans="2:10" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B8" s="88" t="s">
+      <c r="B8" s="117" t="s">
         <v>125</v>
       </c>
-      <c r="C8" s="88"/>
-[...4 lines deleted...]
-      <c r="H8" s="88"/>
+      <c r="C8" s="117"/>
+      <c r="D8" s="117"/>
+      <c r="E8" s="117"/>
+      <c r="F8" s="117"/>
+      <c r="G8" s="117"/>
+      <c r="H8" s="117"/>
     </row>
     <row r="9" spans="2:10" s="5" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B9" s="88" t="s">
+      <c r="B9" s="117" t="s">
         <v>115</v>
       </c>
-      <c r="C9" s="88"/>
-[...4 lines deleted...]
-      <c r="H9" s="88"/>
+      <c r="C9" s="117"/>
+      <c r="D9" s="117"/>
+      <c r="E9" s="117"/>
+      <c r="F9" s="117"/>
+      <c r="G9" s="117"/>
+      <c r="H9" s="117"/>
     </row>
     <row r="10" spans="2:10" s="5" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B10" s="88" t="s">
+      <c r="B10" s="117" t="s">
         <v>109</v>
       </c>
-      <c r="C10" s="88"/>
-[...4 lines deleted...]
-      <c r="H10" s="88"/>
+      <c r="C10" s="117"/>
+      <c r="D10" s="117"/>
+      <c r="E10" s="117"/>
+      <c r="F10" s="117"/>
+      <c r="G10" s="117"/>
+      <c r="H10" s="117"/>
     </row>
     <row r="11" spans="2:10" s="5" customFormat="1" ht="31.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B11" s="88" t="s">
+      <c r="B11" s="117" t="s">
         <v>126</v>
       </c>
-      <c r="C11" s="88"/>
-[...4 lines deleted...]
-      <c r="H11" s="88"/>
+      <c r="C11" s="117"/>
+      <c r="D11" s="117"/>
+      <c r="E11" s="117"/>
+      <c r="F11" s="117"/>
+      <c r="G11" s="117"/>
+      <c r="H11" s="117"/>
     </row>
     <row r="12" spans="2:10" s="6" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B12" s="88" t="s">
+      <c r="B12" s="117" t="s">
         <v>110</v>
       </c>
-      <c r="C12" s="88"/>
-[...4 lines deleted...]
-      <c r="H12" s="88"/>
+      <c r="C12" s="117"/>
+      <c r="D12" s="117"/>
+      <c r="E12" s="117"/>
+      <c r="F12" s="117"/>
+      <c r="G12" s="117"/>
+      <c r="H12" s="117"/>
       <c r="J12" s="17"/>
     </row>
     <row r="13" spans="2:10" ht="4.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B13" s="22"/>
       <c r="C13" s="22"/>
       <c r="D13" s="22"/>
       <c r="E13" s="23"/>
       <c r="F13" s="23"/>
       <c r="G13" s="22"/>
       <c r="H13" s="22"/>
     </row>
     <row r="14" spans="2:10" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B14" s="89" t="s">
+      <c r="B14" s="118" t="s">
         <v>127</v>
       </c>
-      <c r="C14" s="89"/>
-[...4 lines deleted...]
-      <c r="H14" s="89"/>
+      <c r="C14" s="118"/>
+      <c r="D14" s="118"/>
+      <c r="E14" s="118"/>
+      <c r="F14" s="118"/>
+      <c r="G14" s="118"/>
+      <c r="H14" s="118"/>
     </row>
     <row r="15" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B15" s="24" t="s">
         <v>1</v>
       </c>
       <c r="C15" s="24" t="s">
         <v>2</v>
       </c>
-      <c r="D15" s="85" t="s">
+      <c r="D15" s="105" t="s">
         <v>3</v>
       </c>
-      <c r="E15" s="85"/>
-      <c r="F15" s="85" t="s">
+      <c r="E15" s="105"/>
+      <c r="F15" s="105" t="s">
         <v>4</v>
       </c>
-      <c r="G15" s="85"/>
-      <c r="H15" s="85"/>
+      <c r="G15" s="105"/>
+      <c r="H15" s="105"/>
     </row>
     <row r="16" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B16" s="25"/>
       <c r="C16" s="25"/>
-      <c r="D16" s="92"/>
-[...3 lines deleted...]
-      <c r="H16" s="93"/>
+      <c r="D16" s="108"/>
+      <c r="E16" s="108"/>
+      <c r="F16" s="109"/>
+      <c r="G16" s="109"/>
+      <c r="H16" s="109"/>
     </row>
     <row r="17" spans="2:10" x14ac:dyDescent="0.25">
-      <c r="B17" s="85" t="s">
+      <c r="B17" s="105" t="s">
         <v>21</v>
       </c>
-      <c r="C17" s="85"/>
-[...4 lines deleted...]
-      <c r="H17" s="85"/>
+      <c r="C17" s="105"/>
+      <c r="D17" s="105"/>
+      <c r="E17" s="105"/>
+      <c r="F17" s="105"/>
+      <c r="G17" s="105"/>
+      <c r="H17" s="105"/>
     </row>
     <row r="18" spans="2:10" x14ac:dyDescent="0.25">
-      <c r="B18" s="94"/>
-[...5 lines deleted...]
-      <c r="H18" s="96"/>
+      <c r="B18" s="110"/>
+      <c r="C18" s="111"/>
+      <c r="D18" s="111"/>
+      <c r="E18" s="111"/>
+      <c r="F18" s="111"/>
+      <c r="G18" s="111"/>
+      <c r="H18" s="112"/>
     </row>
     <row r="19" spans="2:10" x14ac:dyDescent="0.25">
-      <c r="B19" s="85" t="s">
+      <c r="B19" s="105" t="s">
         <v>114</v>
       </c>
-      <c r="C19" s="85"/>
-[...4 lines deleted...]
-      <c r="H19" s="85"/>
+      <c r="C19" s="105"/>
+      <c r="D19" s="105"/>
+      <c r="E19" s="105"/>
+      <c r="F19" s="105"/>
+      <c r="G19" s="105"/>
+      <c r="H19" s="105"/>
     </row>
     <row r="20" spans="2:10" x14ac:dyDescent="0.25">
-      <c r="B20" s="94"/>
-[...5 lines deleted...]
-      <c r="H20" s="96"/>
+      <c r="B20" s="110"/>
+      <c r="C20" s="111"/>
+      <c r="D20" s="111"/>
+      <c r="E20" s="111"/>
+      <c r="F20" s="111"/>
+      <c r="G20" s="111"/>
+      <c r="H20" s="112"/>
     </row>
     <row r="21" spans="2:10" ht="33" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B21" s="85" t="s">
+      <c r="B21" s="105" t="s">
         <v>128</v>
       </c>
-      <c r="C21" s="85"/>
-[...4 lines deleted...]
-      <c r="H21" s="85"/>
+      <c r="C21" s="105"/>
+      <c r="D21" s="105"/>
+      <c r="E21" s="105"/>
+      <c r="F21" s="105"/>
+      <c r="G21" s="105"/>
+      <c r="H21" s="105"/>
     </row>
     <row r="22" spans="2:10" ht="63.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B22" s="26" t="s">
         <v>95</v>
       </c>
       <c r="C22" s="26" t="s">
         <v>96</v>
       </c>
       <c r="D22" s="26" t="s">
         <v>106</v>
       </c>
       <c r="E22" s="26" t="s">
         <v>116</v>
       </c>
       <c r="F22" s="26" t="s">
         <v>107</v>
       </c>
-      <c r="G22" s="97" t="s">
+      <c r="G22" s="113" t="s">
         <v>118</v>
       </c>
-      <c r="H22" s="98"/>
+      <c r="H22" s="114"/>
     </row>
     <row r="23" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B23" s="41"/>
       <c r="C23" s="41"/>
       <c r="D23" s="42"/>
       <c r="E23" s="43"/>
       <c r="F23" s="41"/>
-      <c r="G23" s="90"/>
-      <c r="H23" s="91"/>
+      <c r="G23" s="101"/>
+      <c r="H23" s="102"/>
     </row>
     <row r="24" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B24" s="41"/>
       <c r="C24" s="41"/>
       <c r="D24" s="42"/>
       <c r="E24" s="42"/>
       <c r="F24" s="41"/>
-      <c r="G24" s="90"/>
-      <c r="H24" s="91"/>
+      <c r="G24" s="101"/>
+      <c r="H24" s="102"/>
     </row>
     <row r="25" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B25" s="41"/>
       <c r="C25" s="41"/>
       <c r="D25" s="42"/>
       <c r="E25" s="42"/>
       <c r="F25" s="41"/>
-      <c r="G25" s="90"/>
-      <c r="H25" s="91"/>
+      <c r="G25" s="101"/>
+      <c r="H25" s="102"/>
     </row>
     <row r="26" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B26" s="41"/>
       <c r="C26" s="41"/>
       <c r="D26" s="42"/>
       <c r="E26" s="42"/>
       <c r="F26" s="41"/>
-      <c r="G26" s="90"/>
-      <c r="H26" s="91"/>
+      <c r="G26" s="101"/>
+      <c r="H26" s="102"/>
     </row>
     <row r="27" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B27" s="41"/>
       <c r="C27" s="41"/>
       <c r="D27" s="42"/>
       <c r="E27" s="42"/>
       <c r="F27" s="41"/>
-      <c r="G27" s="90"/>
-      <c r="H27" s="91"/>
+      <c r="G27" s="101"/>
+      <c r="H27" s="102"/>
     </row>
     <row r="28" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B28" s="103" t="s">
         <v>60</v>
       </c>
       <c r="C28" s="104"/>
       <c r="D28" s="42">
         <f>SUM(D23:D27)</f>
         <v>0</v>
       </c>
       <c r="E28" s="42">
         <f t="shared" ref="E28:F28" si="0">SUM(E23:E27)</f>
         <v>0</v>
       </c>
       <c r="F28" s="42">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G28" s="90"/>
-      <c r="H28" s="91"/>
+      <c r="G28" s="101"/>
+      <c r="H28" s="102"/>
       <c r="J28" s="15"/>
     </row>
     <row r="29" spans="2:10" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B29" s="85" t="s">
+      <c r="B29" s="105" t="s">
         <v>129</v>
       </c>
-      <c r="C29" s="85"/>
-[...4 lines deleted...]
-      <c r="H29" s="85"/>
+      <c r="C29" s="105"/>
+      <c r="D29" s="105"/>
+      <c r="E29" s="106"/>
+      <c r="F29" s="105"/>
+      <c r="G29" s="105"/>
+      <c r="H29" s="105"/>
     </row>
     <row r="30" spans="2:10" ht="120" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B30" s="26" t="s">
         <v>130</v>
       </c>
       <c r="C30" s="26" t="s">
         <v>96</v>
       </c>
-      <c r="D30" s="106" t="s">
+      <c r="D30" s="107" t="s">
         <v>103</v>
       </c>
-      <c r="E30" s="106"/>
+      <c r="E30" s="107"/>
       <c r="F30" s="26" t="s">
         <v>104</v>
       </c>
       <c r="G30" s="26" t="s">
         <v>105</v>
       </c>
       <c r="H30" s="27" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="31" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B31" s="44"/>
       <c r="C31" s="44"/>
-      <c r="D31" s="99"/>
-      <c r="E31" s="99"/>
+      <c r="D31" s="97"/>
+      <c r="E31" s="97"/>
       <c r="F31" s="44"/>
       <c r="G31" s="44"/>
       <c r="H31" s="45"/>
     </row>
     <row r="32" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B32" s="44"/>
       <c r="C32" s="44"/>
-      <c r="D32" s="99"/>
-      <c r="E32" s="99"/>
+      <c r="D32" s="97"/>
+      <c r="E32" s="97"/>
       <c r="F32" s="44"/>
       <c r="G32" s="44"/>
       <c r="H32" s="45"/>
     </row>
     <row r="33" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B33" s="44"/>
       <c r="C33" s="44"/>
-      <c r="D33" s="99"/>
-      <c r="E33" s="99"/>
+      <c r="D33" s="97"/>
+      <c r="E33" s="97"/>
       <c r="F33" s="44"/>
       <c r="G33" s="44"/>
       <c r="H33" s="45"/>
     </row>
     <row r="34" spans="2:12" s="16" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B34" s="100" t="s">
+      <c r="B34" s="98" t="s">
         <v>117</v>
       </c>
-      <c r="C34" s="101"/>
-[...4 lines deleted...]
-      <c r="H34" s="102"/>
+      <c r="C34" s="99"/>
+      <c r="D34" s="99"/>
+      <c r="E34" s="99"/>
+      <c r="F34" s="99"/>
+      <c r="G34" s="99"/>
+      <c r="H34" s="100"/>
     </row>
     <row r="35" spans="2:12" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B35" s="28"/>
       <c r="C35" s="28"/>
       <c r="D35" s="28"/>
       <c r="E35" s="29"/>
       <c r="F35" s="29"/>
       <c r="G35" s="28"/>
       <c r="H35" s="28"/>
     </row>
     <row r="36" spans="2:12" s="3" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B36" s="28"/>
       <c r="C36" s="28"/>
       <c r="D36" s="28"/>
       <c r="E36" s="29"/>
       <c r="F36" s="29"/>
       <c r="G36" s="28"/>
       <c r="H36" s="28"/>
     </row>
     <row r="37" spans="2:12" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B37" s="28"/>
       <c r="C37" s="28"/>
       <c r="D37" s="28"/>
       <c r="E37" s="29"/>
       <c r="F37" s="29"/>
@@ -3601,386 +3602,386 @@
       <c r="H69" s="28"/>
     </row>
     <row r="70" spans="2:8" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E70" s="4"/>
       <c r="F70" s="4"/>
     </row>
     <row r="71" spans="2:8" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E71" s="4"/>
       <c r="F71" s="4"/>
     </row>
     <row r="72" spans="2:8" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E72" s="4"/>
       <c r="F72" s="4"/>
     </row>
     <row r="73" spans="2:8" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B73" s="1"/>
       <c r="C73" s="1"/>
       <c r="D73" s="1"/>
       <c r="E73" s="2"/>
       <c r="F73" s="2"/>
       <c r="G73" s="1"/>
       <c r="H73" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="34">
-    <mergeCell ref="D32:E32"/>
-[...19 lines deleted...]
-    <mergeCell ref="G25:H25"/>
     <mergeCell ref="D15:E15"/>
     <mergeCell ref="F15:H15"/>
     <mergeCell ref="B2:H2"/>
     <mergeCell ref="B4:H4"/>
     <mergeCell ref="B5:H5"/>
     <mergeCell ref="B6:H6"/>
     <mergeCell ref="B7:H7"/>
     <mergeCell ref="B8:H8"/>
     <mergeCell ref="B9:H9"/>
     <mergeCell ref="B10:H10"/>
     <mergeCell ref="B11:H11"/>
     <mergeCell ref="B12:H12"/>
     <mergeCell ref="B14:H14"/>
+    <mergeCell ref="G26:H26"/>
+    <mergeCell ref="D16:E16"/>
+    <mergeCell ref="F16:H16"/>
+    <mergeCell ref="B17:H17"/>
+    <mergeCell ref="B18:H18"/>
+    <mergeCell ref="B19:H19"/>
+    <mergeCell ref="B20:H20"/>
+    <mergeCell ref="B21:H21"/>
+    <mergeCell ref="G22:H22"/>
+    <mergeCell ref="G23:H23"/>
+    <mergeCell ref="G24:H24"/>
+    <mergeCell ref="G25:H25"/>
+    <mergeCell ref="D32:E32"/>
+    <mergeCell ref="D33:E33"/>
+    <mergeCell ref="B34:H34"/>
+    <mergeCell ref="G27:H27"/>
+    <mergeCell ref="B28:C28"/>
+    <mergeCell ref="B29:H29"/>
+    <mergeCell ref="D30:E30"/>
+    <mergeCell ref="D31:E31"/>
+    <mergeCell ref="G28:H28"/>
   </mergeCells>
-  <dataValidations disablePrompts="1" count="2">
+  <dataValidations count="2">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H31:H33" xr:uid="{CB7D10AD-BA9A-4CCD-83FD-783DB4D891F7}">
       <formula1>$K$37:$K$39</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G23:G27 H23" xr:uid="{623D1DD9-5407-4E42-84B8-07339A1E1D09}">
       <formula1>$L$37:$L$40</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="72" orientation="portrait" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="9" max="1048575" man="1"/>
   </colBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:V33"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" topLeftCell="B10" zoomScale="106" zoomScaleNormal="85" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="B18" sqref="B18:Q18"/>
+    <sheetView view="pageBreakPreview" topLeftCell="B1" zoomScale="106" zoomScaleNormal="85" zoomScaleSheetLayoutView="130" workbookViewId="0">
+      <selection activeCell="D33" sqref="D33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="1.7109375" style="7" customWidth="1"/>
     <col min="2" max="3" width="19.42578125" style="7" customWidth="1"/>
     <col min="4" max="4" width="13.7109375" style="7" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="14.140625" style="7" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23.140625" style="7" customWidth="1"/>
     <col min="7" max="7" width="26" style="7" customWidth="1"/>
     <col min="8" max="9" width="13.7109375" style="7" customWidth="1"/>
     <col min="10" max="10" width="14.42578125" style="8" customWidth="1"/>
     <col min="11" max="11" width="18.140625" style="8" customWidth="1"/>
     <col min="12" max="12" width="22.42578125" style="8" customWidth="1"/>
     <col min="13" max="13" width="6.85546875" style="9" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="30.5703125" style="9" customWidth="1"/>
     <col min="15" max="15" width="13.28515625" style="9" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7" style="9" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="15.5703125" style="7" bestFit="1" customWidth="1"/>
     <col min="18" max="16384" width="8.7109375" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:17" ht="13.5" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="2" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B2" s="107" t="s">
+      <c r="B2" s="135" t="s">
         <v>131</v>
       </c>
-      <c r="C2" s="108"/>
-[...10 lines deleted...]
-      <c r="N2" s="109"/>
+      <c r="C2" s="136"/>
+      <c r="D2" s="136"/>
+      <c r="E2" s="136"/>
+      <c r="F2" s="136"/>
+      <c r="G2" s="136"/>
+      <c r="H2" s="136"/>
+      <c r="I2" s="136"/>
+      <c r="J2" s="136"/>
+      <c r="K2" s="136"/>
+      <c r="L2" s="136"/>
+      <c r="M2" s="136"/>
+      <c r="N2" s="137"/>
       <c r="O2" s="30"/>
       <c r="P2" s="30"/>
       <c r="Q2" s="30"/>
     </row>
     <row r="3" spans="2:17" ht="27" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B3" s="110" t="s">
+      <c r="B3" s="138" t="s">
         <v>132</v>
       </c>
-      <c r="C3" s="111"/>
-[...10 lines deleted...]
-      <c r="N3" s="112"/>
+      <c r="C3" s="139"/>
+      <c r="D3" s="139"/>
+      <c r="E3" s="139"/>
+      <c r="F3" s="139"/>
+      <c r="G3" s="139"/>
+      <c r="H3" s="139"/>
+      <c r="I3" s="139"/>
+      <c r="J3" s="139"/>
+      <c r="K3" s="139"/>
+      <c r="L3" s="139"/>
+      <c r="M3" s="139"/>
+      <c r="N3" s="140"/>
       <c r="O3" s="30"/>
       <c r="P3" s="30"/>
       <c r="Q3" s="30"/>
     </row>
     <row r="4" spans="2:17" s="10" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
-      <c r="B4" s="115" t="s">
+      <c r="B4" s="141" t="s">
         <v>14</v>
       </c>
-      <c r="C4" s="116"/>
+      <c r="C4" s="142"/>
       <c r="D4" s="31" t="s">
         <v>83</v>
       </c>
       <c r="E4" s="31" t="s">
         <v>57</v>
       </c>
       <c r="F4" s="32" t="s">
         <v>87</v>
       </c>
       <c r="G4" s="31" t="s">
         <v>12</v>
       </c>
       <c r="H4" s="32" t="s">
         <v>17</v>
       </c>
       <c r="I4" s="40" t="s">
         <v>16</v>
       </c>
       <c r="J4" s="32" t="s">
         <v>20</v>
       </c>
       <c r="K4" s="32" t="s">
         <v>121</v>
       </c>
       <c r="L4" s="84" t="s">
         <v>146</v>
       </c>
       <c r="M4" s="32" t="s">
         <v>18</v>
       </c>
       <c r="N4" s="33" t="s">
         <v>13</v>
       </c>
       <c r="O4" s="30"/>
       <c r="P4" s="30"/>
       <c r="Q4" s="30"/>
     </row>
     <row r="5" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B5" s="117"/>
-      <c r="C5" s="118"/>
+      <c r="B5" s="143"/>
+      <c r="C5" s="144"/>
       <c r="D5" s="46"/>
       <c r="E5" s="47"/>
       <c r="F5" s="47"/>
       <c r="G5" s="47"/>
       <c r="H5" s="47"/>
       <c r="I5" s="48"/>
       <c r="J5" s="47"/>
       <c r="K5" s="47"/>
       <c r="L5" s="47"/>
       <c r="M5" s="47"/>
       <c r="N5" s="49"/>
       <c r="O5" s="34"/>
       <c r="P5" s="34"/>
       <c r="Q5" s="34"/>
     </row>
     <row r="6" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B6" s="117"/>
-      <c r="C6" s="118"/>
+      <c r="B6" s="143"/>
+      <c r="C6" s="144"/>
       <c r="D6" s="46"/>
       <c r="E6" s="47"/>
       <c r="F6" s="47"/>
       <c r="G6" s="47"/>
       <c r="H6" s="47"/>
       <c r="I6" s="47"/>
       <c r="J6" s="47"/>
       <c r="K6" s="47"/>
       <c r="L6" s="47"/>
       <c r="M6" s="47"/>
       <c r="N6" s="49"/>
       <c r="O6" s="34"/>
       <c r="P6" s="34"/>
       <c r="Q6" s="34"/>
     </row>
     <row r="7" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B7" s="117"/>
-      <c r="C7" s="118"/>
+      <c r="B7" s="143"/>
+      <c r="C7" s="144"/>
       <c r="D7" s="46"/>
       <c r="E7" s="47"/>
       <c r="F7" s="47"/>
       <c r="G7" s="47"/>
       <c r="H7" s="47"/>
       <c r="I7" s="47"/>
       <c r="J7" s="47"/>
       <c r="K7" s="47"/>
       <c r="L7" s="47"/>
       <c r="M7" s="47"/>
       <c r="N7" s="49"/>
       <c r="O7" s="34"/>
       <c r="P7" s="34"/>
       <c r="Q7" s="34"/>
     </row>
     <row r="8" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B8" s="117"/>
-      <c r="C8" s="118"/>
+      <c r="B8" s="143"/>
+      <c r="C8" s="144"/>
       <c r="D8" s="46"/>
       <c r="E8" s="47"/>
       <c r="F8" s="47"/>
       <c r="G8" s="47"/>
       <c r="H8" s="47"/>
       <c r="I8" s="47"/>
       <c r="J8" s="47"/>
       <c r="K8" s="47"/>
       <c r="L8" s="47"/>
       <c r="M8" s="47"/>
       <c r="N8" s="49"/>
       <c r="O8" s="34"/>
       <c r="P8" s="34"/>
       <c r="Q8" s="34"/>
     </row>
     <row r="9" spans="2:17" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B9" s="119"/>
-      <c r="C9" s="120"/>
+      <c r="B9" s="145"/>
+      <c r="C9" s="146"/>
       <c r="D9" s="50"/>
       <c r="E9" s="51"/>
       <c r="F9" s="51"/>
       <c r="G9" s="51"/>
       <c r="H9" s="51"/>
       <c r="I9" s="51"/>
       <c r="J9" s="51"/>
       <c r="K9" s="51"/>
       <c r="L9" s="51"/>
       <c r="M9" s="51"/>
       <c r="N9" s="52"/>
       <c r="O9" s="34"/>
       <c r="P9" s="34"/>
       <c r="Q9" s="34"/>
     </row>
     <row r="10" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B10" s="127" t="s">
         <v>133</v>
       </c>
       <c r="C10" s="128"/>
       <c r="D10" s="128"/>
       <c r="E10" s="128"/>
       <c r="F10" s="128"/>
       <c r="G10" s="128"/>
       <c r="H10" s="128"/>
       <c r="I10" s="128"/>
       <c r="J10" s="128"/>
       <c r="K10" s="128"/>
       <c r="L10" s="128"/>
       <c r="M10" s="128"/>
       <c r="N10" s="128"/>
       <c r="O10" s="128"/>
       <c r="P10" s="128"/>
       <c r="Q10" s="129"/>
     </row>
     <row r="11" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="130" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="113" t="s">
+      <c r="C11" s="122" t="s">
         <v>7</v>
       </c>
-      <c r="D11" s="113" t="s">
+      <c r="D11" s="122" t="s">
         <v>52</v>
       </c>
-      <c r="E11" s="113" t="s">
+      <c r="E11" s="122" t="s">
         <v>62</v>
       </c>
-      <c r="F11" s="113" t="s">
+      <c r="F11" s="122" t="s">
         <v>90</v>
       </c>
-      <c r="G11" s="113" t="s">
+      <c r="G11" s="122" t="s">
         <v>53</v>
       </c>
-      <c r="H11" s="113" t="s">
+      <c r="H11" s="122" t="s">
         <v>5</v>
       </c>
-      <c r="I11" s="113" t="s">
+      <c r="I11" s="122" t="s">
         <v>15</v>
       </c>
-      <c r="J11" s="113" t="s">
+      <c r="J11" s="122" t="s">
         <v>81</v>
       </c>
-      <c r="K11" s="113" t="s">
+      <c r="K11" s="122" t="s">
         <v>122</v>
       </c>
-      <c r="L11" s="152" t="s">
+      <c r="L11" s="133" t="s">
         <v>146</v>
       </c>
-      <c r="M11" s="113" t="s">
+      <c r="M11" s="122" t="s">
         <v>18</v>
       </c>
-      <c r="N11" s="113" t="s">
+      <c r="N11" s="122" t="s">
         <v>89</v>
       </c>
       <c r="O11" s="124" t="s">
         <v>6</v>
       </c>
       <c r="P11" s="125"/>
       <c r="Q11" s="126"/>
     </row>
     <row r="12" spans="2:17" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="131"/>
       <c r="C12" s="132"/>
-      <c r="D12" s="114"/>
+      <c r="D12" s="123"/>
       <c r="E12" s="132"/>
-      <c r="F12" s="114"/>
+      <c r="F12" s="123"/>
       <c r="G12" s="132"/>
-      <c r="H12" s="114"/>
-[...5 lines deleted...]
-      <c r="N12" s="114"/>
+      <c r="H12" s="123"/>
+      <c r="I12" s="123"/>
+      <c r="J12" s="123"/>
+      <c r="K12" s="123"/>
+      <c r="L12" s="134"/>
+      <c r="M12" s="123"/>
+      <c r="N12" s="123"/>
       <c r="O12" s="21" t="s">
         <v>10</v>
       </c>
       <c r="P12" s="35" t="s">
         <v>61</v>
       </c>
       <c r="Q12" s="36" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="13" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="53"/>
       <c r="C13" s="47"/>
       <c r="D13" s="47"/>
       <c r="E13" s="47"/>
       <c r="F13" s="47"/>
       <c r="G13" s="47"/>
       <c r="H13" s="54"/>
       <c r="I13" s="54"/>
       <c r="J13" s="55"/>
       <c r="K13" s="56"/>
       <c r="L13" s="56"/>
       <c r="M13" s="47"/>
       <c r="N13" s="56"/>
       <c r="O13" s="57"/>
@@ -4038,266 +4039,260 @@
       <c r="M16" s="47"/>
       <c r="N16" s="56"/>
       <c r="O16" s="57"/>
       <c r="P16" s="57"/>
       <c r="Q16" s="58"/>
     </row>
     <row r="17" spans="2:22" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B17" s="59"/>
       <c r="C17" s="60"/>
       <c r="D17" s="60"/>
       <c r="E17" s="60"/>
       <c r="F17" s="60"/>
       <c r="G17" s="60"/>
       <c r="H17" s="61"/>
       <c r="I17" s="61"/>
       <c r="J17" s="62"/>
       <c r="K17" s="63"/>
       <c r="L17" s="63"/>
       <c r="M17" s="60"/>
       <c r="N17" s="63"/>
       <c r="O17" s="64"/>
       <c r="P17" s="64"/>
       <c r="Q17" s="65"/>
     </row>
     <row r="18" spans="2:22" ht="132" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B18" s="121" t="s">
+      <c r="B18" s="119" t="s">
         <v>147</v>
       </c>
-      <c r="C18" s="122"/>
-[...13 lines deleted...]
-      <c r="Q18" s="123"/>
+      <c r="C18" s="120"/>
+      <c r="D18" s="120"/>
+      <c r="E18" s="120"/>
+      <c r="F18" s="120"/>
+      <c r="G18" s="120"/>
+      <c r="H18" s="120"/>
+      <c r="I18" s="120"/>
+      <c r="J18" s="120"/>
+      <c r="K18" s="120"/>
+      <c r="L18" s="120"/>
+      <c r="M18" s="120"/>
+      <c r="N18" s="120"/>
+      <c r="O18" s="120"/>
+      <c r="P18" s="120"/>
+      <c r="Q18" s="121"/>
     </row>
     <row r="29" spans="2:22" x14ac:dyDescent="0.2">
       <c r="T29" s="11"/>
       <c r="U29" s="11"/>
       <c r="V29" s="11"/>
     </row>
     <row r="30" spans="2:22" x14ac:dyDescent="0.2">
       <c r="T30" s="11"/>
       <c r="U30" s="11" t="s">
         <v>54</v>
       </c>
       <c r="V30" s="11"/>
     </row>
     <row r="31" spans="2:22" x14ac:dyDescent="0.2">
       <c r="T31" s="11"/>
       <c r="U31" s="11" t="s">
         <v>55</v>
       </c>
       <c r="V31" s="11"/>
     </row>
     <row r="32" spans="2:22" x14ac:dyDescent="0.2">
       <c r="T32" s="11"/>
       <c r="U32" s="11" t="s">
         <v>56</v>
       </c>
       <c r="V32" s="11"/>
     </row>
     <row r="33" spans="20:22" x14ac:dyDescent="0.2">
       <c r="T33" s="11"/>
       <c r="U33" s="11"/>
       <c r="V33" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="24">
+    <mergeCell ref="B2:N2"/>
+    <mergeCell ref="B3:N3"/>
+    <mergeCell ref="N11:N12"/>
+    <mergeCell ref="F11:F12"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="B6:C6"/>
+    <mergeCell ref="B7:C7"/>
+    <mergeCell ref="B8:C8"/>
+    <mergeCell ref="B9:C9"/>
+    <mergeCell ref="K11:K12"/>
     <mergeCell ref="B18:Q18"/>
     <mergeCell ref="J11:J12"/>
     <mergeCell ref="O11:Q11"/>
     <mergeCell ref="B10:Q10"/>
     <mergeCell ref="B11:B12"/>
     <mergeCell ref="C11:C12"/>
     <mergeCell ref="E11:E12"/>
     <mergeCell ref="G11:G12"/>
     <mergeCell ref="H11:H12"/>
     <mergeCell ref="I11:I12"/>
     <mergeCell ref="D11:D12"/>
     <mergeCell ref="L11:L12"/>
     <mergeCell ref="M11:M12"/>
-    <mergeCell ref="B2:N2"/>
-[...9 lines deleted...]
-    <mergeCell ref="K11:K12"/>
   </mergeCells>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="M5:M9 M13:M17" xr:uid="{1D9247DF-D7B9-453A-90ED-16A3ECAE5787}">
       <formula1>$U$30:$U$32</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="48" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
-      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="3">
+      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="2">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{C52469BB-C678-44B4-8C5C-D8389D7FCD0F}">
           <x14:formula1>
             <xm:f>'Sekcja C'!$O$15:$O$30</xm:f>
           </x14:formula1>
           <xm:sqref>E13:E17</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{B9A52608-8882-47C3-8821-549D4750C1F8}">
           <x14:formula1>
             <xm:f>'Sekcja C'!$R$15:$R$32</xm:f>
           </x14:formula1>
           <xm:sqref>D13:D17</xm:sqref>
-        </x14:dataValidation>
-[...4 lines deleted...]
-          <xm:sqref>H13:I17</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:S32"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="F8" sqref="F8"/>
+      <selection activeCell="G8" sqref="G8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="1.7109375" style="7" customWidth="1"/>
     <col min="2" max="2" width="22.7109375" style="7" customWidth="1"/>
     <col min="3" max="4" width="17.28515625" style="7" customWidth="1"/>
     <col min="5" max="5" width="26.5703125" style="7" customWidth="1"/>
     <col min="6" max="6" width="34.85546875" style="7" customWidth="1"/>
     <col min="7" max="7" width="7" style="7" customWidth="1"/>
     <col min="8" max="9" width="19" style="7" customWidth="1"/>
     <col min="10" max="10" width="28.42578125" style="7" customWidth="1"/>
     <col min="11" max="11" width="15.42578125" style="9" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="15.42578125" style="9" customWidth="1"/>
     <col min="13" max="13" width="16.140625" style="7" bestFit="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:19" ht="13.5" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="2" spans="2:19" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B2" s="140" t="s">
+      <c r="B2" s="154" t="s">
         <v>134</v>
       </c>
-      <c r="C2" s="141"/>
-[...9 lines deleted...]
-      <c r="M2" s="142"/>
+      <c r="C2" s="155"/>
+      <c r="D2" s="155"/>
+      <c r="E2" s="155"/>
+      <c r="F2" s="155"/>
+      <c r="G2" s="155"/>
+      <c r="H2" s="155"/>
+      <c r="I2" s="155"/>
+      <c r="J2" s="155"/>
+      <c r="K2" s="155"/>
+      <c r="L2" s="155"/>
+      <c r="M2" s="156"/>
     </row>
     <row r="3" spans="2:19" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B3" s="136" t="s">
+      <c r="B3" s="150" t="s">
         <v>135</v>
       </c>
-      <c r="C3" s="137"/>
-[...9 lines deleted...]
-      <c r="M3" s="138"/>
+      <c r="C3" s="151"/>
+      <c r="D3" s="151"/>
+      <c r="E3" s="151"/>
+      <c r="F3" s="151"/>
+      <c r="G3" s="151"/>
+      <c r="H3" s="151"/>
+      <c r="I3" s="151"/>
+      <c r="J3" s="151"/>
+      <c r="K3" s="151"/>
+      <c r="L3" s="151"/>
+      <c r="M3" s="152"/>
     </row>
     <row r="4" spans="2:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B4" s="130" t="s">
         <v>11</v>
       </c>
-      <c r="C4" s="113" t="s">
+      <c r="C4" s="122" t="s">
         <v>19</v>
       </c>
-      <c r="D4" s="113" t="s">
+      <c r="D4" s="122" t="s">
         <v>91</v>
       </c>
-      <c r="E4" s="113" t="s">
+      <c r="E4" s="122" t="s">
         <v>92</v>
       </c>
-      <c r="F4" s="113" t="s">
+      <c r="F4" s="122" t="s">
         <v>136</v>
       </c>
-      <c r="G4" s="113" t="s">
+      <c r="G4" s="122" t="s">
         <v>8</v>
       </c>
-      <c r="H4" s="113" t="s">
+      <c r="H4" s="122" t="s">
         <v>80</v>
       </c>
-      <c r="I4" s="113" t="s">
+      <c r="I4" s="122" t="s">
         <v>93</v>
       </c>
-      <c r="J4" s="113" t="s">
+      <c r="J4" s="122" t="s">
         <v>53</v>
       </c>
-      <c r="K4" s="143" t="s">
+      <c r="K4" s="157" t="s">
         <v>6</v>
       </c>
-      <c r="L4" s="144"/>
-      <c r="M4" s="145"/>
+      <c r="L4" s="158"/>
+      <c r="M4" s="159"/>
     </row>
     <row r="5" spans="2:19" ht="65.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B5" s="146"/>
-[...7 lines deleted...]
-      <c r="J5" s="139"/>
+      <c r="B5" s="160"/>
+      <c r="C5" s="153"/>
+      <c r="D5" s="153"/>
+      <c r="E5" s="153"/>
+      <c r="F5" s="153"/>
+      <c r="G5" s="153"/>
+      <c r="H5" s="153"/>
+      <c r="I5" s="153"/>
+      <c r="J5" s="153"/>
       <c r="K5" s="37" t="s">
         <v>10</v>
       </c>
       <c r="L5" s="38" t="s">
         <v>61</v>
       </c>
       <c r="M5" s="39" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="6" spans="2:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="66"/>
       <c r="C6" s="67"/>
       <c r="D6" s="67"/>
       <c r="E6" s="67"/>
       <c r="F6" s="67"/>
       <c r="G6" s="67"/>
       <c r="H6" s="67"/>
       <c r="I6" s="67"/>
       <c r="J6" s="67"/>
       <c r="K6" s="68"/>
       <c r="L6" s="68"/>
       <c r="M6" s="69"/>
     </row>
     <row r="7" spans="2:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
@@ -4335,64 +4330,64 @@
       <c r="E9" s="54"/>
       <c r="F9" s="54"/>
       <c r="G9" s="54"/>
       <c r="H9" s="54"/>
       <c r="I9" s="54"/>
       <c r="J9" s="54"/>
       <c r="K9" s="57"/>
       <c r="L9" s="57"/>
       <c r="M9" s="58"/>
     </row>
     <row r="10" spans="2:19" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B10" s="71"/>
       <c r="C10" s="61"/>
       <c r="D10" s="61"/>
       <c r="E10" s="61"/>
       <c r="F10" s="61"/>
       <c r="G10" s="61"/>
       <c r="H10" s="61"/>
       <c r="I10" s="61"/>
       <c r="J10" s="61"/>
       <c r="K10" s="64"/>
       <c r="L10" s="64"/>
       <c r="M10" s="65"/>
     </row>
     <row r="11" spans="2:19" ht="79.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B11" s="133" t="s">
+      <c r="B11" s="147" t="s">
         <v>111</v>
       </c>
-      <c r="C11" s="134"/>
-[...9 lines deleted...]
-      <c r="M11" s="135"/>
+      <c r="C11" s="148"/>
+      <c r="D11" s="148"/>
+      <c r="E11" s="148"/>
+      <c r="F11" s="148"/>
+      <c r="G11" s="148"/>
+      <c r="H11" s="148"/>
+      <c r="I11" s="148"/>
+      <c r="J11" s="148"/>
+      <c r="K11" s="148"/>
+      <c r="L11" s="148"/>
+      <c r="M11" s="149"/>
       <c r="S11" s="11">
         <v>2023</v>
       </c>
     </row>
     <row r="12" spans="2:19" x14ac:dyDescent="0.2">
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="S12" s="11">
         <v>2022</v>
       </c>
     </row>
     <row r="13" spans="2:19" x14ac:dyDescent="0.2">
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="S13" s="11">
         <v>2021</v>
       </c>
     </row>
     <row r="14" spans="2:19" x14ac:dyDescent="0.2">
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="S14" s="11">
         <v>2020</v>
       </c>
     </row>
@@ -4638,152 +4633,149 @@
     </row>
     <row r="32" spans="5:19" x14ac:dyDescent="0.2">
       <c r="R32" s="11" t="s">
         <v>49</v>
       </c>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="S16:S29">
     <sortCondition descending="1" ref="S16"/>
   </sortState>
   <mergeCells count="13">
     <mergeCell ref="B11:M11"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="H4:H5"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="K4:M4"/>
     <mergeCell ref="J4:J5"/>
     <mergeCell ref="I4:I5"/>
     <mergeCell ref="G4:G5"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="D4:D5"/>
   </mergeCells>
-  <dataValidations count="4">
+  <dataValidations count="3">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D6:D10" xr:uid="{D1F3CA02-1694-4510-B13F-B7B25CD6B5F7}">
       <formula1>$O$15:$O$30</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I6:I10" xr:uid="{0E262304-5B8C-4B2F-9298-32B110E5083F}">
       <formula1>$P$15:$P$23</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C6:C10" xr:uid="{0A5059D1-4758-40DB-92B0-22D1A62C7DC5}">
       <formula1>$R$15:$R$32</formula1>
-    </dataValidation>
-[...1 lines deleted...]
-      <formula1>$S$11:$S$30</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="59" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:J12"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="E25" sqref="E25"/>
+      <selection activeCell="E6" sqref="E6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="1.7109375" style="7" customWidth="1"/>
     <col min="2" max="2" width="29.42578125" style="7" customWidth="1"/>
     <col min="3" max="3" width="6.7109375" style="7" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="9" style="7" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="52.7109375" style="7" bestFit="1" customWidth="1"/>
     <col min="6" max="7" width="55.85546875" style="7" customWidth="1"/>
     <col min="8" max="10" width="16.85546875" style="7" customWidth="1"/>
     <col min="11" max="16384" width="8.7109375" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:10" ht="13.5" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="2" spans="2:10" ht="16.899999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B2" s="149" t="s">
+      <c r="B2" s="163" t="s">
         <v>137</v>
       </c>
-      <c r="C2" s="150"/>
-[...6 lines deleted...]
-      <c r="J2" s="151"/>
+      <c r="C2" s="164"/>
+      <c r="D2" s="164"/>
+      <c r="E2" s="164"/>
+      <c r="F2" s="164"/>
+      <c r="G2" s="164"/>
+      <c r="H2" s="164"/>
+      <c r="I2" s="164"/>
+      <c r="J2" s="165"/>
     </row>
     <row r="3" spans="2:10" ht="14.65" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B3" s="136" t="s">
+      <c r="B3" s="150" t="s">
         <v>139</v>
       </c>
-      <c r="C3" s="137"/>
-[...6 lines deleted...]
-      <c r="J3" s="138"/>
+      <c r="C3" s="151"/>
+      <c r="D3" s="151"/>
+      <c r="E3" s="151"/>
+      <c r="F3" s="151"/>
+      <c r="G3" s="151"/>
+      <c r="H3" s="151"/>
+      <c r="I3" s="151"/>
+      <c r="J3" s="152"/>
     </row>
     <row r="4" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B4" s="154" t="s">
+      <c r="B4" s="167" t="s">
         <v>138</v>
       </c>
-      <c r="C4" s="152" t="s">
+      <c r="C4" s="133" t="s">
         <v>19</v>
       </c>
-      <c r="D4" s="152" t="s">
+      <c r="D4" s="133" t="s">
         <v>91</v>
       </c>
-      <c r="E4" s="113" t="s">
+      <c r="E4" s="122" t="s">
         <v>92</v>
       </c>
-      <c r="F4" s="152" t="s">
+      <c r="F4" s="133" t="s">
         <v>58</v>
       </c>
-      <c r="G4" s="152" t="s">
+      <c r="G4" s="133" t="s">
         <v>140</v>
       </c>
-      <c r="H4" s="143" t="s">
+      <c r="H4" s="157" t="s">
         <v>6</v>
       </c>
-      <c r="I4" s="144"/>
-      <c r="J4" s="145"/>
+      <c r="I4" s="158"/>
+      <c r="J4" s="159"/>
     </row>
     <row r="5" spans="2:10" ht="66.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B5" s="155"/>
-[...4 lines deleted...]
-      <c r="G5" s="153"/>
+      <c r="B5" s="168"/>
+      <c r="C5" s="166"/>
+      <c r="D5" s="166"/>
+      <c r="E5" s="153"/>
+      <c r="F5" s="166"/>
+      <c r="G5" s="166"/>
       <c r="H5" s="37" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="38" t="s">
         <v>61</v>
       </c>
       <c r="J5" s="39" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="6" spans="2:10" x14ac:dyDescent="0.2">
       <c r="B6" s="72"/>
       <c r="C6" s="67"/>
       <c r="D6" s="67"/>
       <c r="E6" s="67"/>
       <c r="F6" s="73"/>
       <c r="G6" s="73"/>
       <c r="H6" s="73"/>
       <c r="I6" s="73"/>
       <c r="J6" s="69"/>
     </row>
     <row r="7" spans="2:10" x14ac:dyDescent="0.2">
       <c r="B7" s="74"/>
       <c r="C7" s="54"/>
       <c r="D7" s="54"/>
@@ -4806,189 +4798,189 @@
       <c r="J8" s="58"/>
     </row>
     <row r="9" spans="2:10" x14ac:dyDescent="0.2">
       <c r="B9" s="74"/>
       <c r="C9" s="54"/>
       <c r="D9" s="54"/>
       <c r="E9" s="54"/>
       <c r="F9" s="75"/>
       <c r="G9" s="75"/>
       <c r="H9" s="75"/>
       <c r="I9" s="75"/>
       <c r="J9" s="58"/>
     </row>
     <row r="10" spans="2:10" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B10" s="76"/>
       <c r="C10" s="61"/>
       <c r="D10" s="61"/>
       <c r="E10" s="61"/>
       <c r="F10" s="77"/>
       <c r="G10" s="77"/>
       <c r="H10" s="77"/>
       <c r="I10" s="77"/>
       <c r="J10" s="65"/>
     </row>
     <row r="11" spans="2:10" ht="66.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B11" s="147" t="s">
+      <c r="B11" s="161" t="s">
         <v>112</v>
       </c>
-      <c r="C11" s="148"/>
-[...6 lines deleted...]
-      <c r="J11" s="148"/>
+      <c r="C11" s="162"/>
+      <c r="D11" s="162"/>
+      <c r="E11" s="162"/>
+      <c r="F11" s="162"/>
+      <c r="G11" s="162"/>
+      <c r="H11" s="162"/>
+      <c r="I11" s="162"/>
+      <c r="J11" s="162"/>
     </row>
     <row r="12" spans="2:10" ht="38.65" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="B11:J11"/>
     <mergeCell ref="B3:J3"/>
     <mergeCell ref="B2:J2"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="H4:J4"/>
     <mergeCell ref="G4:G5"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="E4:E5"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="54" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="2">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{C34021BF-9252-46E9-BC6C-0FD840649EF3}">
           <x14:formula1>
             <xm:f>'Sekcja C'!$O$15:$O$30</xm:f>
           </x14:formula1>
           <xm:sqref>D6:D10</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{04824821-9934-46A8-8BB3-77B900B19143}">
           <x14:formula1>
             <xm:f>'Sekcja C'!$R$15:$R$32</xm:f>
           </x14:formula1>
           <xm:sqref>C6:C10</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9FD646FA-1B8C-4924-A0B9-36FE1B300D6B}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:K11"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="G9" sqref="G9"/>
+      <selection activeCell="C10" sqref="C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="1.7109375" style="7" customWidth="1"/>
     <col min="2" max="2" width="31.85546875" style="7" customWidth="1"/>
     <col min="3" max="3" width="6.7109375" style="7" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="8.140625" style="7" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="42.7109375" style="7" customWidth="1"/>
     <col min="6" max="6" width="21.7109375" style="7" customWidth="1"/>
     <col min="7" max="8" width="44.7109375" style="7" customWidth="1"/>
     <col min="9" max="11" width="12.7109375" style="7" customWidth="1"/>
     <col min="12" max="16384" width="8.7109375" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:11" ht="13.5" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="2" spans="2:11" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B2" s="149" t="s">
+      <c r="B2" s="163" t="s">
         <v>141</v>
       </c>
-      <c r="C2" s="150"/>
-[...7 lines deleted...]
-      <c r="K2" s="151"/>
+      <c r="C2" s="164"/>
+      <c r="D2" s="164"/>
+      <c r="E2" s="164"/>
+      <c r="F2" s="164"/>
+      <c r="G2" s="164"/>
+      <c r="H2" s="164"/>
+      <c r="I2" s="164"/>
+      <c r="J2" s="164"/>
+      <c r="K2" s="165"/>
     </row>
     <row r="3" spans="2:11" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B3" s="160" t="s">
+      <c r="B3" s="173" t="s">
         <v>142</v>
       </c>
-      <c r="C3" s="161"/>
-[...7 lines deleted...]
-      <c r="K3" s="162"/>
+      <c r="C3" s="174"/>
+      <c r="D3" s="174"/>
+      <c r="E3" s="174"/>
+      <c r="F3" s="174"/>
+      <c r="G3" s="174"/>
+      <c r="H3" s="174"/>
+      <c r="I3" s="174"/>
+      <c r="J3" s="174"/>
+      <c r="K3" s="175"/>
     </row>
     <row r="4" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B4" s="163" t="s">
+      <c r="B4" s="176" t="s">
         <v>143</v>
       </c>
-      <c r="C4" s="158" t="s">
+      <c r="C4" s="171" t="s">
         <v>19</v>
       </c>
-      <c r="D4" s="158" t="s">
+      <c r="D4" s="171" t="s">
         <v>51</v>
       </c>
-      <c r="E4" s="165" t="s">
+      <c r="E4" s="178" t="s">
         <v>92</v>
       </c>
-      <c r="F4" s="158" t="s">
+      <c r="F4" s="171" t="s">
         <v>94</v>
       </c>
-      <c r="G4" s="158" t="s">
+      <c r="G4" s="171" t="s">
         <v>59</v>
       </c>
-      <c r="H4" s="158" t="s">
+      <c r="H4" s="171" t="s">
         <v>82</v>
       </c>
-      <c r="I4" s="165" t="s">
+      <c r="I4" s="178" t="s">
         <v>6</v>
       </c>
-      <c r="J4" s="165"/>
-      <c r="K4" s="166"/>
+      <c r="J4" s="178"/>
+      <c r="K4" s="179"/>
     </row>
     <row r="5" spans="2:11" ht="60" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B5" s="164"/>
-[...5 lines deleted...]
-      <c r="H5" s="159"/>
+      <c r="B5" s="177"/>
+      <c r="C5" s="172"/>
+      <c r="D5" s="172"/>
+      <c r="E5" s="180"/>
+      <c r="F5" s="172"/>
+      <c r="G5" s="172"/>
+      <c r="H5" s="172"/>
       <c r="I5" s="21" t="s">
         <v>10</v>
       </c>
       <c r="J5" s="35" t="s">
         <v>61</v>
       </c>
       <c r="K5" s="36" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="6" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="74"/>
       <c r="C6" s="75"/>
       <c r="D6" s="75"/>
       <c r="E6" s="75"/>
       <c r="F6" s="75"/>
       <c r="G6" s="75"/>
       <c r="H6" s="75"/>
       <c r="I6" s="75"/>
       <c r="J6" s="75"/>
       <c r="K6" s="58"/>
     </row>
     <row r="7" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="74"/>
       <c r="C7" s="75"/>
@@ -5016,151 +5008,151 @@
     <row r="9" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="74"/>
       <c r="C9" s="75"/>
       <c r="D9" s="75"/>
       <c r="E9" s="75"/>
       <c r="F9" s="75"/>
       <c r="G9" s="75"/>
       <c r="H9" s="75"/>
       <c r="I9" s="75"/>
       <c r="J9" s="75"/>
       <c r="K9" s="58"/>
     </row>
     <row r="10" spans="2:11" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B10" s="76"/>
       <c r="C10" s="77"/>
       <c r="D10" s="77"/>
       <c r="E10" s="77"/>
       <c r="F10" s="77"/>
       <c r="G10" s="77"/>
       <c r="H10" s="77"/>
       <c r="I10" s="77"/>
       <c r="J10" s="77"/>
       <c r="K10" s="65"/>
     </row>
     <row r="11" spans="2:11" ht="60.6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B11" s="156" t="s">
+      <c r="B11" s="169" t="s">
         <v>113</v>
       </c>
-      <c r="C11" s="157"/>
-[...7 lines deleted...]
-      <c r="K11" s="157"/>
+      <c r="C11" s="170"/>
+      <c r="D11" s="170"/>
+      <c r="E11" s="170"/>
+      <c r="F11" s="170"/>
+      <c r="G11" s="170"/>
+      <c r="H11" s="170"/>
+      <c r="I11" s="170"/>
+      <c r="J11" s="170"/>
+      <c r="K11" s="170"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="B11:K11"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="B2:K2"/>
     <mergeCell ref="B3:K3"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="G4:G5"/>
     <mergeCell ref="H4:H5"/>
     <mergeCell ref="I4:K4"/>
     <mergeCell ref="E4:E5"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="59" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="2">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{898F5DCA-3001-485D-88A7-75129DDEAFFD}">
           <x14:formula1>
             <xm:f>'Sekcja C'!$O$15:$O$30</xm:f>
           </x14:formula1>
-          <xm:sqref>D6:E10</xm:sqref>
+          <xm:sqref>D6:D10</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{9A646E86-269B-4F25-9307-100B02D49C78}">
           <x14:formula1>
             <xm:f>'Sekcja C'!$R$15:$R$32</xm:f>
           </x14:formula1>
           <xm:sqref>C6:C10</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DD13CA5F-EB22-4B78-8631-7ADEEE0AF92C}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:J17"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A4" zoomScale="115" zoomScaleNormal="85" zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="B6" sqref="B6"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection activeCell="O17" sqref="O17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="1.7109375" style="12" customWidth="1"/>
     <col min="2" max="2" width="34.42578125" style="12" customWidth="1"/>
     <col min="3" max="10" width="14.5703125" style="12" customWidth="1"/>
     <col min="11" max="16384" width="8.7109375" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:10" ht="13.5" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="2" spans="2:10" ht="44.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B2" s="168" t="s">
+      <c r="B2" s="85" t="s">
         <v>144</v>
       </c>
-      <c r="C2" s="169"/>
-[...6 lines deleted...]
-      <c r="J2" s="169"/>
+      <c r="C2" s="86"/>
+      <c r="D2" s="86"/>
+      <c r="E2" s="86"/>
+      <c r="F2" s="86"/>
+      <c r="G2" s="86"/>
+      <c r="H2" s="86"/>
+      <c r="I2" s="86"/>
+      <c r="J2" s="86"/>
     </row>
     <row r="3" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B3" s="179" t="s">
+      <c r="B3" s="96" t="s">
         <v>10</v>
       </c>
-      <c r="C3" s="170" t="s">
+      <c r="C3" s="87" t="s">
         <v>26</v>
       </c>
-      <c r="D3" s="171"/>
-[...5 lines deleted...]
-      <c r="J3" s="171"/>
+      <c r="D3" s="88"/>
+      <c r="E3" s="88"/>
+      <c r="F3" s="88"/>
+      <c r="G3" s="88"/>
+      <c r="H3" s="88"/>
+      <c r="I3" s="88"/>
+      <c r="J3" s="88"/>
     </row>
     <row r="4" spans="2:10" ht="72" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B4" s="175"/>
+      <c r="B4" s="92"/>
       <c r="C4" s="20" t="s">
         <v>22</v>
       </c>
       <c r="D4" s="20" t="s">
         <v>23</v>
       </c>
       <c r="E4" s="20" t="s">
         <v>24</v>
       </c>
       <c r="F4" s="20" t="s">
         <v>25</v>
       </c>
       <c r="G4" s="20" t="s">
         <v>84</v>
       </c>
       <c r="H4" s="20" t="s">
         <v>85</v>
       </c>
       <c r="I4" s="20" t="s">
         <v>86</v>
       </c>
       <c r="J4" s="19" t="s">
         <v>60</v>
       </c>
     </row>
@@ -5213,68 +5205,68 @@
       <c r="E8" s="75"/>
       <c r="F8" s="75"/>
       <c r="G8" s="75"/>
       <c r="H8" s="75"/>
       <c r="I8" s="75"/>
       <c r="J8" s="80">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="2:10" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B9" s="76"/>
       <c r="C9" s="77"/>
       <c r="D9" s="77"/>
       <c r="E9" s="77"/>
       <c r="F9" s="77"/>
       <c r="G9" s="77"/>
       <c r="H9" s="77"/>
       <c r="I9" s="77"/>
       <c r="J9" s="77">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="2:10" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B10" s="174" t="s">
+      <c r="B10" s="91" t="s">
         <v>10</v>
       </c>
-      <c r="C10" s="170" t="s">
+      <c r="C10" s="87" t="s">
         <v>28</v>
       </c>
-      <c r="D10" s="171"/>
-[...2 lines deleted...]
-      <c r="G10" s="177" t="s">
+      <c r="D10" s="88"/>
+      <c r="E10" s="88"/>
+      <c r="F10" s="93"/>
+      <c r="G10" s="94" t="s">
         <v>27</v>
       </c>
-      <c r="H10" s="177"/>
-[...1 lines deleted...]
-      <c r="J10" s="178"/>
+      <c r="H10" s="94"/>
+      <c r="I10" s="94"/>
+      <c r="J10" s="95"/>
     </row>
     <row r="11" spans="2:10" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B11" s="175"/>
+      <c r="B11" s="92"/>
       <c r="C11" s="20" t="s">
         <v>22</v>
       </c>
       <c r="D11" s="20" t="s">
         <v>23</v>
       </c>
       <c r="E11" s="20" t="s">
         <v>24</v>
       </c>
       <c r="F11" s="20" t="s">
         <v>120</v>
       </c>
       <c r="G11" s="20" t="s">
         <v>22</v>
       </c>
       <c r="H11" s="20" t="s">
         <v>23</v>
       </c>
       <c r="I11" s="20" t="s">
         <v>24</v>
       </c>
       <c r="J11" s="20" t="s">
         <v>120</v>
       </c>
     </row>
@@ -5312,76 +5304,82 @@
       <c r="J14" s="58"/>
     </row>
     <row r="15" spans="2:10" x14ac:dyDescent="0.2">
       <c r="B15" s="74"/>
       <c r="C15" s="75"/>
       <c r="D15" s="75"/>
       <c r="E15" s="75"/>
       <c r="F15" s="75"/>
       <c r="G15" s="75"/>
       <c r="H15" s="75"/>
       <c r="I15" s="75"/>
       <c r="J15" s="58"/>
     </row>
     <row r="16" spans="2:10" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B16" s="81"/>
       <c r="C16" s="82"/>
       <c r="D16" s="82"/>
       <c r="E16" s="82"/>
       <c r="F16" s="82"/>
       <c r="G16" s="82"/>
       <c r="H16" s="82"/>
       <c r="I16" s="82"/>
       <c r="J16" s="83"/>
     </row>
     <row r="17" spans="2:10" ht="135.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B17" s="172" t="s">
+      <c r="B17" s="89" t="s">
         <v>145</v>
       </c>
-      <c r="C17" s="173"/>
-[...6 lines deleted...]
-      <c r="J17" s="173"/>
+      <c r="C17" s="90"/>
+      <c r="D17" s="90"/>
+      <c r="E17" s="90"/>
+      <c r="F17" s="90"/>
+      <c r="G17" s="90"/>
+      <c r="H17" s="90"/>
+      <c r="I17" s="90"/>
+      <c r="J17" s="90"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="B2:J2"/>
     <mergeCell ref="C3:J3"/>
     <mergeCell ref="B17:J17"/>
     <mergeCell ref="B10:B11"/>
     <mergeCell ref="C10:F10"/>
     <mergeCell ref="G10:J10"/>
     <mergeCell ref="B3:B4"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="94" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{6a7e4972-a3b7-4d51-a933-10309688c2b7}" enabled="1" method="Privileged" siteId="{0d2b6bbb-a69c-41e8-9ef1-c035572bd00e}" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arkusze</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Nazwane zakresy</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="15" baseType="lpstr">