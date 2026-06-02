--- v0 (2026-05-13)
+++ v1 (2026-06-02)
@@ -917,56 +917,58 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Ja, niżej podpisany/a, będący Beneficjentem rzeczywistym</w:t>
       </w:r>
       <w:r w:rsidRPr="00597479">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
       <w:r w:rsidRPr="00597479">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> („</w:t>
       </w:r>
       <w:r w:rsidRPr="00597479">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>Beneficjent Rzeczywisty</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00597479">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>”)/</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="02B8528C" w14:textId="2BC07589" w:rsidR="009D4E26" w:rsidRPr="00AD16E7" w:rsidRDefault="009D4E26" w:rsidP="00AD16E7">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD16E7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Ja/My niżej podpisani reprezentujący</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD16E7">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
@@ -1218,58 +1220,66 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FC54FD4" w14:textId="625390D5" w:rsidR="00DB7BF9" w:rsidRPr="00014FDA" w:rsidRDefault="00A20B5B" w:rsidP="00AC358D">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="244" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008348C6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>jestem/nie jestem osobą będącą bliskim współpracownikiem osoby zajmującej eksponowane stanowisko polityczne</w:t>
+        <w:t xml:space="preserve">jestem/nie jestem osobą będącą bliskim współpracownikiem osoby zajmującej eksponowane stanowisko </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008348C6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>polityczne</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="008348C6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> lub</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17FD66FE" w14:textId="4D7377B0" w:rsidR="00A20B5B" w:rsidRPr="00014FDA" w:rsidRDefault="004F26EF" w:rsidP="00AC358D">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="244" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008348C6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -1288,51 +1298,65 @@
         </w:rPr>
         <w:t>zajmującej eksponowane stanowisko polityczne</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73F20D65" w14:textId="2AE8A64C" w:rsidR="004F26EF" w:rsidRPr="00014FDA" w:rsidRDefault="00CE25B9" w:rsidP="00014FDA">
       <w:pPr>
         <w:spacing w:line="244" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00014FDA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">w rozumieniu Ustawy o przeciwdziałaniu praniu pieniędzy oraz finansowaniu terroryzmu z dnia 1 marca 2018 r. (Dz. U. z 2018r. poz. 723, z </w:t>
+        <w:t xml:space="preserve">w rozumieniu Ustawy o przeciwdziałaniu praniu pieniędzy oraz finansowaniu terroryzmu z dnia 1 marca 2018 r. (Dz. U. z </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00014FDA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>2018r.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00014FDA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> poz. 723, z </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00014FDA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>późn</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00014FDA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00014FDA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
       <w:r w:rsidRPr="00014FDA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
@@ -1590,66 +1614,68 @@
         </w:rPr>
         <w:t>nie jest zależne od uzyskania przez Inwestora jakiejkolwiek zgody, zatwierdzenia, zawiadomienia lub rejestracji przez jakikolwiek organ administracji publicznej, samorządowej lub jakikolwiek innym organ oraz/lub jakąkolwiek osobę trzecią (w tym na podstawie jakiejkolwiek umowy lub porozumienia).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B5B33D4" w14:textId="77DB7116" w:rsidR="0059098A" w:rsidRPr="00463293" w:rsidRDefault="0059098A" w:rsidP="000926B0">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00463293">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">B) </w:t>
       </w:r>
       <w:r w:rsidRPr="00597479">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Poza</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="001B65EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001B65EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>….</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="001B65EE" w:rsidRPr="00AD6714">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>……………</w:t>
       </w:r>
       <w:r w:rsidR="001B65EE" w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:footnoteReference w:id="14"/>
       </w:r>
       <w:r w:rsidRPr="00597479">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> do zobowiązania się</w:t>
       </w:r>
       <w:r w:rsidRPr="001B65EE">
         <w:rPr>
@@ -2613,64 +2639,72 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D50402">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Prywatny </w:t>
       </w:r>
       <w:r w:rsidRPr="003F3F5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>umożliwi</w:t>
       </w:r>
       <w:r w:rsidR="00EE3F47" w:rsidRPr="003F3F5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> przed p</w:t>
       </w:r>
       <w:r w:rsidRPr="003F3F5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">odpisaniem Umowy </w:t>
+        <w:t xml:space="preserve">odpisaniem </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003F3F5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Umowy </w:t>
       </w:r>
       <w:r w:rsidR="00463293">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D50402">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Inwestorskiej</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00D50402" w:rsidRPr="003F3F5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EE3F47" w:rsidRPr="003F3F5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>PFR Ventures</w:t>
       </w:r>
       <w:r w:rsidR="001D1B85" w:rsidRPr="003F3F5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">, PFR </w:t>
       </w:r>
       <w:r w:rsidR="00DD2510">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Starter</w:t>
       </w:r>
       <w:r w:rsidR="00A62686">
@@ -4207,57 +4241,71 @@
         </w:rPr>
         <w:t xml:space="preserve">uzyskanych </w:t>
       </w:r>
       <w:r w:rsidRPr="00816772">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>informacj</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00816772">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> o </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">jego (lub osób przez niego wskazanych)  </w:t>
+        <w:t xml:space="preserve">jego (lub osób przez niego </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wskazanych)  </w:t>
       </w:r>
       <w:r w:rsidRPr="00816772">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>dotychczasowej działalności inwestycyjnej, przedsiębiorczej i reputacji na rynku</w:t>
+        <w:t>dotychczasowej</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00816772">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> działalności inwestycyjnej, przedsiębiorczej i reputacji na rynku</w:t>
       </w:r>
       <w:r w:rsidRPr="00816772">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="pl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00816772">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>na rzecz instytucji oferujących finansowanie ze środków publicznych (PARP, NCBR, BGK, ARP) w celu weryfikacji wskazanego doświadczenia w działalności inwestycyjnej i reputacji na rynku</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CC7FCAB" w14:textId="2D658224" w:rsidR="00597479" w:rsidRDefault="00EE68BA" w:rsidP="00012A9E">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:jc w:val="both"/>
@@ -4609,51 +4657,65 @@
         </w:rPr>
         <w:t xml:space="preserve">zeczywistego, wkładu </w:t>
       </w:r>
       <w:r w:rsidR="007E18EF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00A942BE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">nwestora </w:t>
       </w:r>
       <w:r w:rsidR="007E18EF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00A942BE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">rywatnego, obowiązku poddania się badaniu Due </w:t>
+        <w:t xml:space="preserve">rywatnego, obowiązku poddania się badaniu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A942BE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Due</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A942BE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A942BE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Dilgence</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A942BE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> i innych oświadczeń przypisanych Beneficjentowi </w:t>
       </w:r>
       <w:r w:rsidR="007E18EF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidRPr="00A942BE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
@@ -4846,113 +4908,122 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D3102">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">Data, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003D3102">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>miejscowość</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="41CE38B0" w14:textId="03BDC3F7" w:rsidR="00C153EC" w:rsidRPr="009B6138" w:rsidRDefault="00C153EC" w:rsidP="00DB3563">
+    <w:p w14:paraId="6CBC8CBA" w14:textId="77777777" w:rsidR="00D95519" w:rsidRDefault="00D95519" w:rsidP="00DB3563">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41CE38B0" w14:textId="4EAC6D58" w:rsidR="00C153EC" w:rsidRPr="009B6138" w:rsidRDefault="00C153EC" w:rsidP="00DB3563">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="009B6138">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Załącznik A do </w:t>
       </w:r>
       <w:r w:rsidR="005F5642">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidRPr="009B6138">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">świadczenia Inwestora Prywatnego będącego osoba prawną, która nie jest kontrolowana przez </w:t>
       </w:r>
       <w:r w:rsidR="00492275">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidRPr="009B6138">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">eneficjentów </w:t>
       </w:r>
       <w:r w:rsidR="00492275">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidRPr="009B6138">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">zeczywistych w sposób wskazany w przypisie </w:t>
       </w:r>
-      <w:r w:rsidR="00DB21D2">
+      <w:r w:rsidR="00D95519">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
-        <w:t>3</w:t>
+        <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00E928B3" w:rsidRPr="009B6138">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009B6138">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">w Formularzu </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3020"/>
         <w:gridCol w:w="3021"/>
@@ -5263,71 +5334,71 @@
         </w:rPr>
         <w:t xml:space="preserve"> jako podmioty kontrolujące lub finansujące ich działalność, należy także wskazać osoby fizyczne kontrolujące takiego wspólnika/akcjonariusza</w:t>
       </w:r>
       <w:r w:rsidR="005C78C6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00C153EC" w:rsidRPr="003F3F5A" w:rsidSect="00233497">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="567" w:footer="454" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="04B4C490" w14:textId="77777777" w:rsidR="000D4C57" w:rsidRDefault="000D4C57">
+    <w:p w14:paraId="5D1C567F" w14:textId="77777777" w:rsidR="00C60712" w:rsidRDefault="00C60712">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6F0FEE75" w14:textId="77777777" w:rsidR="000D4C57" w:rsidRDefault="000D4C57">
+    <w:p w14:paraId="61EA8B7E" w14:textId="77777777" w:rsidR="00C60712" w:rsidRDefault="00C60712">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="057C195F" w14:textId="77777777" w:rsidR="000D4C57" w:rsidRDefault="000D4C57">
+    <w:p w14:paraId="6A222B7B" w14:textId="77777777" w:rsidR="00C60712" w:rsidRDefault="00C60712">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -5361,74 +5432,74 @@
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6E066B62" w14:textId="028A4FAB" w:rsidR="003A4183" w:rsidRDefault="003A4183">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="07527D93" w14:textId="5ED9126D" w:rsidR="003A4183" w:rsidRPr="00271EDE" w:rsidRDefault="009F6A29" w:rsidP="009F6A29">
+  <w:p w14:paraId="07527D93" w14:textId="0635437D" w:rsidR="003A4183" w:rsidRPr="00271EDE" w:rsidRDefault="009F6A29" w:rsidP="009F6A29">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00271EDE">
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
       </w:rPr>
       <w:t xml:space="preserve">Nabór nr </w:t>
     </w:r>
     <w:r w:rsidR="00271EDE" w:rsidRPr="00271EDE">
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="004A1E8A">
+    <w:r w:rsidR="00D95519">
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
       </w:rPr>
-      <w:t>1</w:t>
+      <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="00271EDE">
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
       </w:rPr>
       <w:t>/202</w:t>
     </w:r>
     <w:r w:rsidR="00271EDE" w:rsidRPr="00271EDE">
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="00271EDE">
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00271EDE">
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
         <w:i/>
@@ -5494,74 +5565,74 @@
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="00271EDE">
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
         <w:noProof/>
       </w:rPr>
       <w:t>20</w:t>
     </w:r>
     <w:r w:rsidRPr="00271EDE">
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6875E8A2" w14:textId="77777777" w:rsidR="000D4C57" w:rsidRDefault="000D4C57">
+    <w:p w14:paraId="6DBF658B" w14:textId="77777777" w:rsidR="00C60712" w:rsidRDefault="00C60712">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="26DCB655" w14:textId="77777777" w:rsidR="000D4C57" w:rsidRDefault="000D4C57">
+    <w:p w14:paraId="4C823B39" w14:textId="77777777" w:rsidR="00C60712" w:rsidRDefault="00C60712">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7BEB7058" w14:textId="77777777" w:rsidR="000D4C57" w:rsidRDefault="000D4C57">
+    <w:p w14:paraId="5DD5F947" w14:textId="77777777" w:rsidR="00C60712" w:rsidRDefault="00C60712">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="5D01D333" w14:textId="77777777" w:rsidR="00F570B0" w:rsidRPr="00D1100F" w:rsidRDefault="00F570B0" w:rsidP="00F570B0">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D1100F">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00D1100F">
@@ -5647,51 +5718,67 @@
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00D1100F">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> W przypadku, gdy Inwestor </w:t>
       </w:r>
       <w:r w:rsidR="002A5231" w:rsidRPr="00D1100F">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Prywatny </w:t>
       </w:r>
       <w:r w:rsidRPr="00D1100F">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>posiada Beneficjenta rzeczywistego, oświadczenie podpisuje zarówno Inwestor (zgodnie z reprezentacją ujawnioną w  KRS), jak i Beneficjent Rzeczywisty.</w:t>
+        <w:t xml:space="preserve">posiada Beneficjenta rzeczywistego, oświadczenie podpisuje zarówno Inwestor (zgodnie z reprezentacją ujawnioną </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D1100F">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>w  KRS</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D1100F">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>), jak i Beneficjent Rzeczywisty.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
     <w:p w14:paraId="4509F426" w14:textId="70FF49EE" w:rsidR="003A4183" w:rsidRPr="00D1100F" w:rsidRDefault="003A4183" w:rsidP="009D4E26">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D1100F">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00D1100F">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -5769,51 +5856,67 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D1100F">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>osobę fizyczną lub osoby fizyczne, które sprawują kontrolę nad co najmniej 50% majątku - w przypadku podmiotów, którym powierzono administrowanie wartościami majątkowymi oraz rozdzielanie takich wartości, z wyjątkiem podmiotów wykonujących czynności zarządzania portfelami, w skład których wchodzi jeden lub większa liczba instrumentów finansowych.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46746484" w14:textId="099B5F70" w:rsidR="003A4183" w:rsidRPr="00D1100F" w:rsidRDefault="003A4183" w:rsidP="00837926">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D1100F">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Przy czym w każdym przypadku chodzi o osoby fizyczne, które finalnie, bezpośrednio lub za pośrednictwem innych podmiotów finansują i kontrolują działalność Inwestora </w:t>
+        <w:t xml:space="preserve">Przy czym w każdym przypadku chodzi o osoby fizyczne, które </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D1100F">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>finalnie</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D1100F">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, bezpośrednio lub za pośrednictwem innych podmiotów finansują i kontrolują działalność Inwestora </w:t>
       </w:r>
       <w:r w:rsidR="002A5231" w:rsidRPr="00D1100F">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Prywatnego </w:t>
       </w:r>
       <w:r w:rsidRPr="00D1100F">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">(w przypadku Inwestorów zarejestrowanych w krajach, w których zgodnie z przepisami prawa bezpośrednimi udziałowcami są fundusze powiernicze, działające w imieniu i na rzecz indywidualnych osób fizycznych nieujawnionych w aktach rejestrowych takich Inwestorów jako podmioty kontrolujące lub finansujące ich działalność).  </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
     <w:p w14:paraId="7A40E9A7" w14:textId="68FC7E99" w:rsidR="003A4183" w:rsidRPr="00D1100F" w:rsidRDefault="003A4183" w:rsidP="00837926">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
@@ -9614,52 +9717,52 @@
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="293171826">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="480661623">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="2016882900">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1871524155">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="2133204156">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1073115497">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="200"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
@@ -9876,50 +9979,51 @@
     <w:rsid w:val="0064385F"/>
     <w:rsid w:val="00646135"/>
     <w:rsid w:val="00655038"/>
     <w:rsid w:val="00671AE5"/>
     <w:rsid w:val="00692AE4"/>
     <w:rsid w:val="00694223"/>
     <w:rsid w:val="006961B7"/>
     <w:rsid w:val="006B3518"/>
     <w:rsid w:val="006B68E6"/>
     <w:rsid w:val="006B6D9E"/>
     <w:rsid w:val="006B7EB6"/>
     <w:rsid w:val="006C370F"/>
     <w:rsid w:val="006C4E00"/>
     <w:rsid w:val="006C6541"/>
     <w:rsid w:val="006D36AD"/>
     <w:rsid w:val="006D65D3"/>
     <w:rsid w:val="006E16E3"/>
     <w:rsid w:val="006E21F8"/>
     <w:rsid w:val="006E66A7"/>
     <w:rsid w:val="006E707A"/>
     <w:rsid w:val="006F03C3"/>
     <w:rsid w:val="006F4F18"/>
     <w:rsid w:val="006F7AE0"/>
     <w:rsid w:val="00703B0A"/>
     <w:rsid w:val="00707C83"/>
+    <w:rsid w:val="00720AAA"/>
     <w:rsid w:val="00723394"/>
     <w:rsid w:val="00726C96"/>
     <w:rsid w:val="00732A8F"/>
     <w:rsid w:val="00761D07"/>
     <w:rsid w:val="007660C5"/>
     <w:rsid w:val="00767EB3"/>
     <w:rsid w:val="0078339F"/>
     <w:rsid w:val="0078638A"/>
     <w:rsid w:val="00794BB5"/>
     <w:rsid w:val="007A6AC5"/>
     <w:rsid w:val="007B02CB"/>
     <w:rsid w:val="007C303B"/>
     <w:rsid w:val="007C3D00"/>
     <w:rsid w:val="007C6BAE"/>
     <w:rsid w:val="007C7314"/>
     <w:rsid w:val="007D02CD"/>
     <w:rsid w:val="007D6C40"/>
     <w:rsid w:val="007D70B6"/>
     <w:rsid w:val="007E18EF"/>
     <w:rsid w:val="007E7BF2"/>
     <w:rsid w:val="007F2F17"/>
     <w:rsid w:val="007F4D9E"/>
     <w:rsid w:val="007F6E97"/>
     <w:rsid w:val="008145CF"/>
     <w:rsid w:val="008315CE"/>
@@ -10012,84 +10116,86 @@
     <w:rsid w:val="00B6471C"/>
     <w:rsid w:val="00B702EC"/>
     <w:rsid w:val="00B816FD"/>
     <w:rsid w:val="00B84CA1"/>
     <w:rsid w:val="00B857CA"/>
     <w:rsid w:val="00B947F4"/>
     <w:rsid w:val="00B95BF8"/>
     <w:rsid w:val="00B978F1"/>
     <w:rsid w:val="00BC0325"/>
     <w:rsid w:val="00BD259D"/>
     <w:rsid w:val="00BD30AD"/>
     <w:rsid w:val="00BD5915"/>
     <w:rsid w:val="00BE507B"/>
     <w:rsid w:val="00BE598F"/>
     <w:rsid w:val="00BF5EE3"/>
     <w:rsid w:val="00C004F2"/>
     <w:rsid w:val="00C07C5B"/>
     <w:rsid w:val="00C1094A"/>
     <w:rsid w:val="00C153EC"/>
     <w:rsid w:val="00C168BC"/>
     <w:rsid w:val="00C210A8"/>
     <w:rsid w:val="00C32749"/>
     <w:rsid w:val="00C37E25"/>
     <w:rsid w:val="00C47E45"/>
     <w:rsid w:val="00C57025"/>
+    <w:rsid w:val="00C60712"/>
     <w:rsid w:val="00C64186"/>
     <w:rsid w:val="00C757E5"/>
     <w:rsid w:val="00C80B37"/>
     <w:rsid w:val="00C86E0B"/>
     <w:rsid w:val="00C87638"/>
     <w:rsid w:val="00C87D09"/>
     <w:rsid w:val="00C9037C"/>
     <w:rsid w:val="00C97687"/>
     <w:rsid w:val="00CB246E"/>
     <w:rsid w:val="00CB7723"/>
     <w:rsid w:val="00CB7924"/>
     <w:rsid w:val="00CC512A"/>
     <w:rsid w:val="00CD329D"/>
     <w:rsid w:val="00CE038F"/>
     <w:rsid w:val="00CE1D8E"/>
     <w:rsid w:val="00CE1E11"/>
     <w:rsid w:val="00CE25B9"/>
     <w:rsid w:val="00CE7E9C"/>
     <w:rsid w:val="00CF6D69"/>
     <w:rsid w:val="00CF6E1B"/>
     <w:rsid w:val="00D1100F"/>
     <w:rsid w:val="00D31045"/>
     <w:rsid w:val="00D33DF4"/>
     <w:rsid w:val="00D43079"/>
     <w:rsid w:val="00D50402"/>
     <w:rsid w:val="00D54315"/>
     <w:rsid w:val="00D54A43"/>
     <w:rsid w:val="00D577C7"/>
     <w:rsid w:val="00D756A3"/>
     <w:rsid w:val="00D76735"/>
     <w:rsid w:val="00D76A08"/>
     <w:rsid w:val="00D8110A"/>
     <w:rsid w:val="00D90E28"/>
     <w:rsid w:val="00D91D3E"/>
+    <w:rsid w:val="00D95519"/>
     <w:rsid w:val="00DA2DE2"/>
     <w:rsid w:val="00DA6951"/>
     <w:rsid w:val="00DB21D2"/>
     <w:rsid w:val="00DB3563"/>
     <w:rsid w:val="00DB7BF9"/>
     <w:rsid w:val="00DB7D45"/>
     <w:rsid w:val="00DC2C85"/>
     <w:rsid w:val="00DC420C"/>
     <w:rsid w:val="00DD1A76"/>
     <w:rsid w:val="00DD2510"/>
     <w:rsid w:val="00DD4A05"/>
     <w:rsid w:val="00DD66B2"/>
     <w:rsid w:val="00DE5024"/>
     <w:rsid w:val="00DF621E"/>
     <w:rsid w:val="00E077DB"/>
     <w:rsid w:val="00E138DF"/>
     <w:rsid w:val="00E23BB9"/>
     <w:rsid w:val="00E24484"/>
     <w:rsid w:val="00E334D7"/>
     <w:rsid w:val="00E355B6"/>
     <w:rsid w:val="00E41E46"/>
     <w:rsid w:val="00E54476"/>
     <w:rsid w:val="00E55DB3"/>
     <w:rsid w:val="00E602CE"/>
     <w:rsid w:val="00E65EF2"/>
@@ -11294,82 +11400,82 @@
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BF000087-5EAA-41DF-9179-BD9C5B2057ED}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{6a7e4972-a3b7-4d51-a933-10309688c2b7}" enabled="1" method="Privileged" siteId="{0d2b6bbb-a69c-41e8-9ef1-c035572bd00e}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1603</Words>
+  <Words>1604</Words>
   <Characters>9624</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>80</Lines>
   <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11205</CharactersWithSpaces>
+  <CharactersWithSpaces>11206</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Arnold Górka</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Enabled">
     <vt:lpwstr>True</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_SiteId">
     <vt:lpwstr>0d2b6bbb-a69c-41e8-9ef1-c035572bd00e</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Ref">