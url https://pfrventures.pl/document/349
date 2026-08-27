--- v1 (2026-06-02)
+++ v2 (2026-08-27)
@@ -5334,71 +5334,71 @@
         </w:rPr>
         <w:t xml:space="preserve"> jako podmioty kontrolujące lub finansujące ich działalność, należy także wskazać osoby fizyczne kontrolujące takiego wspólnika/akcjonariusza</w:t>
       </w:r>
       <w:r w:rsidR="005C78C6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00C153EC" w:rsidRPr="003F3F5A" w:rsidSect="00233497">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="567" w:footer="454" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5D1C567F" w14:textId="77777777" w:rsidR="00C60712" w:rsidRDefault="00C60712">
+    <w:p w14:paraId="168C8B42" w14:textId="77777777" w:rsidR="000A6F82" w:rsidRDefault="000A6F82">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="61EA8B7E" w14:textId="77777777" w:rsidR="00C60712" w:rsidRDefault="00C60712">
+    <w:p w14:paraId="7A19A1C6" w14:textId="77777777" w:rsidR="000A6F82" w:rsidRDefault="000A6F82">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6A222B7B" w14:textId="77777777" w:rsidR="00C60712" w:rsidRDefault="00C60712">
+    <w:p w14:paraId="362E2516" w14:textId="77777777" w:rsidR="000A6F82" w:rsidRDefault="000A6F82">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -5432,74 +5432,74 @@
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6E066B62" w14:textId="028A4FAB" w:rsidR="003A4183" w:rsidRDefault="003A4183">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="07527D93" w14:textId="0635437D" w:rsidR="003A4183" w:rsidRPr="00271EDE" w:rsidRDefault="009F6A29" w:rsidP="009F6A29">
+  <w:p w14:paraId="07527D93" w14:textId="631F6BCD" w:rsidR="003A4183" w:rsidRPr="00271EDE" w:rsidRDefault="009F6A29" w:rsidP="009F6A29">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00271EDE">
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
       </w:rPr>
       <w:t xml:space="preserve">Nabór nr </w:t>
     </w:r>
     <w:r w:rsidR="00271EDE" w:rsidRPr="00271EDE">
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="00D95519">
+    <w:r w:rsidR="0010468B">
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
       </w:rPr>
-      <w:t>2</w:t>
+      <w:t>3</w:t>
     </w:r>
     <w:r w:rsidRPr="00271EDE">
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
       </w:rPr>
       <w:t>/202</w:t>
     </w:r>
     <w:r w:rsidR="00271EDE" w:rsidRPr="00271EDE">
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="00271EDE">
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00271EDE">
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
         <w:i/>
@@ -5565,74 +5565,74 @@
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="00271EDE">
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
         <w:noProof/>
       </w:rPr>
       <w:t>20</w:t>
     </w:r>
     <w:r w:rsidRPr="00271EDE">
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6DBF658B" w14:textId="77777777" w:rsidR="00C60712" w:rsidRDefault="00C60712">
+    <w:p w14:paraId="22D776D7" w14:textId="77777777" w:rsidR="000A6F82" w:rsidRDefault="000A6F82">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4C823B39" w14:textId="77777777" w:rsidR="00C60712" w:rsidRDefault="00C60712">
+    <w:p w14:paraId="1CEAE771" w14:textId="77777777" w:rsidR="000A6F82" w:rsidRDefault="000A6F82">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5DD5F947" w14:textId="77777777" w:rsidR="00C60712" w:rsidRDefault="00C60712">
+    <w:p w14:paraId="560AB8C8" w14:textId="77777777" w:rsidR="000A6F82" w:rsidRDefault="000A6F82">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="5D01D333" w14:textId="77777777" w:rsidR="00F570B0" w:rsidRPr="00D1100F" w:rsidRDefault="00F570B0" w:rsidP="00F570B0">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D1100F">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00D1100F">
@@ -9767,60 +9767,62 @@
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005D6B99"/>
     <w:rsid w:val="00012A9E"/>
     <w:rsid w:val="000140F0"/>
     <w:rsid w:val="00014E85"/>
     <w:rsid w:val="00014FDA"/>
     <w:rsid w:val="00023F99"/>
     <w:rsid w:val="00024C03"/>
     <w:rsid w:val="00027974"/>
     <w:rsid w:val="00035AF9"/>
     <w:rsid w:val="000364BF"/>
     <w:rsid w:val="00047883"/>
     <w:rsid w:val="00047B33"/>
     <w:rsid w:val="0005391C"/>
     <w:rsid w:val="00061C91"/>
     <w:rsid w:val="00064878"/>
     <w:rsid w:val="000675B8"/>
     <w:rsid w:val="00071D86"/>
     <w:rsid w:val="000744F3"/>
     <w:rsid w:val="00074846"/>
     <w:rsid w:val="000902B6"/>
     <w:rsid w:val="000926B0"/>
     <w:rsid w:val="000A29CC"/>
+    <w:rsid w:val="000A6F82"/>
     <w:rsid w:val="000B2A56"/>
     <w:rsid w:val="000B2F1F"/>
     <w:rsid w:val="000C40C8"/>
     <w:rsid w:val="000D015F"/>
     <w:rsid w:val="000D0F07"/>
     <w:rsid w:val="000D4C57"/>
     <w:rsid w:val="000E77EF"/>
     <w:rsid w:val="000F0B07"/>
     <w:rsid w:val="000F519D"/>
     <w:rsid w:val="001038CC"/>
+    <w:rsid w:val="0010468B"/>
     <w:rsid w:val="00117127"/>
     <w:rsid w:val="00117F5A"/>
     <w:rsid w:val="001274DE"/>
     <w:rsid w:val="0014544D"/>
     <w:rsid w:val="0015469F"/>
     <w:rsid w:val="00155D48"/>
     <w:rsid w:val="001629F9"/>
     <w:rsid w:val="001758D4"/>
     <w:rsid w:val="001802EC"/>
     <w:rsid w:val="001858CE"/>
     <w:rsid w:val="00192440"/>
     <w:rsid w:val="001945EC"/>
     <w:rsid w:val="0019557F"/>
     <w:rsid w:val="001A1856"/>
     <w:rsid w:val="001A64EA"/>
     <w:rsid w:val="001A7DFA"/>
     <w:rsid w:val="001B65EE"/>
     <w:rsid w:val="001C0738"/>
     <w:rsid w:val="001C76F7"/>
     <w:rsid w:val="001D020B"/>
     <w:rsid w:val="001D1B85"/>
     <w:rsid w:val="001D5F48"/>
     <w:rsid w:val="001D66C7"/>
     <w:rsid w:val="001E077D"/>
     <w:rsid w:val="001E2E1E"/>
@@ -9990,50 +9992,51 @@
     <w:rsid w:val="006C370F"/>
     <w:rsid w:val="006C4E00"/>
     <w:rsid w:val="006C6541"/>
     <w:rsid w:val="006D36AD"/>
     <w:rsid w:val="006D65D3"/>
     <w:rsid w:val="006E16E3"/>
     <w:rsid w:val="006E21F8"/>
     <w:rsid w:val="006E66A7"/>
     <w:rsid w:val="006E707A"/>
     <w:rsid w:val="006F03C3"/>
     <w:rsid w:val="006F4F18"/>
     <w:rsid w:val="006F7AE0"/>
     <w:rsid w:val="00703B0A"/>
     <w:rsid w:val="00707C83"/>
     <w:rsid w:val="00720AAA"/>
     <w:rsid w:val="00723394"/>
     <w:rsid w:val="00726C96"/>
     <w:rsid w:val="00732A8F"/>
     <w:rsid w:val="00761D07"/>
     <w:rsid w:val="007660C5"/>
     <w:rsid w:val="00767EB3"/>
     <w:rsid w:val="0078339F"/>
     <w:rsid w:val="0078638A"/>
     <w:rsid w:val="00794BB5"/>
     <w:rsid w:val="007A6AC5"/>
+    <w:rsid w:val="007A6C3F"/>
     <w:rsid w:val="007B02CB"/>
     <w:rsid w:val="007C303B"/>
     <w:rsid w:val="007C3D00"/>
     <w:rsid w:val="007C6BAE"/>
     <w:rsid w:val="007C7314"/>
     <w:rsid w:val="007D02CD"/>
     <w:rsid w:val="007D6C40"/>
     <w:rsid w:val="007D70B6"/>
     <w:rsid w:val="007E18EF"/>
     <w:rsid w:val="007E7BF2"/>
     <w:rsid w:val="007F2F17"/>
     <w:rsid w:val="007F4D9E"/>
     <w:rsid w:val="007F6E97"/>
     <w:rsid w:val="008145CF"/>
     <w:rsid w:val="008315CE"/>
     <w:rsid w:val="00836D61"/>
     <w:rsid w:val="00837926"/>
     <w:rsid w:val="00852F9E"/>
     <w:rsid w:val="00857E83"/>
     <w:rsid w:val="00867FD8"/>
     <w:rsid w:val="00881CD3"/>
     <w:rsid w:val="0088338D"/>
     <w:rsid w:val="0089021D"/>
     <w:rsid w:val="00891454"/>
     <w:rsid w:val="00895CA9"/>