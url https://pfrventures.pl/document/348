--- v0 (2026-05-13)
+++ v1 (2026-06-02)
@@ -1849,58 +1849,66 @@
         <w:t>estem/nie jestem osobą zajmującą eksponowane stanowisko polityczne</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67ADDD8E" w14:textId="77777777" w:rsidR="005253CF" w:rsidRDefault="005253CF" w:rsidP="005253CF">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008348C6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>jestem/nie jestem osobą będącą bliskim współpracownikiem osoby zajmującej eksponowane stanowisko polityczne</w:t>
+        <w:t xml:space="preserve">jestem/nie jestem osobą będącą bliskim współpracownikiem osoby zajmującej eksponowane stanowisko </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008348C6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>polityczne</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="008348C6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> lub</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14198554" w14:textId="77777777" w:rsidR="005253CF" w:rsidRDefault="005253CF" w:rsidP="005253CF">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008348C6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">jestem/nie jestem członkiem rodziny </w:t>
       </w:r>
@@ -2891,71 +2899,71 @@
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN/>
         <w:spacing w:after="0"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00BC1DB4" w:rsidRPr="00F44CBC" w:rsidSect="00BF5714">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="567" w:footer="454" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="53EB58DD" w14:textId="77777777" w:rsidR="000C7A7B" w:rsidRDefault="000C7A7B">
+    <w:p w14:paraId="0C1DA879" w14:textId="77777777" w:rsidR="005316BD" w:rsidRDefault="005316BD">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="180A3C2C" w14:textId="77777777" w:rsidR="000C7A7B" w:rsidRDefault="000C7A7B">
+    <w:p w14:paraId="4C7B97C0" w14:textId="77777777" w:rsidR="005316BD" w:rsidRDefault="005316BD">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="028EE4E9" w14:textId="77777777" w:rsidR="000C7A7B" w:rsidRDefault="000C7A7B">
+    <w:p w14:paraId="1BAB812B" w14:textId="77777777" w:rsidR="005316BD" w:rsidRDefault="005316BD">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2996,75 +3004,75 @@
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="21CCD2C5" w14:textId="561025F5" w:rsidR="003F1CA2" w:rsidRDefault="003F1CA2" w:rsidP="003041A9">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="49BE8F7B" w14:textId="04F7F362" w:rsidR="003F1CA2" w:rsidRPr="00956F1F" w:rsidRDefault="003041A9" w:rsidP="003041A9">
+  <w:p w14:paraId="49BE8F7B" w14:textId="69D5DA02" w:rsidR="003F1CA2" w:rsidRPr="00956F1F" w:rsidRDefault="003041A9" w:rsidP="003041A9">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
         <w:noProof/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00956F1F">
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
       </w:rPr>
       <w:t xml:space="preserve">Nabór nr </w:t>
     </w:r>
     <w:r w:rsidR="00956F1F" w:rsidRPr="00956F1F">
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="004D6104">
+    <w:r w:rsidR="00FE6D7D">
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
       </w:rPr>
-      <w:t>1</w:t>
+      <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="00956F1F">
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
       </w:rPr>
       <w:t>/202</w:t>
     </w:r>
     <w:r w:rsidR="00956F1F" w:rsidRPr="00956F1F">
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="00956F1F">
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00956F1F">
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
         <w:i/>
@@ -3138,74 +3146,74 @@
       </w:rPr>
       <w:t>20</w:t>
     </w:r>
     <w:r w:rsidRPr="00956F1F">
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="062E4193" w14:textId="77777777" w:rsidR="005672B5" w:rsidRPr="003041A9" w:rsidRDefault="005672B5" w:rsidP="003041A9">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="031E0879" w14:textId="77777777" w:rsidR="000C7A7B" w:rsidRDefault="000C7A7B">
+    <w:p w14:paraId="0E0A2322" w14:textId="77777777" w:rsidR="005316BD" w:rsidRDefault="005316BD">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1DC1B024" w14:textId="77777777" w:rsidR="000C7A7B" w:rsidRDefault="000C7A7B">
+    <w:p w14:paraId="362F928E" w14:textId="77777777" w:rsidR="005316BD" w:rsidRDefault="005316BD">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4F13C10E" w14:textId="77777777" w:rsidR="000C7A7B" w:rsidRDefault="000C7A7B">
+    <w:p w14:paraId="1F5068FD" w14:textId="77777777" w:rsidR="005316BD" w:rsidRDefault="005316BD">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="6B326FF6" w14:textId="1963B510" w:rsidR="0096303B" w:rsidRPr="00283CF3" w:rsidRDefault="0096303B" w:rsidP="00283CF3">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00283CF3">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00283CF3">
@@ -5409,52 +5417,52 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="537353142">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1696149145">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1927348760">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="929503561">
     <w:abstractNumId w:val="15"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="200"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
@@ -5573,50 +5581,51 @@
     <w:rsid w:val="0043689D"/>
     <w:rsid w:val="004408E6"/>
     <w:rsid w:val="00461C6B"/>
     <w:rsid w:val="00462B12"/>
     <w:rsid w:val="00466E1C"/>
     <w:rsid w:val="00467AC9"/>
     <w:rsid w:val="004754F4"/>
     <w:rsid w:val="00481F7B"/>
     <w:rsid w:val="00483DB9"/>
     <w:rsid w:val="00492DF8"/>
     <w:rsid w:val="00493C23"/>
     <w:rsid w:val="004B0BA9"/>
     <w:rsid w:val="004B28B7"/>
     <w:rsid w:val="004B30EB"/>
     <w:rsid w:val="004B4664"/>
     <w:rsid w:val="004B52D0"/>
     <w:rsid w:val="004C0163"/>
     <w:rsid w:val="004D6104"/>
     <w:rsid w:val="004F00FC"/>
     <w:rsid w:val="004F7E7D"/>
     <w:rsid w:val="0050722C"/>
     <w:rsid w:val="00507CB7"/>
     <w:rsid w:val="005149B1"/>
     <w:rsid w:val="005253CF"/>
     <w:rsid w:val="00530985"/>
+    <w:rsid w:val="005316BD"/>
     <w:rsid w:val="00531AB6"/>
     <w:rsid w:val="00533218"/>
     <w:rsid w:val="00534109"/>
     <w:rsid w:val="005350D6"/>
     <w:rsid w:val="005357E2"/>
     <w:rsid w:val="00542228"/>
     <w:rsid w:val="00550915"/>
     <w:rsid w:val="00553589"/>
     <w:rsid w:val="00554B86"/>
     <w:rsid w:val="00562760"/>
     <w:rsid w:val="005631C4"/>
     <w:rsid w:val="005672B5"/>
     <w:rsid w:val="0058237F"/>
     <w:rsid w:val="00586431"/>
     <w:rsid w:val="00590BBC"/>
     <w:rsid w:val="00591546"/>
     <w:rsid w:val="005B5F47"/>
     <w:rsid w:val="005C0B74"/>
     <w:rsid w:val="005C3EAC"/>
     <w:rsid w:val="005C418B"/>
     <w:rsid w:val="005D539B"/>
     <w:rsid w:val="005E152A"/>
     <w:rsid w:val="005E309C"/>
     <w:rsid w:val="00611D7C"/>
     <w:rsid w:val="0061554A"/>
@@ -5684,50 +5693,51 @@
     <w:rsid w:val="008A5788"/>
     <w:rsid w:val="008B6C9A"/>
     <w:rsid w:val="008B7C58"/>
     <w:rsid w:val="008C5FCA"/>
     <w:rsid w:val="008C736D"/>
     <w:rsid w:val="008E735D"/>
     <w:rsid w:val="008F5671"/>
     <w:rsid w:val="008F651D"/>
     <w:rsid w:val="00903291"/>
     <w:rsid w:val="009062D4"/>
     <w:rsid w:val="00906FD6"/>
     <w:rsid w:val="00924198"/>
     <w:rsid w:val="009279CB"/>
     <w:rsid w:val="00930E50"/>
     <w:rsid w:val="00941153"/>
     <w:rsid w:val="00941C02"/>
     <w:rsid w:val="00943528"/>
     <w:rsid w:val="00954482"/>
     <w:rsid w:val="00954CA2"/>
     <w:rsid w:val="00956F1F"/>
     <w:rsid w:val="00962501"/>
     <w:rsid w:val="0096303B"/>
     <w:rsid w:val="009762EB"/>
     <w:rsid w:val="00976D9E"/>
     <w:rsid w:val="00984A90"/>
+    <w:rsid w:val="00986829"/>
     <w:rsid w:val="00995306"/>
     <w:rsid w:val="009B58DD"/>
     <w:rsid w:val="009B64A9"/>
     <w:rsid w:val="009C2211"/>
     <w:rsid w:val="009C4887"/>
     <w:rsid w:val="009E7C78"/>
     <w:rsid w:val="00A00391"/>
     <w:rsid w:val="00A015F3"/>
     <w:rsid w:val="00A14B6D"/>
     <w:rsid w:val="00A1712F"/>
     <w:rsid w:val="00A34258"/>
     <w:rsid w:val="00A5059F"/>
     <w:rsid w:val="00A54637"/>
     <w:rsid w:val="00A651DF"/>
     <w:rsid w:val="00A6682F"/>
     <w:rsid w:val="00A70851"/>
     <w:rsid w:val="00A71C36"/>
     <w:rsid w:val="00A74004"/>
     <w:rsid w:val="00A75CC0"/>
     <w:rsid w:val="00A956F7"/>
     <w:rsid w:val="00AA2C3D"/>
     <w:rsid w:val="00AA2D34"/>
     <w:rsid w:val="00AA3456"/>
     <w:rsid w:val="00AA4311"/>
     <w:rsid w:val="00AB1F5E"/>
@@ -5867,50 +5877,51 @@
     <w:rsid w:val="00F4330D"/>
     <w:rsid w:val="00F44CBC"/>
     <w:rsid w:val="00F50744"/>
     <w:rsid w:val="00F5596B"/>
     <w:rsid w:val="00F6102C"/>
     <w:rsid w:val="00F66D62"/>
     <w:rsid w:val="00F71903"/>
     <w:rsid w:val="00F76C4C"/>
     <w:rsid w:val="00F771B7"/>
     <w:rsid w:val="00F776AB"/>
     <w:rsid w:val="00F8200F"/>
     <w:rsid w:val="00F82131"/>
     <w:rsid w:val="00F84FA2"/>
     <w:rsid w:val="00F96761"/>
     <w:rsid w:val="00FA127D"/>
     <w:rsid w:val="00FC0CB3"/>
     <w:rsid w:val="00FC142A"/>
     <w:rsid w:val="00FC59FD"/>
     <w:rsid w:val="00FC5A9E"/>
     <w:rsid w:val="00FD0FBD"/>
     <w:rsid w:val="00FD385D"/>
     <w:rsid w:val="00FD4C7C"/>
     <w:rsid w:val="00FD6918"/>
     <w:rsid w:val="00FE4D85"/>
     <w:rsid w:val="00FE5A2F"/>
+    <w:rsid w:val="00FE6D7D"/>
     <w:rsid w:val="00FF604A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>