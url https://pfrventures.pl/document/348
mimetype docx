--- v1 (2026-06-02)
+++ v2 (2026-08-27)
@@ -2899,71 +2899,71 @@
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN/>
         <w:spacing w:after="0"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00BC1DB4" w:rsidRPr="00F44CBC" w:rsidSect="00BF5714">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="567" w:footer="454" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0C1DA879" w14:textId="77777777" w:rsidR="005316BD" w:rsidRDefault="005316BD">
+    <w:p w14:paraId="0607B753" w14:textId="77777777" w:rsidR="00D66C24" w:rsidRDefault="00D66C24">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4C7B97C0" w14:textId="77777777" w:rsidR="005316BD" w:rsidRDefault="005316BD">
+    <w:p w14:paraId="2385F07A" w14:textId="77777777" w:rsidR="00D66C24" w:rsidRDefault="00D66C24">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1BAB812B" w14:textId="77777777" w:rsidR="005316BD" w:rsidRDefault="005316BD">
+    <w:p w14:paraId="661BF65D" w14:textId="77777777" w:rsidR="00D66C24" w:rsidRDefault="00D66C24">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -3004,75 +3004,75 @@
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="21CCD2C5" w14:textId="561025F5" w:rsidR="003F1CA2" w:rsidRDefault="003F1CA2" w:rsidP="003041A9">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="49BE8F7B" w14:textId="69D5DA02" w:rsidR="003F1CA2" w:rsidRPr="00956F1F" w:rsidRDefault="003041A9" w:rsidP="003041A9">
+  <w:p w14:paraId="49BE8F7B" w14:textId="590ADEBB" w:rsidR="003F1CA2" w:rsidRPr="00956F1F" w:rsidRDefault="003041A9" w:rsidP="003041A9">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
         <w:noProof/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00956F1F">
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
       </w:rPr>
       <w:t xml:space="preserve">Nabór nr </w:t>
     </w:r>
     <w:r w:rsidR="00956F1F" w:rsidRPr="00956F1F">
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="00FE6D7D">
+    <w:r w:rsidR="003E6209">
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
       </w:rPr>
-      <w:t>2</w:t>
+      <w:t>3</w:t>
     </w:r>
     <w:r w:rsidRPr="00956F1F">
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
       </w:rPr>
       <w:t>/202</w:t>
     </w:r>
     <w:r w:rsidR="00956F1F" w:rsidRPr="00956F1F">
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="00956F1F">
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00956F1F">
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
         <w:i/>
@@ -3146,74 +3146,74 @@
       </w:rPr>
       <w:t>20</w:t>
     </w:r>
     <w:r w:rsidRPr="00956F1F">
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="062E4193" w14:textId="77777777" w:rsidR="005672B5" w:rsidRPr="003041A9" w:rsidRDefault="005672B5" w:rsidP="003041A9">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0E0A2322" w14:textId="77777777" w:rsidR="005316BD" w:rsidRDefault="005316BD">
+    <w:p w14:paraId="7063816B" w14:textId="77777777" w:rsidR="00D66C24" w:rsidRDefault="00D66C24">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="362F928E" w14:textId="77777777" w:rsidR="005316BD" w:rsidRDefault="005316BD">
+    <w:p w14:paraId="366942FF" w14:textId="77777777" w:rsidR="00D66C24" w:rsidRDefault="00D66C24">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1F5068FD" w14:textId="77777777" w:rsidR="005316BD" w:rsidRDefault="005316BD">
+    <w:p w14:paraId="3C0EEBA4" w14:textId="77777777" w:rsidR="00D66C24" w:rsidRDefault="00D66C24">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="6B326FF6" w14:textId="1963B510" w:rsidR="0096303B" w:rsidRPr="00283CF3" w:rsidRDefault="0096303B" w:rsidP="00283CF3">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00283CF3">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00283CF3">
@@ -5550,50 +5550,51 @@
     <w:rsid w:val="002D3618"/>
     <w:rsid w:val="002D6DA1"/>
     <w:rsid w:val="002E4872"/>
     <w:rsid w:val="002E79EC"/>
     <w:rsid w:val="002F0114"/>
     <w:rsid w:val="002F63BB"/>
     <w:rsid w:val="003041A9"/>
     <w:rsid w:val="00307275"/>
     <w:rsid w:val="00311281"/>
     <w:rsid w:val="00314982"/>
     <w:rsid w:val="003153F5"/>
     <w:rsid w:val="00316B22"/>
     <w:rsid w:val="00333F59"/>
     <w:rsid w:val="00335F0B"/>
     <w:rsid w:val="00346B3B"/>
     <w:rsid w:val="003531CE"/>
     <w:rsid w:val="00356151"/>
     <w:rsid w:val="003639BF"/>
     <w:rsid w:val="003774D6"/>
     <w:rsid w:val="003A3ED9"/>
     <w:rsid w:val="003A5132"/>
     <w:rsid w:val="003B217E"/>
     <w:rsid w:val="003C4DC1"/>
     <w:rsid w:val="003D1386"/>
     <w:rsid w:val="003E194B"/>
+    <w:rsid w:val="003E6209"/>
     <w:rsid w:val="003F1CA2"/>
     <w:rsid w:val="00401C3C"/>
     <w:rsid w:val="0041136C"/>
     <w:rsid w:val="004119DD"/>
     <w:rsid w:val="004201A4"/>
     <w:rsid w:val="004353EF"/>
     <w:rsid w:val="0043689D"/>
     <w:rsid w:val="004408E6"/>
     <w:rsid w:val="00461C6B"/>
     <w:rsid w:val="00462B12"/>
     <w:rsid w:val="00466E1C"/>
     <w:rsid w:val="00467AC9"/>
     <w:rsid w:val="004754F4"/>
     <w:rsid w:val="00481F7B"/>
     <w:rsid w:val="00483DB9"/>
     <w:rsid w:val="00492DF8"/>
     <w:rsid w:val="00493C23"/>
     <w:rsid w:val="004B0BA9"/>
     <w:rsid w:val="004B28B7"/>
     <w:rsid w:val="004B30EB"/>
     <w:rsid w:val="004B4664"/>
     <w:rsid w:val="004B52D0"/>
     <w:rsid w:val="004C0163"/>
     <w:rsid w:val="004D6104"/>
     <w:rsid w:val="004F00FC"/>
@@ -5609,50 +5610,51 @@
     <w:rsid w:val="00534109"/>
     <w:rsid w:val="005350D6"/>
     <w:rsid w:val="005357E2"/>
     <w:rsid w:val="00542228"/>
     <w:rsid w:val="00550915"/>
     <w:rsid w:val="00553589"/>
     <w:rsid w:val="00554B86"/>
     <w:rsid w:val="00562760"/>
     <w:rsid w:val="005631C4"/>
     <w:rsid w:val="005672B5"/>
     <w:rsid w:val="0058237F"/>
     <w:rsid w:val="00586431"/>
     <w:rsid w:val="00590BBC"/>
     <w:rsid w:val="00591546"/>
     <w:rsid w:val="005B5F47"/>
     <w:rsid w:val="005C0B74"/>
     <w:rsid w:val="005C3EAC"/>
     <w:rsid w:val="005C418B"/>
     <w:rsid w:val="005D539B"/>
     <w:rsid w:val="005E152A"/>
     <w:rsid w:val="005E309C"/>
     <w:rsid w:val="00611D7C"/>
     <w:rsid w:val="0061554A"/>
     <w:rsid w:val="00617C9F"/>
     <w:rsid w:val="00620B35"/>
+    <w:rsid w:val="00624B78"/>
     <w:rsid w:val="006256EF"/>
     <w:rsid w:val="006319A0"/>
     <w:rsid w:val="006325C8"/>
     <w:rsid w:val="00637D86"/>
     <w:rsid w:val="00640620"/>
     <w:rsid w:val="006416BE"/>
     <w:rsid w:val="00642218"/>
     <w:rsid w:val="006431D1"/>
     <w:rsid w:val="006444F3"/>
     <w:rsid w:val="0064513E"/>
     <w:rsid w:val="0065198D"/>
     <w:rsid w:val="006519B4"/>
     <w:rsid w:val="00654C09"/>
     <w:rsid w:val="00654D76"/>
     <w:rsid w:val="00672AD4"/>
     <w:rsid w:val="00674EC2"/>
     <w:rsid w:val="006A0F06"/>
     <w:rsid w:val="006A1AE8"/>
     <w:rsid w:val="006A4C65"/>
     <w:rsid w:val="006A6F12"/>
     <w:rsid w:val="006C03E7"/>
     <w:rsid w:val="006E436C"/>
     <w:rsid w:val="006F2019"/>
     <w:rsid w:val="007053AC"/>
     <w:rsid w:val="00716ECF"/>
@@ -5789,50 +5791,51 @@
     <w:rsid w:val="00C74DF2"/>
     <w:rsid w:val="00C772AD"/>
     <w:rsid w:val="00C865E7"/>
     <w:rsid w:val="00C86DF6"/>
     <w:rsid w:val="00CA1475"/>
     <w:rsid w:val="00CA5138"/>
     <w:rsid w:val="00CA76FB"/>
     <w:rsid w:val="00CB74B2"/>
     <w:rsid w:val="00CB79C0"/>
     <w:rsid w:val="00CC1AEB"/>
     <w:rsid w:val="00CD6C28"/>
     <w:rsid w:val="00CE0C56"/>
     <w:rsid w:val="00CE4276"/>
     <w:rsid w:val="00CE4793"/>
     <w:rsid w:val="00CE66AF"/>
     <w:rsid w:val="00CF30C3"/>
     <w:rsid w:val="00CF4B65"/>
     <w:rsid w:val="00D04E05"/>
     <w:rsid w:val="00D0685F"/>
     <w:rsid w:val="00D117CD"/>
     <w:rsid w:val="00D11BEE"/>
     <w:rsid w:val="00D15227"/>
     <w:rsid w:val="00D466AA"/>
     <w:rsid w:val="00D608BD"/>
     <w:rsid w:val="00D6356C"/>
+    <w:rsid w:val="00D66C24"/>
     <w:rsid w:val="00D72FD2"/>
     <w:rsid w:val="00D7534C"/>
     <w:rsid w:val="00D85A2B"/>
     <w:rsid w:val="00D90B6C"/>
     <w:rsid w:val="00D93A46"/>
     <w:rsid w:val="00D93B07"/>
     <w:rsid w:val="00D97425"/>
     <w:rsid w:val="00DA383A"/>
     <w:rsid w:val="00DA62A9"/>
     <w:rsid w:val="00DA62C8"/>
     <w:rsid w:val="00DA6B94"/>
     <w:rsid w:val="00DB4814"/>
     <w:rsid w:val="00DB55FC"/>
     <w:rsid w:val="00DB76DD"/>
     <w:rsid w:val="00DC1AE2"/>
     <w:rsid w:val="00DC35F7"/>
     <w:rsid w:val="00DC4699"/>
     <w:rsid w:val="00DC4ED7"/>
     <w:rsid w:val="00DD3AD4"/>
     <w:rsid w:val="00DD74CA"/>
     <w:rsid w:val="00DE17CA"/>
     <w:rsid w:val="00DE2B51"/>
     <w:rsid w:val="00DF5B50"/>
     <w:rsid w:val="00DF6DF3"/>
     <w:rsid w:val="00DF70FA"/>