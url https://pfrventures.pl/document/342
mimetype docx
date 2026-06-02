--- v0 (2026-05-13)
+++ v1 (2026-06-02)
@@ -4349,71 +4349,71 @@
     </w:p>
     <w:p w14:paraId="1FDA02D1" w14:textId="77777777" w:rsidR="009561E5" w:rsidRPr="00100100" w:rsidRDefault="009561E5" w:rsidP="007A3E32">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="009561E5" w:rsidRPr="00100100" w:rsidSect="007D3254">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1133" w:bottom="1135" w:left="1134" w:header="567" w:footer="454" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="469454BD" w14:textId="77777777" w:rsidR="002A57B0" w:rsidRDefault="002A57B0" w:rsidP="00FE74CD">
+    <w:p w14:paraId="74E70108" w14:textId="77777777" w:rsidR="00884148" w:rsidRDefault="00884148" w:rsidP="00FE74CD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="308993FB" w14:textId="77777777" w:rsidR="002A57B0" w:rsidRDefault="002A57B0" w:rsidP="00FE74CD">
+    <w:p w14:paraId="1DEE4D7C" w14:textId="77777777" w:rsidR="00884148" w:rsidRDefault="00884148" w:rsidP="00FE74CD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="521FFA4D" w14:textId="77777777" w:rsidR="002A57B0" w:rsidRDefault="002A57B0">
+    <w:p w14:paraId="7D551583" w14:textId="77777777" w:rsidR="00884148" w:rsidRDefault="00884148">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
@@ -4477,66 +4477,66 @@
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3C510065" w14:textId="77777777" w:rsidR="00651E46" w:rsidRDefault="00651E46" w:rsidP="00651E46">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="05B0F6F1" w14:textId="790745C9" w:rsidR="00651E46" w:rsidRDefault="00651E46" w:rsidP="00651E46">
+  <w:p w14:paraId="05B0F6F1" w14:textId="668E5C12" w:rsidR="00651E46" w:rsidRDefault="00651E46" w:rsidP="00651E46">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Nabór nr </w:t>
     </w:r>
     <w:r w:rsidR="004651C3">
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="00842C11">
-      <w:t>1</w:t>
+    <w:r w:rsidR="002A37BF">
+      <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:t>/202</w:t>
     </w:r>
     <w:r w:rsidR="004651C3">
       <w:t>6</w:t>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>1</w:t>
     </w:r>
@@ -4573,71 +4573,71 @@
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="7D7F64B4" w14:textId="77777777" w:rsidR="00651E46" w:rsidRDefault="00651E46" w:rsidP="00651E46">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4FAAB705" w14:textId="77777777" w:rsidR="002A57B0" w:rsidRDefault="002A57B0" w:rsidP="00FE74CD">
+    <w:p w14:paraId="28400B17" w14:textId="77777777" w:rsidR="00884148" w:rsidRDefault="00884148" w:rsidP="00FE74CD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1213ECAA" w14:textId="77777777" w:rsidR="002A57B0" w:rsidRDefault="002A57B0" w:rsidP="00FE74CD">
+    <w:p w14:paraId="6D8B0A11" w14:textId="77777777" w:rsidR="00884148" w:rsidRDefault="00884148" w:rsidP="00FE74CD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1F00C345" w14:textId="77777777" w:rsidR="002A57B0" w:rsidRDefault="002A57B0">
+    <w:p w14:paraId="586A46C9" w14:textId="77777777" w:rsidR="00884148" w:rsidRDefault="00884148">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="4AE70F34" w14:textId="6C873C80" w:rsidR="008D438C" w:rsidRPr="008D438C" w:rsidRDefault="008D438C" w:rsidP="00B92FCD">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Strategia powinna zakładać zainwestowanie przez </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Fundusze VC </w:t>
@@ -8744,52 +8744,52 @@
   </w:num>
   <w:num w:numId="28" w16cid:durableId="437454129">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="3214521">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1917283062">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="13192872">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="2119635642">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="988171960">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="3"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="170"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
@@ -9327,50 +9327,51 @@
     <w:rsid w:val="002902A5"/>
     <w:rsid w:val="002907B1"/>
     <w:rsid w:val="00290B50"/>
     <w:rsid w:val="00290D62"/>
     <w:rsid w:val="00291AF2"/>
     <w:rsid w:val="002928D9"/>
     <w:rsid w:val="0029321E"/>
     <w:rsid w:val="00293360"/>
     <w:rsid w:val="0029356E"/>
     <w:rsid w:val="00293E5B"/>
     <w:rsid w:val="00294456"/>
     <w:rsid w:val="00295CFD"/>
     <w:rsid w:val="00295F9E"/>
     <w:rsid w:val="002962EB"/>
     <w:rsid w:val="002968CC"/>
     <w:rsid w:val="0029719B"/>
     <w:rsid w:val="002979ED"/>
     <w:rsid w:val="00297A14"/>
     <w:rsid w:val="00297DE2"/>
     <w:rsid w:val="002A0551"/>
     <w:rsid w:val="002A0DCD"/>
     <w:rsid w:val="002A1306"/>
     <w:rsid w:val="002A1AC7"/>
     <w:rsid w:val="002A2BDE"/>
     <w:rsid w:val="002A375F"/>
+    <w:rsid w:val="002A37BF"/>
     <w:rsid w:val="002A3B98"/>
     <w:rsid w:val="002A40D0"/>
     <w:rsid w:val="002A44D5"/>
     <w:rsid w:val="002A4E88"/>
     <w:rsid w:val="002A57B0"/>
     <w:rsid w:val="002A5918"/>
     <w:rsid w:val="002A64BA"/>
     <w:rsid w:val="002B0543"/>
     <w:rsid w:val="002B0FDC"/>
     <w:rsid w:val="002B25AD"/>
     <w:rsid w:val="002B30B3"/>
     <w:rsid w:val="002B3557"/>
     <w:rsid w:val="002B4307"/>
     <w:rsid w:val="002B5132"/>
     <w:rsid w:val="002B6608"/>
     <w:rsid w:val="002B6D2C"/>
     <w:rsid w:val="002B74AD"/>
     <w:rsid w:val="002C16CF"/>
     <w:rsid w:val="002C1E5E"/>
     <w:rsid w:val="002C20B9"/>
     <w:rsid w:val="002C2389"/>
     <w:rsid w:val="002C2CA2"/>
     <w:rsid w:val="002C2EE7"/>
     <w:rsid w:val="002C3589"/>
     <w:rsid w:val="002C3863"/>
@@ -9464,50 +9465,51 @@
     <w:rsid w:val="003259E0"/>
     <w:rsid w:val="00326DED"/>
     <w:rsid w:val="003270C5"/>
     <w:rsid w:val="0032731D"/>
     <w:rsid w:val="003277B8"/>
     <w:rsid w:val="003317AD"/>
     <w:rsid w:val="00333598"/>
     <w:rsid w:val="00333D19"/>
     <w:rsid w:val="003345A4"/>
     <w:rsid w:val="0033464F"/>
     <w:rsid w:val="00334F05"/>
     <w:rsid w:val="00335784"/>
     <w:rsid w:val="003358E3"/>
     <w:rsid w:val="00335B89"/>
     <w:rsid w:val="00335EFC"/>
     <w:rsid w:val="0033643A"/>
     <w:rsid w:val="00337947"/>
     <w:rsid w:val="00337AD1"/>
     <w:rsid w:val="003421A7"/>
     <w:rsid w:val="00342951"/>
     <w:rsid w:val="0034309F"/>
     <w:rsid w:val="00344201"/>
     <w:rsid w:val="003449ED"/>
     <w:rsid w:val="00345708"/>
     <w:rsid w:val="00345C16"/>
+    <w:rsid w:val="00345EB5"/>
     <w:rsid w:val="0034656C"/>
     <w:rsid w:val="00346C42"/>
     <w:rsid w:val="00346E4C"/>
     <w:rsid w:val="00347122"/>
     <w:rsid w:val="0035130E"/>
     <w:rsid w:val="003514C6"/>
     <w:rsid w:val="00352401"/>
     <w:rsid w:val="0035281E"/>
     <w:rsid w:val="00353E4C"/>
     <w:rsid w:val="00354DC7"/>
     <w:rsid w:val="003551BF"/>
     <w:rsid w:val="0035639D"/>
     <w:rsid w:val="0035643F"/>
     <w:rsid w:val="00356A9A"/>
     <w:rsid w:val="00356E23"/>
     <w:rsid w:val="003613E2"/>
     <w:rsid w:val="0036168D"/>
     <w:rsid w:val="00361A15"/>
     <w:rsid w:val="00362596"/>
     <w:rsid w:val="00362678"/>
     <w:rsid w:val="00363CBB"/>
     <w:rsid w:val="00363F20"/>
     <w:rsid w:val="00364816"/>
     <w:rsid w:val="003652D4"/>
     <w:rsid w:val="00365DC3"/>
@@ -10612,50 +10614,51 @@
     <w:rsid w:val="00861E4F"/>
     <w:rsid w:val="008627D9"/>
     <w:rsid w:val="00862F48"/>
     <w:rsid w:val="00863F7E"/>
     <w:rsid w:val="008659C1"/>
     <w:rsid w:val="00870D88"/>
     <w:rsid w:val="0087109D"/>
     <w:rsid w:val="008716C8"/>
     <w:rsid w:val="00871C43"/>
     <w:rsid w:val="00871CF1"/>
     <w:rsid w:val="00872070"/>
     <w:rsid w:val="008745BF"/>
     <w:rsid w:val="00874AA0"/>
     <w:rsid w:val="00874D8D"/>
     <w:rsid w:val="00875233"/>
     <w:rsid w:val="00875324"/>
     <w:rsid w:val="008757EE"/>
     <w:rsid w:val="00875A7E"/>
     <w:rsid w:val="00876603"/>
     <w:rsid w:val="00876931"/>
     <w:rsid w:val="008769C7"/>
     <w:rsid w:val="00876BB5"/>
     <w:rsid w:val="0088072C"/>
     <w:rsid w:val="00882A15"/>
     <w:rsid w:val="00882D4F"/>
+    <w:rsid w:val="00884148"/>
     <w:rsid w:val="00884B5A"/>
     <w:rsid w:val="00885A5E"/>
     <w:rsid w:val="00885DA6"/>
     <w:rsid w:val="008868D4"/>
     <w:rsid w:val="008910C1"/>
     <w:rsid w:val="00891CB8"/>
     <w:rsid w:val="0089206B"/>
     <w:rsid w:val="00892A53"/>
     <w:rsid w:val="00893C88"/>
     <w:rsid w:val="00893E62"/>
     <w:rsid w:val="00894848"/>
     <w:rsid w:val="00894C7D"/>
     <w:rsid w:val="0089526C"/>
     <w:rsid w:val="008966FE"/>
     <w:rsid w:val="008969DF"/>
     <w:rsid w:val="008971BD"/>
     <w:rsid w:val="00897ADD"/>
     <w:rsid w:val="008A05B0"/>
     <w:rsid w:val="008A09EB"/>
     <w:rsid w:val="008A13FC"/>
     <w:rsid w:val="008A27EA"/>
     <w:rsid w:val="008A3D05"/>
     <w:rsid w:val="008A5148"/>
     <w:rsid w:val="008A7746"/>
     <w:rsid w:val="008A7A5D"/>