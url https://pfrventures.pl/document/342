--- v1 (2026-06-02)
+++ v2 (2026-08-27)
@@ -4349,71 +4349,71 @@
     </w:p>
     <w:p w14:paraId="1FDA02D1" w14:textId="77777777" w:rsidR="009561E5" w:rsidRPr="00100100" w:rsidRDefault="009561E5" w:rsidP="007A3E32">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="009561E5" w:rsidRPr="00100100" w:rsidSect="007D3254">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1133" w:bottom="1135" w:left="1134" w:header="567" w:footer="454" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="74E70108" w14:textId="77777777" w:rsidR="00884148" w:rsidRDefault="00884148" w:rsidP="00FE74CD">
+    <w:p w14:paraId="1742693F" w14:textId="77777777" w:rsidR="00D7345C" w:rsidRDefault="00D7345C" w:rsidP="00FE74CD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1DEE4D7C" w14:textId="77777777" w:rsidR="00884148" w:rsidRDefault="00884148" w:rsidP="00FE74CD">
+    <w:p w14:paraId="5EF051E5" w14:textId="77777777" w:rsidR="00D7345C" w:rsidRDefault="00D7345C" w:rsidP="00FE74CD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7D551583" w14:textId="77777777" w:rsidR="00884148" w:rsidRDefault="00884148">
+    <w:p w14:paraId="608822A8" w14:textId="77777777" w:rsidR="00D7345C" w:rsidRDefault="00D7345C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
@@ -4477,66 +4477,66 @@
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3C510065" w14:textId="77777777" w:rsidR="00651E46" w:rsidRDefault="00651E46" w:rsidP="00651E46">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="05B0F6F1" w14:textId="668E5C12" w:rsidR="00651E46" w:rsidRDefault="00651E46" w:rsidP="00651E46">
+  <w:p w14:paraId="05B0F6F1" w14:textId="3C9F84AF" w:rsidR="00651E46" w:rsidRDefault="00651E46" w:rsidP="00651E46">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Nabór nr </w:t>
     </w:r>
     <w:r w:rsidR="004651C3">
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="002A37BF">
-      <w:t>2</w:t>
+    <w:r w:rsidR="00E43F09">
+      <w:t>3</w:t>
     </w:r>
     <w:r>
       <w:t>/202</w:t>
     </w:r>
     <w:r w:rsidR="004651C3">
       <w:t>6</w:t>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>1</w:t>
     </w:r>
@@ -4573,71 +4573,71 @@
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="7D7F64B4" w14:textId="77777777" w:rsidR="00651E46" w:rsidRDefault="00651E46" w:rsidP="00651E46">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="28400B17" w14:textId="77777777" w:rsidR="00884148" w:rsidRDefault="00884148" w:rsidP="00FE74CD">
+    <w:p w14:paraId="798445EE" w14:textId="77777777" w:rsidR="00D7345C" w:rsidRDefault="00D7345C" w:rsidP="00FE74CD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6D8B0A11" w14:textId="77777777" w:rsidR="00884148" w:rsidRDefault="00884148" w:rsidP="00FE74CD">
+    <w:p w14:paraId="41484A28" w14:textId="77777777" w:rsidR="00D7345C" w:rsidRDefault="00D7345C" w:rsidP="00FE74CD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="586A46C9" w14:textId="77777777" w:rsidR="00884148" w:rsidRDefault="00884148">
+    <w:p w14:paraId="11BB5375" w14:textId="77777777" w:rsidR="00D7345C" w:rsidRDefault="00D7345C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="4AE70F34" w14:textId="6C873C80" w:rsidR="008D438C" w:rsidRPr="008D438C" w:rsidRDefault="008D438C" w:rsidP="00B92FCD">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Strategia powinna zakładać zainwestowanie przez </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Fundusze VC </w:t>
@@ -11116,50 +11116,51 @@
     <w:rsid w:val="00AC0FD1"/>
     <w:rsid w:val="00AC1887"/>
     <w:rsid w:val="00AC20C3"/>
     <w:rsid w:val="00AC24FD"/>
     <w:rsid w:val="00AC278F"/>
     <w:rsid w:val="00AC2816"/>
     <w:rsid w:val="00AC3010"/>
     <w:rsid w:val="00AC3C7D"/>
     <w:rsid w:val="00AC3D61"/>
     <w:rsid w:val="00AC43D4"/>
     <w:rsid w:val="00AC451C"/>
     <w:rsid w:val="00AC5243"/>
     <w:rsid w:val="00AC5D04"/>
     <w:rsid w:val="00AC67D2"/>
     <w:rsid w:val="00AC7D08"/>
     <w:rsid w:val="00AC7D51"/>
     <w:rsid w:val="00AD0D2F"/>
     <w:rsid w:val="00AD0F1B"/>
     <w:rsid w:val="00AD2D01"/>
     <w:rsid w:val="00AD2F4F"/>
     <w:rsid w:val="00AD30E3"/>
     <w:rsid w:val="00AD327F"/>
     <w:rsid w:val="00AD4090"/>
     <w:rsid w:val="00AD45AC"/>
     <w:rsid w:val="00AD53AF"/>
+    <w:rsid w:val="00AD5622"/>
     <w:rsid w:val="00AD57AC"/>
     <w:rsid w:val="00AD5873"/>
     <w:rsid w:val="00AD5A11"/>
     <w:rsid w:val="00AD7006"/>
     <w:rsid w:val="00AE02A8"/>
     <w:rsid w:val="00AE1442"/>
     <w:rsid w:val="00AE2294"/>
     <w:rsid w:val="00AE3291"/>
     <w:rsid w:val="00AE37E8"/>
     <w:rsid w:val="00AE3F97"/>
     <w:rsid w:val="00AE452E"/>
     <w:rsid w:val="00AE46AC"/>
     <w:rsid w:val="00AE585C"/>
     <w:rsid w:val="00AE6109"/>
     <w:rsid w:val="00AE637A"/>
     <w:rsid w:val="00AE76F0"/>
     <w:rsid w:val="00AE77AE"/>
     <w:rsid w:val="00AE793A"/>
     <w:rsid w:val="00AF21AF"/>
     <w:rsid w:val="00AF21F4"/>
     <w:rsid w:val="00AF30D7"/>
     <w:rsid w:val="00AF373A"/>
     <w:rsid w:val="00AF3FDF"/>
     <w:rsid w:val="00AF408C"/>
     <w:rsid w:val="00AF4465"/>
@@ -11649,50 +11650,51 @@
     <w:rsid w:val="00D44F0A"/>
     <w:rsid w:val="00D46F9F"/>
     <w:rsid w:val="00D47528"/>
     <w:rsid w:val="00D47625"/>
     <w:rsid w:val="00D50EB6"/>
     <w:rsid w:val="00D52A40"/>
     <w:rsid w:val="00D535B8"/>
     <w:rsid w:val="00D536B9"/>
     <w:rsid w:val="00D547A3"/>
     <w:rsid w:val="00D54908"/>
     <w:rsid w:val="00D5517A"/>
     <w:rsid w:val="00D558AC"/>
     <w:rsid w:val="00D55D7A"/>
     <w:rsid w:val="00D55F72"/>
     <w:rsid w:val="00D608AD"/>
     <w:rsid w:val="00D617CB"/>
     <w:rsid w:val="00D6425A"/>
     <w:rsid w:val="00D64D59"/>
     <w:rsid w:val="00D6636F"/>
     <w:rsid w:val="00D668C2"/>
     <w:rsid w:val="00D67FB9"/>
     <w:rsid w:val="00D70226"/>
     <w:rsid w:val="00D702BD"/>
     <w:rsid w:val="00D70B5E"/>
     <w:rsid w:val="00D715B0"/>
+    <w:rsid w:val="00D7345C"/>
     <w:rsid w:val="00D76667"/>
     <w:rsid w:val="00D76916"/>
     <w:rsid w:val="00D77344"/>
     <w:rsid w:val="00D8049A"/>
     <w:rsid w:val="00D81926"/>
     <w:rsid w:val="00D81B03"/>
     <w:rsid w:val="00D81FBA"/>
     <w:rsid w:val="00D82B49"/>
     <w:rsid w:val="00D834B8"/>
     <w:rsid w:val="00D837F8"/>
     <w:rsid w:val="00D83D37"/>
     <w:rsid w:val="00D83FBA"/>
     <w:rsid w:val="00D8469A"/>
     <w:rsid w:val="00D863F0"/>
     <w:rsid w:val="00D86D80"/>
     <w:rsid w:val="00D90BB4"/>
     <w:rsid w:val="00D90EF7"/>
     <w:rsid w:val="00D91650"/>
     <w:rsid w:val="00D917BB"/>
     <w:rsid w:val="00D92253"/>
     <w:rsid w:val="00D93357"/>
     <w:rsid w:val="00D9486D"/>
     <w:rsid w:val="00D94F51"/>
     <w:rsid w:val="00D951C3"/>
     <w:rsid w:val="00D95B03"/>
@@ -11820,50 +11822,51 @@
     <w:rsid w:val="00E25D4E"/>
     <w:rsid w:val="00E25F2D"/>
     <w:rsid w:val="00E26DB0"/>
     <w:rsid w:val="00E300C4"/>
     <w:rsid w:val="00E30A60"/>
     <w:rsid w:val="00E313E8"/>
     <w:rsid w:val="00E31810"/>
     <w:rsid w:val="00E32362"/>
     <w:rsid w:val="00E323D8"/>
     <w:rsid w:val="00E32AA8"/>
     <w:rsid w:val="00E32E43"/>
     <w:rsid w:val="00E33278"/>
     <w:rsid w:val="00E33B3A"/>
     <w:rsid w:val="00E33CAB"/>
     <w:rsid w:val="00E33EE2"/>
     <w:rsid w:val="00E34892"/>
     <w:rsid w:val="00E35C5A"/>
     <w:rsid w:val="00E379C9"/>
     <w:rsid w:val="00E37BC4"/>
     <w:rsid w:val="00E40ED8"/>
     <w:rsid w:val="00E40F24"/>
     <w:rsid w:val="00E41B56"/>
     <w:rsid w:val="00E4239A"/>
     <w:rsid w:val="00E42C6D"/>
     <w:rsid w:val="00E4333E"/>
+    <w:rsid w:val="00E43F09"/>
     <w:rsid w:val="00E443B4"/>
     <w:rsid w:val="00E44BFA"/>
     <w:rsid w:val="00E456E2"/>
     <w:rsid w:val="00E45ACB"/>
     <w:rsid w:val="00E45F4D"/>
     <w:rsid w:val="00E4654F"/>
     <w:rsid w:val="00E47207"/>
     <w:rsid w:val="00E4726D"/>
     <w:rsid w:val="00E4797F"/>
     <w:rsid w:val="00E47AAE"/>
     <w:rsid w:val="00E5031A"/>
     <w:rsid w:val="00E509A5"/>
     <w:rsid w:val="00E51210"/>
     <w:rsid w:val="00E51250"/>
     <w:rsid w:val="00E514F2"/>
     <w:rsid w:val="00E51759"/>
     <w:rsid w:val="00E51C57"/>
     <w:rsid w:val="00E53201"/>
     <w:rsid w:val="00E532F3"/>
     <w:rsid w:val="00E54F66"/>
     <w:rsid w:val="00E55998"/>
     <w:rsid w:val="00E55D08"/>
     <w:rsid w:val="00E55DB9"/>
     <w:rsid w:val="00E562C8"/>
     <w:rsid w:val="00E56BA6"/>