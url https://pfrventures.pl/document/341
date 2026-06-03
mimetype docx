--- v0 (2026-05-13)
+++ v1 (2026-06-03)
@@ -730,90 +730,122 @@
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="00452F4A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> przez </w:t>
+        <w:t xml:space="preserve"> przez</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00820A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CF0633">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>….</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00CF0633" w:rsidRPr="00AD6714">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>…………</w:t>
       </w:r>
       <w:r w:rsidR="00CF0633">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t>………..</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CF0633" w:rsidRPr="00AD6714">
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00CF0633">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00CF0633">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF0633" w:rsidRPr="00AD6714">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+        </w:rPr>
         <w:t>…</w:t>
       </w:r>
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> („</w:t>
       </w:r>
       <w:r w:rsidR="00E974FB" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
@@ -823,51 +855,51 @@
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>”) jako</w:t>
       </w:r>
       <w:r w:rsidR="00A74055">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> członek Zespołu Operacyjnego</w:t>
       </w:r>
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17A64715" w14:textId="32134942" w:rsidR="006132D3" w:rsidRPr="00820A74" w:rsidRDefault="006132D3" w:rsidP="006754C8">
+    <w:p w14:paraId="17A64715" w14:textId="633168FF" w:rsidR="006132D3" w:rsidRPr="00820A74" w:rsidRDefault="006132D3" w:rsidP="006754C8">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
@@ -899,57 +931,57 @@
       </w:r>
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">m się z Zasadami naboru </w:t>
       </w:r>
       <w:r w:rsidR="006848E6" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">oraz wyboru ofert Nabór Ofert nr </w:t>
       </w:r>
       <w:r w:rsidR="00704897">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00144A05">
-[...5 lines deleted...]
-        <w:t>1</w:t>
+      <w:r w:rsidR="00784944">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00F23960" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006848E6" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>na Fundusze VC</w:t>
       </w:r>
       <w:r w:rsidR="006848E6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -1387,62 +1419,72 @@
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006848E6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>Według mojej najlepszej wiedzy, nie występuję w żadnej innej roli w Ofertach innych niż Oferta Oferenta</w:t>
       </w:r>
       <w:r w:rsidR="00E605BC" w:rsidRPr="006848E6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> /występuję w innej Ofercie składanej do programu </w:t>
+        <w:t xml:space="preserve"> /występuję w innej Ofercie składanej do programu</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00E605BC" w:rsidRPr="006848E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CF0633">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>….</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00CF0633" w:rsidRPr="00AD6714">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>……………</w:t>
       </w:r>
       <w:r w:rsidR="00E605BC" w:rsidRPr="006848E6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> w ramach PFR Ventures</w:t>
       </w:r>
       <w:r w:rsidR="008A3B3A" w:rsidRPr="003D7607">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
@@ -2020,68 +2062,70 @@
       </w:r>
       <w:r w:rsidR="00805235" w:rsidRPr="009859F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>w ramach deklarowanego wkładu Podmiotu Zarządzającego</w:t>
       </w:r>
       <w:r w:rsidR="00805235">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008D02D9" w:rsidRPr="00B378CC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">i poza </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00426DE1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00426DE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>….</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00426DE1" w:rsidRPr="00AD6714">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>……………</w:t>
       </w:r>
       <w:r w:rsidR="00426DE1" w:rsidRPr="00CF0633">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
       <w:r w:rsidR="004F79DC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
@@ -2135,51 +2179,50 @@
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="578"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Pozostaję / n</w:t>
       </w:r>
       <w:r w:rsidR="006132D3" w:rsidRPr="009859F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>ie pozostaję w związku małżeńskim</w:t>
       </w:r>
       <w:r w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
       <w:r w:rsidR="006132D3" w:rsidRPr="009859F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
@@ -2190,50 +2233,51 @@
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="578"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Pozostaję / nie pozostaję w ustroju ustawowej wspólności majątkowej małżeńskiej</w:t>
       </w:r>
       <w:r w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="9"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B47E46F" w14:textId="28E35E5C" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="0097677F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -2387,165 +2431,241 @@
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009859F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">Oświadczam, że deklaruję wniesienie do </w:t>
       </w:r>
       <w:r w:rsidR="00480EAA" w:rsidRPr="009859F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>Funduszu VC</w:t>
       </w:r>
       <w:r w:rsidRPr="009859F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> w ramach deklarowanego wkładu Podmiotu Zarządzającego wkładu w wysokości </w:t>
+        <w:t xml:space="preserve"> w ramach deklarowanego wkładu Podmiotu Zarządzającego wkładu w wysokości</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009859F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CF0633">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>….</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00CF0633" w:rsidRPr="00AD6714">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>…………</w:t>
       </w:r>
       <w:r w:rsidR="00CF0633">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t>………..</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CF0633" w:rsidRPr="00AD6714">
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00CF0633">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t>…</w:t>
-[...24 lines deleted...]
-      </w:r>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00CF0633">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t>….</w:t>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00CF0633" w:rsidRPr="00AD6714">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t>……</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007064E1">
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009859F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PLN</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009859F1">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="11"/>
+      </w:r>
+      <w:r w:rsidRPr="009859F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>. Oświadczam, że dysponuję niezbędnymi środkami wystarczającymi do zapewnienia finansowania ww. wkładu w związku z Ofertą złożoną przez</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009859F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF0633">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>….</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00CF0633" w:rsidRPr="00AD6714">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t>……</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CF0633">
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00CF0633" w:rsidRPr="00AD6714">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t>………..</w:t>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="007064E1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00CF0633" w:rsidRPr="00AD6714">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF0633">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00CF0633">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00CF0633">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00CF0633" w:rsidRPr="00AD6714">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
       <w:r w:rsidRPr="00987151">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="12"/>
       </w:r>
       <w:r w:rsidRPr="009859F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
@@ -2897,75 +3017,93 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>diligence</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> w celu weryfikacji mojej zdolności prawnej oraz finansowej do wniesienia wkładu prywatnego w zadeklarowanej wysokości. W tym cel</w:t>
+        <w:t xml:space="preserve"> w celu weryfikacji mojej zdolności prawnej oraz finansowej do wniesienia wkładu prywatnego w zadeklarowanej wysokości. W tym </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>cel</w:t>
       </w:r>
       <w:r w:rsidR="00C251D1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidR="00480EAA" w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> na żądanie PFR </w:t>
+        <w:t xml:space="preserve"> na</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> żądanie PFR </w:t>
       </w:r>
       <w:r w:rsidR="008B25C1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>Starter</w:t>
       </w:r>
       <w:r w:rsidR="001C633B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">lub </w:t>
       </w:r>
@@ -3179,51 +3317,50 @@
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Oświadczam, że bezzwłocznie poinformuj</w:t>
       </w:r>
       <w:r w:rsidR="00C56872" w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>ę</w:t>
       </w:r>
       <w:r w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> PFR Ventures </w:t>
       </w:r>
       <w:r w:rsidR="00190CE6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">lub PFR </w:t>
@@ -3389,65 +3526,84 @@
       </w:r>
       <w:r w:rsidR="008B25C1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>Starter</w:t>
       </w:r>
       <w:r w:rsidR="001C633B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B71777">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">uzyskanych informacji o </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>mojej</w:t>
       </w:r>
       <w:r w:rsidRPr="00B71777">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve">  dotychczasowej działalności inwestycyjnej, przedsiębiorczej i reputacji na rynku na rzecz instytucji oferujących finansowanie ze środków publicznych (PARP, NCBR, BGK, ARP) w celu weryfikacji wskazanego doświadczenia w działalności inwestycyjnej i reputacji na rynku.</w:t>
+        <w:t xml:space="preserve">  dotychczasowej</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B71777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> działalności inwestycyjnej, przedsiębiorczej i reputacji na rynku na rzecz instytucji oferujących finansowanie ze środków publicznych (PARP, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B71777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>NCBR, BGK, ARP) w celu weryfikacji wskazanego doświadczenia w działalności inwestycyjnej i reputacji na rynku.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E4E7D7A" w14:textId="77777777" w:rsidR="00501CC0" w:rsidRDefault="00501CC0" w:rsidP="006754C8">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -3711,61 +3867,61 @@
     <w:p w14:paraId="210500C9" w14:textId="16376456" w:rsidR="00ED6FA9" w:rsidRPr="00987151" w:rsidRDefault="00ED6FA9" w:rsidP="00987151">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00ED6FA9" w:rsidRPr="00987151" w:rsidSect="000911B1">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2986E169" w14:textId="77777777" w:rsidR="00110DF9" w:rsidRDefault="00110DF9" w:rsidP="006132D3">
+    <w:p w14:paraId="4871222B" w14:textId="77777777" w:rsidR="00787527" w:rsidRDefault="00787527" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3FCD89B2" w14:textId="77777777" w:rsidR="00110DF9" w:rsidRDefault="00110DF9" w:rsidP="006132D3">
+    <w:p w14:paraId="1610506F" w14:textId="77777777" w:rsidR="00787527" w:rsidRDefault="00787527" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -3806,88 +3962,88 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3F82E088" w14:textId="71BA177D" w:rsidR="00B713A5" w:rsidRPr="00C40EBC" w:rsidRDefault="00B713A5">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="1AEC9A93" w14:textId="28EE2D3D" w:rsidR="00B713A5" w:rsidRPr="00285F13" w:rsidRDefault="00C40EBC" w:rsidP="00C40EBC">
+  <w:p w14:paraId="1AEC9A93" w14:textId="36F472F8" w:rsidR="00B713A5" w:rsidRPr="00285F13" w:rsidRDefault="00C40EBC" w:rsidP="00C40EBC">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00285F13">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>Nabór</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="00285F13">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve"> nr </w:t>
     </w:r>
     <w:r w:rsidR="00285F13" w:rsidRPr="00285F13">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="00144A05">
+    <w:r w:rsidR="00784944">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:t>1</w:t>
+      <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="00285F13">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>/202</w:t>
     </w:r>
     <w:r w:rsidR="00CA6EBC">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="00285F13">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00285F13">
@@ -3977,61 +4133,61 @@
     </w:r>
     <w:r w:rsidRPr="00285F13">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="5D9F5135" w14:textId="77777777" w:rsidR="003700B9" w:rsidRPr="00C40EBC" w:rsidRDefault="003700B9" w:rsidP="00C40EBC">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="47823671" w14:textId="77777777" w:rsidR="00110DF9" w:rsidRDefault="00110DF9" w:rsidP="006132D3">
+    <w:p w14:paraId="2834CD67" w14:textId="77777777" w:rsidR="00787527" w:rsidRDefault="00787527" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="73BF33FF" w14:textId="77777777" w:rsidR="00110DF9" w:rsidRDefault="00110DF9" w:rsidP="006132D3">
+    <w:p w14:paraId="2415D146" w14:textId="77777777" w:rsidR="00787527" w:rsidRDefault="00787527" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="0B4A2262" w14:textId="1CA6C8B4" w:rsidR="00B713A5" w:rsidRPr="00C13AAC" w:rsidRDefault="00B713A5" w:rsidP="006F6973">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13AAC">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -6041,52 +6197,52 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1274897230">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="97874962">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="481389532">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1026516801">
     <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="200"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0073672F"/>
     <w:rsid w:val="00002A5E"/>
@@ -6192,80 +6348,83 @@
     <w:rsid w:val="00647E73"/>
     <w:rsid w:val="0065299D"/>
     <w:rsid w:val="00656C5F"/>
     <w:rsid w:val="00667E68"/>
     <w:rsid w:val="006754C8"/>
     <w:rsid w:val="006848E6"/>
     <w:rsid w:val="00684C1B"/>
     <w:rsid w:val="00685B39"/>
     <w:rsid w:val="00694948"/>
     <w:rsid w:val="006A188B"/>
     <w:rsid w:val="006D5996"/>
     <w:rsid w:val="006E00AF"/>
     <w:rsid w:val="006E2994"/>
     <w:rsid w:val="006F6973"/>
     <w:rsid w:val="006F7502"/>
     <w:rsid w:val="00702D64"/>
     <w:rsid w:val="00704897"/>
     <w:rsid w:val="00704EFA"/>
     <w:rsid w:val="007064E1"/>
     <w:rsid w:val="00713D55"/>
     <w:rsid w:val="007152DB"/>
     <w:rsid w:val="0073672F"/>
     <w:rsid w:val="00741613"/>
     <w:rsid w:val="00755889"/>
     <w:rsid w:val="00764264"/>
+    <w:rsid w:val="00784944"/>
+    <w:rsid w:val="00787527"/>
     <w:rsid w:val="007E0467"/>
     <w:rsid w:val="007F5B8A"/>
     <w:rsid w:val="00805235"/>
     <w:rsid w:val="00820A74"/>
     <w:rsid w:val="008212C5"/>
     <w:rsid w:val="00827452"/>
     <w:rsid w:val="00841414"/>
     <w:rsid w:val="008535B5"/>
     <w:rsid w:val="00853A6D"/>
     <w:rsid w:val="008631FC"/>
     <w:rsid w:val="00867136"/>
     <w:rsid w:val="008728FF"/>
     <w:rsid w:val="0087481E"/>
     <w:rsid w:val="00886AC3"/>
     <w:rsid w:val="008877C8"/>
     <w:rsid w:val="008A3B3A"/>
     <w:rsid w:val="008B16B6"/>
     <w:rsid w:val="008B25C1"/>
     <w:rsid w:val="008C2C1D"/>
     <w:rsid w:val="008D02D9"/>
     <w:rsid w:val="008E17FE"/>
     <w:rsid w:val="008E6BDB"/>
     <w:rsid w:val="008F3541"/>
     <w:rsid w:val="0090236B"/>
     <w:rsid w:val="00934AFC"/>
     <w:rsid w:val="0093734D"/>
     <w:rsid w:val="00946961"/>
     <w:rsid w:val="00963422"/>
     <w:rsid w:val="009675D6"/>
     <w:rsid w:val="009710CB"/>
+    <w:rsid w:val="00971B30"/>
     <w:rsid w:val="0097677F"/>
     <w:rsid w:val="00980664"/>
     <w:rsid w:val="009859F1"/>
     <w:rsid w:val="00987151"/>
     <w:rsid w:val="00996390"/>
     <w:rsid w:val="009E0684"/>
     <w:rsid w:val="00A00391"/>
     <w:rsid w:val="00A17510"/>
     <w:rsid w:val="00A41588"/>
     <w:rsid w:val="00A57EEA"/>
     <w:rsid w:val="00A74055"/>
     <w:rsid w:val="00A76936"/>
     <w:rsid w:val="00A87D86"/>
     <w:rsid w:val="00A90474"/>
     <w:rsid w:val="00AA290D"/>
     <w:rsid w:val="00AB5089"/>
     <w:rsid w:val="00AB744A"/>
     <w:rsid w:val="00AC7778"/>
     <w:rsid w:val="00AE452E"/>
     <w:rsid w:val="00AF1713"/>
     <w:rsid w:val="00B1283A"/>
     <w:rsid w:val="00B14EF4"/>
     <w:rsid w:val="00B31CBF"/>
     <w:rsid w:val="00B378CC"/>
     <w:rsid w:val="00B56C0A"/>