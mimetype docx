--- v1 (2026-06-03)
+++ v2 (2026-08-29)
@@ -855,51 +855,51 @@
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>”) jako</w:t>
       </w:r>
       <w:r w:rsidR="00A74055">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> członek Zespołu Operacyjnego</w:t>
       </w:r>
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17A64715" w14:textId="633168FF" w:rsidR="006132D3" w:rsidRPr="00820A74" w:rsidRDefault="006132D3" w:rsidP="006754C8">
+    <w:p w14:paraId="17A64715" w14:textId="31AA9C02" w:rsidR="006132D3" w:rsidRPr="00820A74" w:rsidRDefault="006132D3" w:rsidP="006754C8">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
@@ -931,57 +931,57 @@
       </w:r>
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">m się z Zasadami naboru </w:t>
       </w:r>
       <w:r w:rsidR="006848E6" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">oraz wyboru ofert Nabór Ofert nr </w:t>
       </w:r>
       <w:r w:rsidR="00704897">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00784944">
-[...5 lines deleted...]
-        <w:t>2</w:t>
+      <w:r w:rsidR="00872F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00F23960" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006848E6" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>na Fundusze VC</w:t>
       </w:r>
       <w:r w:rsidR="006848E6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -3867,61 +3867,61 @@
     <w:p w14:paraId="210500C9" w14:textId="16376456" w:rsidR="00ED6FA9" w:rsidRPr="00987151" w:rsidRDefault="00ED6FA9" w:rsidP="00987151">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00ED6FA9" w:rsidRPr="00987151" w:rsidSect="000911B1">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4871222B" w14:textId="77777777" w:rsidR="00787527" w:rsidRDefault="00787527" w:rsidP="006132D3">
+    <w:p w14:paraId="0312D7D0" w14:textId="77777777" w:rsidR="00821E75" w:rsidRDefault="00821E75" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1610506F" w14:textId="77777777" w:rsidR="00787527" w:rsidRDefault="00787527" w:rsidP="006132D3">
+    <w:p w14:paraId="3B13A6FC" w14:textId="77777777" w:rsidR="00821E75" w:rsidRDefault="00821E75" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -3962,88 +3962,88 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3F82E088" w14:textId="71BA177D" w:rsidR="00B713A5" w:rsidRPr="00C40EBC" w:rsidRDefault="00B713A5">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="1AEC9A93" w14:textId="36F472F8" w:rsidR="00B713A5" w:rsidRPr="00285F13" w:rsidRDefault="00C40EBC" w:rsidP="00C40EBC">
+  <w:p w14:paraId="1AEC9A93" w14:textId="19E94799" w:rsidR="00B713A5" w:rsidRPr="00285F13" w:rsidRDefault="00C40EBC" w:rsidP="00C40EBC">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00285F13">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>Nabór</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="00285F13">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve"> nr </w:t>
     </w:r>
     <w:r w:rsidR="00285F13" w:rsidRPr="00285F13">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="00784944">
+    <w:r w:rsidR="00872F3A">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:t>2</w:t>
+      <w:t>3</w:t>
     </w:r>
     <w:r w:rsidRPr="00285F13">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>/202</w:t>
     </w:r>
     <w:r w:rsidR="00CA6EBC">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="00285F13">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00285F13">
@@ -4133,61 +4133,61 @@
     </w:r>
     <w:r w:rsidRPr="00285F13">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="5D9F5135" w14:textId="77777777" w:rsidR="003700B9" w:rsidRPr="00C40EBC" w:rsidRDefault="003700B9" w:rsidP="00C40EBC">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2834CD67" w14:textId="77777777" w:rsidR="00787527" w:rsidRDefault="00787527" w:rsidP="006132D3">
+    <w:p w14:paraId="21FAB86D" w14:textId="77777777" w:rsidR="00821E75" w:rsidRDefault="00821E75" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2415D146" w14:textId="77777777" w:rsidR="00787527" w:rsidRDefault="00787527" w:rsidP="006132D3">
+    <w:p w14:paraId="563C69B3" w14:textId="77777777" w:rsidR="00821E75" w:rsidRDefault="00821E75" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="0B4A2262" w14:textId="1CA6C8B4" w:rsidR="00B713A5" w:rsidRPr="00C13AAC" w:rsidRDefault="00B713A5" w:rsidP="006F6973">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13AAC">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -6355,101 +6355,104 @@
     <w:rsid w:val="00685B39"/>
     <w:rsid w:val="00694948"/>
     <w:rsid w:val="006A188B"/>
     <w:rsid w:val="006D5996"/>
     <w:rsid w:val="006E00AF"/>
     <w:rsid w:val="006E2994"/>
     <w:rsid w:val="006F6973"/>
     <w:rsid w:val="006F7502"/>
     <w:rsid w:val="00702D64"/>
     <w:rsid w:val="00704897"/>
     <w:rsid w:val="00704EFA"/>
     <w:rsid w:val="007064E1"/>
     <w:rsid w:val="00713D55"/>
     <w:rsid w:val="007152DB"/>
     <w:rsid w:val="0073672F"/>
     <w:rsid w:val="00741613"/>
     <w:rsid w:val="00755889"/>
     <w:rsid w:val="00764264"/>
     <w:rsid w:val="00784944"/>
     <w:rsid w:val="00787527"/>
     <w:rsid w:val="007E0467"/>
     <w:rsid w:val="007F5B8A"/>
     <w:rsid w:val="00805235"/>
     <w:rsid w:val="00820A74"/>
     <w:rsid w:val="008212C5"/>
+    <w:rsid w:val="00821E75"/>
     <w:rsid w:val="00827452"/>
     <w:rsid w:val="00841414"/>
     <w:rsid w:val="008535B5"/>
     <w:rsid w:val="00853A6D"/>
     <w:rsid w:val="008631FC"/>
     <w:rsid w:val="00867136"/>
     <w:rsid w:val="008728FF"/>
+    <w:rsid w:val="00872F3A"/>
     <w:rsid w:val="0087481E"/>
     <w:rsid w:val="00886AC3"/>
     <w:rsid w:val="008877C8"/>
     <w:rsid w:val="008A3B3A"/>
     <w:rsid w:val="008B16B6"/>
     <w:rsid w:val="008B25C1"/>
     <w:rsid w:val="008C2C1D"/>
     <w:rsid w:val="008D02D9"/>
     <w:rsid w:val="008E17FE"/>
     <w:rsid w:val="008E6BDB"/>
     <w:rsid w:val="008F3541"/>
     <w:rsid w:val="0090236B"/>
     <w:rsid w:val="00934AFC"/>
     <w:rsid w:val="0093734D"/>
     <w:rsid w:val="00946961"/>
     <w:rsid w:val="00963422"/>
     <w:rsid w:val="009675D6"/>
     <w:rsid w:val="009710CB"/>
     <w:rsid w:val="00971B30"/>
     <w:rsid w:val="0097677F"/>
     <w:rsid w:val="00980664"/>
     <w:rsid w:val="009859F1"/>
     <w:rsid w:val="00987151"/>
     <w:rsid w:val="00996390"/>
     <w:rsid w:val="009E0684"/>
     <w:rsid w:val="00A00391"/>
     <w:rsid w:val="00A17510"/>
     <w:rsid w:val="00A41588"/>
     <w:rsid w:val="00A57EEA"/>
     <w:rsid w:val="00A74055"/>
     <w:rsid w:val="00A76936"/>
     <w:rsid w:val="00A87D86"/>
     <w:rsid w:val="00A90474"/>
     <w:rsid w:val="00AA290D"/>
     <w:rsid w:val="00AB5089"/>
     <w:rsid w:val="00AB744A"/>
     <w:rsid w:val="00AC7778"/>
     <w:rsid w:val="00AE452E"/>
     <w:rsid w:val="00AF1713"/>
     <w:rsid w:val="00B1283A"/>
     <w:rsid w:val="00B14EF4"/>
     <w:rsid w:val="00B31CBF"/>
     <w:rsid w:val="00B378CC"/>
     <w:rsid w:val="00B56C0A"/>
+    <w:rsid w:val="00B70DAB"/>
     <w:rsid w:val="00B713A5"/>
     <w:rsid w:val="00B71777"/>
     <w:rsid w:val="00B859AC"/>
     <w:rsid w:val="00B90B56"/>
     <w:rsid w:val="00B90FF4"/>
     <w:rsid w:val="00BA4149"/>
     <w:rsid w:val="00BB3F75"/>
     <w:rsid w:val="00BB74BF"/>
     <w:rsid w:val="00BB767D"/>
     <w:rsid w:val="00BC1BD6"/>
     <w:rsid w:val="00BC6CEE"/>
     <w:rsid w:val="00BD5423"/>
     <w:rsid w:val="00BD6D26"/>
     <w:rsid w:val="00BD7BE8"/>
     <w:rsid w:val="00BE3BA3"/>
     <w:rsid w:val="00BF6B1D"/>
     <w:rsid w:val="00C02FA6"/>
     <w:rsid w:val="00C251D1"/>
     <w:rsid w:val="00C35B24"/>
     <w:rsid w:val="00C40D96"/>
     <w:rsid w:val="00C40EBC"/>
     <w:rsid w:val="00C56872"/>
     <w:rsid w:val="00C91162"/>
     <w:rsid w:val="00CA6EBC"/>
     <w:rsid w:val="00CB531A"/>