--- v0 (2026-05-13)
+++ v1 (2026-06-02)
@@ -635,51 +635,51 @@
           <w:b/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>KLUCZOWEGO PERSONELU</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F1E5449" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="0097677F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>Ja, niżej podpisany/a niniejszym oświadczam, że:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="099441A0" w14:textId="547A302C" w:rsidR="006132D3" w:rsidRPr="00820A74" w:rsidRDefault="006132D3" w:rsidP="006522E0">
+    <w:p w14:paraId="099441A0" w14:textId="7DA09A68" w:rsidR="006132D3" w:rsidRPr="00820A74" w:rsidRDefault="006132D3" w:rsidP="006522E0">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
@@ -693,92 +693,104 @@
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>m/</w:t>
       </w:r>
       <w:r w:rsidR="0054136D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve">m wskazany/a przez </w:t>
+        <w:t>m wskazany/a przez</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00820A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C25455">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>….</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00C25455" w:rsidRPr="00AD6714">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>…………</w:t>
       </w:r>
       <w:r w:rsidR="00C25455">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>……</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="007E4DED">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>…….</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00C25455">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>…………….</w:t>
       </w:r>
       <w:r w:rsidR="00C25455" w:rsidRPr="00AD6714">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
@@ -925,57 +937,57 @@
       </w:r>
       <w:r w:rsidR="00166F01" w:rsidRPr="00166F01">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00166F01" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">oraz wyboru ofert Nabór Ofert nr </w:t>
       </w:r>
       <w:r w:rsidR="00D22971">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00F34A4A">
-[...5 lines deleted...]
-        <w:t>1</w:t>
+      <w:r w:rsidR="004833D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00214893" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00166F01" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>na Fundusze VC</w:t>
       </w:r>
       <w:r w:rsidR="00166F01">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -1463,62 +1475,72 @@
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00886AC3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve">W wypadku wyboru Oferty Oferenta w ramach Naboru zobowiązuję się przeznaczyć minimum </w:t>
+        <w:t>W wypadku wyboru Oferty Oferenta w ramach Naboru zobowiązuję się przeznaczyć minimum</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00886AC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C25455">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>….</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00C25455" w:rsidRPr="00AD6714">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>…………</w:t>
       </w:r>
       <w:r w:rsidR="00C25455">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>………</w:t>
       </w:r>
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
@@ -1624,81 +1646,113 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E605BC" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">występuję w innej </w:t>
       </w:r>
       <w:r w:rsidR="00B378CC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="00E605BC" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve">fercie składanej do programu </w:t>
+        <w:t>fercie składanej do programu</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00E605BC" w:rsidRPr="00820A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C25455">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>….</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00C25455" w:rsidRPr="00AD6714">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>…………</w:t>
       </w:r>
       <w:r w:rsidR="00C25455">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t>………..</w:t>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00C25455">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00C25455">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00E605BC" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> w ramach PFR Ventures</w:t>
       </w:r>
       <w:r w:rsidR="00E605BC" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
@@ -2726,185 +2780,283 @@
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009859F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">Oświadczam, że deklaruję wniesienie do </w:t>
       </w:r>
       <w:r w:rsidR="00480EAA" w:rsidRPr="009859F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>Funduszu VC</w:t>
       </w:r>
       <w:r w:rsidRPr="009859F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> w ramach deklarowanego wkładu Podmiotu Zarządzającego wkładu w wysokości </w:t>
+        <w:t xml:space="preserve"> w ramach deklarowanego wkładu Podmiotu Zarządzającego wkładu w wysokości</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009859F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C25455">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>….</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00C25455" w:rsidRPr="00AD6714">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t>………</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007E4DED">
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00C25455" w:rsidRPr="00AD6714">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t>..</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C25455" w:rsidRPr="00AD6714">
+        <w:t>……</w:t>
+      </w:r>
+      <w:r w:rsidR="007E4DED">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t>…</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C25455">
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="007E4DED">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t>………..</w:t>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00C25455" w:rsidRPr="00AD6714">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
-      <w:r w:rsidRPr="009859F1">
-[...22 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00C25455">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t>….</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C25455" w:rsidRPr="00AD6714">
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00C25455">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t>………</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007E4DED">
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00C25455">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t>…………….</w:t>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00C25455" w:rsidRPr="00AD6714">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
+      <w:r w:rsidRPr="009859F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PLN</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009859F1">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="15"/>
+      </w:r>
+      <w:r w:rsidRPr="009859F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>. Oświadczam, że dysponuję niezbędnymi środkami wystarczającymi do zapewnienia finansowania ww. wkładu w związku z Ofertą złożoną przez</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009859F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="00C25455">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t>………..</w:t>
+        <w:t>….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00C25455" w:rsidRPr="00AD6714">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>………</w:t>
+      </w:r>
+      <w:r w:rsidR="007E4DED">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="007E4DED">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00C25455" w:rsidRPr="00AD6714">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="00C25455">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00C25455">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00C25455">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00C25455" w:rsidRPr="00AD6714">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
       <w:r w:rsidRPr="00E9293C">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="16"/>
       </w:r>
       <w:r w:rsidRPr="00E9293C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
@@ -2976,51 +3128,50 @@
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009859F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Środki finansowe przeznaczone przeze mnie jako wkład prywatny zadeklarowany do wniesienia do </w:t>
       </w:r>
       <w:r w:rsidR="00480EAA" w:rsidRPr="009859F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>Funduszu VC</w:t>
       </w:r>
       <w:r w:rsidRPr="009859F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> w ramach wkładu Podmiotu Zarządzającego nie naruszają, jak również ich użycie nie narusza, żadnych postanowień ustawy z dnia </w:t>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="_Hlk205306754"/>
       <w:r w:rsidR="00F80BF6" w:rsidRPr="00F80BF6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
@@ -3119,50 +3270,51 @@
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="242" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Zgoda na badanie </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>due</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -3917,60 +4069,70 @@
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1418"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008348C6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t>jestem/nie jestem osobą będącą bliskim współpracownikiem osoby zajmującej eksponowane stanowisko polityczne</w:t>
+        <w:t xml:space="preserve">jestem/nie jestem osobą będącą bliskim współpracownikiem osoby zajmującej eksponowane stanowisko </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008348C6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>polityczne</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="008348C6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> lub</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A6B32E4" w14:textId="77777777" w:rsidR="001F055D" w:rsidRDefault="001F055D" w:rsidP="001F055D">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1418"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -4168,51 +4330,50 @@
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD45D2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Oświadczam, że wyrażam zgodę na udostępnianie przez PFR </w:t>
       </w:r>
       <w:r w:rsidR="00C07EE9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>Ven</w:t>
       </w:r>
       <w:r w:rsidR="00A235A3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="00C07EE9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">ures </w:t>
@@ -4241,51 +4402,69 @@
         </w:rPr>
         <w:t>Starte</w:t>
       </w:r>
       <w:r w:rsidR="00CB4256">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidR="008C7568">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD45D2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve">uzyskanych informacji o mojej  dotychczasowej działalności inwestycyjnej, przedsiębiorczej i reputacji na rynku na rzecz instytucji oferujących finansowanie ze środków publicznych (PARP, NCBR, BGK, </w:t>
+        <w:t xml:space="preserve">uzyskanych informacji o </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AD45D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>mojej  dotychczasowej</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AD45D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> działalności inwestycyjnej, przedsiębiorczej i reputacji na rynku na rzecz instytucji oferujących finansowanie ze środków publicznych (PARP, NCBR, BGK, </w:t>
       </w:r>
       <w:r w:rsidRPr="000A491A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>ARP) w celu weryfikacji wskazanego doświadczenia w działalności inwestycyjnej i reputacji na rynku.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CC82E41" w14:textId="7251C27E" w:rsidR="006132D3" w:rsidRPr="00A235A3" w:rsidRDefault="006132D3" w:rsidP="006522E0">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
@@ -4325,50 +4504,51 @@
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C7568">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Zapoznałem się z zasadami przetwarzania danych osobowych stanowiącymi Załącznik nr</w:t>
       </w:r>
       <w:r w:rsidR="0049257F" w:rsidRPr="008C7568">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> 8</w:t>
       </w:r>
       <w:r w:rsidRPr="008C7568">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> do Zasad </w:t>
       </w:r>
       <w:r w:rsidR="001042EF" w:rsidRPr="008C7568">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>n</w:t>
@@ -4537,50 +4717,51 @@
     <w:p w14:paraId="204E5438" w14:textId="77777777" w:rsidR="004B13AA" w:rsidRDefault="004B13AA"/>
     <w:p w14:paraId="2236B9FB" w14:textId="77777777" w:rsidR="004B13AA" w:rsidRDefault="004B13AA"/>
     <w:p w14:paraId="59AAEA10" w14:textId="77777777" w:rsidR="004B13AA" w:rsidRDefault="004B13AA"/>
     <w:p w14:paraId="065B1CB8" w14:textId="77777777" w:rsidR="004B13AA" w:rsidRDefault="004B13AA"/>
     <w:p w14:paraId="357378F7" w14:textId="77777777" w:rsidR="004B13AA" w:rsidRDefault="004B13AA"/>
     <w:p w14:paraId="43519424" w14:textId="77777777" w:rsidR="004B13AA" w:rsidRDefault="004B13AA"/>
     <w:p w14:paraId="1770AF79" w14:textId="77777777" w:rsidR="004B13AA" w:rsidRPr="00D269C6" w:rsidRDefault="004B13AA" w:rsidP="00D269C6">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D269C6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Wzór Zgody na przetwarzanie danych osobowych</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59086C07" w14:textId="77777777" w:rsidR="004B13AA" w:rsidRPr="00D269C6" w:rsidRDefault="004B13AA" w:rsidP="00D269C6">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="332535CA" w14:textId="77777777" w:rsidR="004B13AA" w:rsidRPr="00D269C6" w:rsidRDefault="004B13AA" w:rsidP="004B13AA">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D269C6">
         <w:rPr>
@@ -4757,51 +4938,105 @@
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D269C6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>reputacyjnej</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D269C6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D269C6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t>w ramach procesu oceny oferty złożonej w naborze realizowanym zgodnie z Ogłoszeniem o Naborze nr …….. na Fundusze VC – PFR ………. z dnia …………………………………….., w celu uzyskania dofinansowania ze środków programu PFR ………………, tj. instrumentu finansowego ……….. 2.0, stanowiącego część Programu Operacyjnego Fundusze Europejskie dla Nowoczesnej Gospodarki 2021-2027.</w:t>
+        <w:t xml:space="preserve">w ramach procesu oceny oferty złożonej w naborze realizowanym zgodnie z Ogłoszeniem o Naborze nr </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D269C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D269C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>. na Fundusze VC – PFR ………. z dnia ………………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D269C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D269C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>., w celu uzyskania dofinansowania ze środków programu PFR ………………, tj. instrumentu finansowego …</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D269C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D269C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>. 2.0, stanowiącego część Programu Operacyjnego Fundusze Europejskie dla Nowoczesnej Gospodarki 2021-2027.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="514B6BD2" w14:textId="77777777" w:rsidR="004B13AA" w:rsidRPr="00D269C6" w:rsidRDefault="004B13AA" w:rsidP="004B13AA">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D269C6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">Niniejsza zgoda obejmuje moje dane zawarte w niniejszej zgodzie, tj.: </w:t>
       </w:r>
       <w:r w:rsidRPr="00D269C6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -4870,51 +5105,69 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="657691B1" w14:textId="77777777" w:rsidR="004B13AA" w:rsidRPr="00D269C6" w:rsidRDefault="004B13AA" w:rsidP="004B13AA">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D269C6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t>wyrażenie zgody jest dobrowolne i może zostać cofnięte w każdej chwili bez podawania przyczyny lecz bez wpływu na zgodność z prawem przetwarzania przed jej cofnięciem,</w:t>
+        <w:t xml:space="preserve">wyrażenie zgody jest dobrowolne i może zostać cofnięte w każdej chwili bez podawania </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D269C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>przyczyny</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D269C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lecz bez wpływu na zgodność z prawem przetwarzania przed jej cofnięciem,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10C02DA9" w14:textId="77777777" w:rsidR="004B13AA" w:rsidRPr="00D269C6" w:rsidRDefault="004B13AA" w:rsidP="004B13AA">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D269C6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
@@ -5007,90 +5260,89 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>...........................</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="062353CD" w14:textId="77777777" w:rsidR="004B13AA" w:rsidRPr="00D269C6" w:rsidRDefault="004B13AA" w:rsidP="004B13AA">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="6372" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D269C6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Czytelny podpis</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="145285FD" w14:textId="77777777" w:rsidR="004B13AA" w:rsidRDefault="004B13AA" w:rsidP="004B13AA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="62DB2792" w14:textId="77777777" w:rsidR="004B13AA" w:rsidRDefault="004B13AA"/>
     <w:sectPr w:rsidR="004B13AA" w:rsidSect="00B63DE6">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4468EBD1" w14:textId="77777777" w:rsidR="003141AF" w:rsidRDefault="003141AF" w:rsidP="006132D3">
+    <w:p w14:paraId="44DD96A9" w14:textId="77777777" w:rsidR="00995834" w:rsidRDefault="00995834" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="08B0FBCD" w14:textId="77777777" w:rsidR="003141AF" w:rsidRDefault="003141AF" w:rsidP="006132D3">
+    <w:p w14:paraId="34022980" w14:textId="77777777" w:rsidR="00995834" w:rsidRDefault="00995834" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -5121,88 +5373,88 @@
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1AEC9A93" w14:textId="6E96E50B" w:rsidR="00B713A5" w:rsidRDefault="001365F0" w:rsidP="001365F0">
+  <w:p w14:paraId="1AEC9A93" w14:textId="7AF361E1" w:rsidR="00B713A5" w:rsidRDefault="001365F0" w:rsidP="001365F0">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:noProof/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00D269C6">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>Nabór</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="00D269C6">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve"> nr </w:t>
     </w:r>
     <w:r w:rsidR="004B13AA" w:rsidRPr="00D269C6">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="00F34A4A">
+    <w:r w:rsidR="004833D9">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:t>1</w:t>
+      <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="00D269C6">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
     <w:r w:rsidR="000B4801" w:rsidRPr="00D269C6">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>202</w:t>
     </w:r>
     <w:r w:rsidR="000B4801">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="001365F0">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -5299,61 +5551,61 @@
     </w:r>
     <w:r w:rsidRPr="00C134A8">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:noProof/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="5CD026EB" w14:textId="77777777" w:rsidR="00192F84" w:rsidRPr="001365F0" w:rsidRDefault="00192F84" w:rsidP="001365F0">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0D3D5124" w14:textId="77777777" w:rsidR="003141AF" w:rsidRDefault="003141AF" w:rsidP="006132D3">
+    <w:p w14:paraId="0FE17448" w14:textId="77777777" w:rsidR="00995834" w:rsidRDefault="00995834" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="389291A1" w14:textId="77777777" w:rsidR="003141AF" w:rsidRDefault="003141AF" w:rsidP="006132D3">
+    <w:p w14:paraId="68B5150F" w14:textId="77777777" w:rsidR="00995834" w:rsidRDefault="00995834" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="0B4A2262" w14:textId="31A86B1A" w:rsidR="00B713A5" w:rsidRPr="00AC5C35" w:rsidRDefault="00B713A5" w:rsidP="00956C39">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13AAC">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
@@ -5777,51 +6029,71 @@
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E00AF">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00E425F7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Wykreślić, w przypadku gdy </w:t>
+        <w:t xml:space="preserve"> Wykreślić, w </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E425F7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>przypadku</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E425F7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gdy </w:t>
       </w:r>
       <w:r w:rsidR="000B76FF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00E425F7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">złonek Kluczowego Personelu </w:t>
       </w:r>
       <w:r w:rsidR="000B76FF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
@@ -7824,52 +8096,52 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1871524155">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1860508875">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="679965337">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1296135509">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="647244074">
     <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="200"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0073672F"/>
     <w:rsid w:val="00002194"/>
@@ -7912,50 +8184,51 @@
     <w:rsid w:val="00282E83"/>
     <w:rsid w:val="002A11E8"/>
     <w:rsid w:val="002A7FDE"/>
     <w:rsid w:val="002B15FC"/>
     <w:rsid w:val="002E1734"/>
     <w:rsid w:val="002F6627"/>
     <w:rsid w:val="003141AF"/>
     <w:rsid w:val="003331DF"/>
     <w:rsid w:val="00371635"/>
     <w:rsid w:val="003749E2"/>
     <w:rsid w:val="00391BF7"/>
     <w:rsid w:val="00396A4C"/>
     <w:rsid w:val="003A61A9"/>
     <w:rsid w:val="003B7FD9"/>
     <w:rsid w:val="003D263A"/>
     <w:rsid w:val="003D3385"/>
     <w:rsid w:val="003E0F74"/>
     <w:rsid w:val="003F612C"/>
     <w:rsid w:val="00412F6F"/>
     <w:rsid w:val="00430AA3"/>
     <w:rsid w:val="004338A3"/>
     <w:rsid w:val="00435F33"/>
     <w:rsid w:val="00445AFB"/>
     <w:rsid w:val="00462149"/>
     <w:rsid w:val="00480EAA"/>
+    <w:rsid w:val="004833D9"/>
     <w:rsid w:val="0048662B"/>
     <w:rsid w:val="00487505"/>
     <w:rsid w:val="0049257F"/>
     <w:rsid w:val="004A3BBA"/>
     <w:rsid w:val="004B13AA"/>
     <w:rsid w:val="004B3DB1"/>
     <w:rsid w:val="004B5581"/>
     <w:rsid w:val="004B7063"/>
     <w:rsid w:val="004D14C1"/>
     <w:rsid w:val="004D1946"/>
     <w:rsid w:val="004D4B23"/>
     <w:rsid w:val="00523C4D"/>
     <w:rsid w:val="0052430F"/>
     <w:rsid w:val="005244B9"/>
     <w:rsid w:val="0052590F"/>
     <w:rsid w:val="00526695"/>
     <w:rsid w:val="00535AB6"/>
     <w:rsid w:val="0054136D"/>
     <w:rsid w:val="00554F54"/>
     <w:rsid w:val="00572A39"/>
     <w:rsid w:val="00591665"/>
     <w:rsid w:val="005B3F82"/>
     <w:rsid w:val="005B47AC"/>
     <w:rsid w:val="005D3E2B"/>
     <w:rsid w:val="005D7749"/>
@@ -8002,70 +8275,72 @@
     <w:rsid w:val="0083378F"/>
     <w:rsid w:val="00841414"/>
     <w:rsid w:val="008535B5"/>
     <w:rsid w:val="00853A6D"/>
     <w:rsid w:val="008631FC"/>
     <w:rsid w:val="00886AC3"/>
     <w:rsid w:val="008917E6"/>
     <w:rsid w:val="008B16B6"/>
     <w:rsid w:val="008B47ED"/>
     <w:rsid w:val="008C2C1D"/>
     <w:rsid w:val="008C56A7"/>
     <w:rsid w:val="008C7568"/>
     <w:rsid w:val="008D02D9"/>
     <w:rsid w:val="008E6BDB"/>
     <w:rsid w:val="008F3541"/>
     <w:rsid w:val="00901211"/>
     <w:rsid w:val="00934AFC"/>
     <w:rsid w:val="0093734D"/>
     <w:rsid w:val="00941CF3"/>
     <w:rsid w:val="00946961"/>
     <w:rsid w:val="00956C39"/>
     <w:rsid w:val="009710CB"/>
     <w:rsid w:val="0097677F"/>
     <w:rsid w:val="009859F1"/>
     <w:rsid w:val="009865A5"/>
+    <w:rsid w:val="00995834"/>
     <w:rsid w:val="00996390"/>
     <w:rsid w:val="009A19DB"/>
     <w:rsid w:val="009A3B8D"/>
     <w:rsid w:val="009E0684"/>
     <w:rsid w:val="00A00391"/>
     <w:rsid w:val="00A17510"/>
     <w:rsid w:val="00A235A3"/>
     <w:rsid w:val="00A41588"/>
     <w:rsid w:val="00A47470"/>
     <w:rsid w:val="00A57D4F"/>
     <w:rsid w:val="00A67C8E"/>
     <w:rsid w:val="00A73D04"/>
     <w:rsid w:val="00A87D86"/>
     <w:rsid w:val="00A90474"/>
     <w:rsid w:val="00A929F8"/>
     <w:rsid w:val="00AA290D"/>
     <w:rsid w:val="00AB2DA7"/>
     <w:rsid w:val="00AB5089"/>
     <w:rsid w:val="00AC2A32"/>
     <w:rsid w:val="00AC5C35"/>
+    <w:rsid w:val="00AC646D"/>
     <w:rsid w:val="00AC7778"/>
     <w:rsid w:val="00AD45D2"/>
     <w:rsid w:val="00AD6714"/>
     <w:rsid w:val="00AE3BBB"/>
     <w:rsid w:val="00AE452E"/>
     <w:rsid w:val="00AF1713"/>
     <w:rsid w:val="00B1283A"/>
     <w:rsid w:val="00B14EF4"/>
     <w:rsid w:val="00B31CBF"/>
     <w:rsid w:val="00B378CC"/>
     <w:rsid w:val="00B63DE6"/>
     <w:rsid w:val="00B713A5"/>
     <w:rsid w:val="00B859AC"/>
     <w:rsid w:val="00B87888"/>
     <w:rsid w:val="00B90B56"/>
     <w:rsid w:val="00B90FF4"/>
     <w:rsid w:val="00BA09C5"/>
     <w:rsid w:val="00BA4149"/>
     <w:rsid w:val="00BB3F75"/>
     <w:rsid w:val="00BB74BF"/>
     <w:rsid w:val="00BB767D"/>
     <w:rsid w:val="00BC1BD6"/>
     <w:rsid w:val="00BC6261"/>
     <w:rsid w:val="00BD3134"/>
     <w:rsid w:val="00BD5423"/>
@@ -9327,51 +9602,51 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1E204F0D-1DF5-489D-879B-5FCE3DBFF2A4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{6a7e4972-a3b7-4d51-a933-10309688c2b7}" enabled="1" method="Privileged" siteId="{0d2b6bbb-a69c-41e8-9ef1-c035572bd00e}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
+  <Pages>6</Pages>
   <Words>1521</Words>
   <Characters>9127</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>76</Lines>
   <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">