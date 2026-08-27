--- v1 (2026-06-02)
+++ v2 (2026-08-27)
@@ -635,51 +635,51 @@
           <w:b/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>KLUCZOWEGO PERSONELU</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F1E5449" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="0097677F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>Ja, niżej podpisany/a niniejszym oświadczam, że:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="099441A0" w14:textId="7DA09A68" w:rsidR="006132D3" w:rsidRPr="00820A74" w:rsidRDefault="006132D3" w:rsidP="006522E0">
+    <w:p w14:paraId="099441A0" w14:textId="2D747C09" w:rsidR="006132D3" w:rsidRPr="00820A74" w:rsidRDefault="006132D3" w:rsidP="006522E0">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
@@ -693,104 +693,92 @@
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>m/</w:t>
       </w:r>
       <w:r w:rsidR="0054136D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t>m wskazany/a przez</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">m wskazany/a przez </w:t>
       </w:r>
       <w:r w:rsidR="00C25455">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>….</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00C25455" w:rsidRPr="00AD6714">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>…………</w:t>
       </w:r>
       <w:r w:rsidR="00C25455">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>……</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="007E4DED">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>…….</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00C25455">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>…………….</w:t>
       </w:r>
       <w:r w:rsidR="00C25455" w:rsidRPr="00AD6714">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
@@ -937,57 +925,57 @@
       </w:r>
       <w:r w:rsidR="00166F01" w:rsidRPr="00166F01">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00166F01" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">oraz wyboru ofert Nabór Ofert nr </w:t>
       </w:r>
       <w:r w:rsidR="00D22971">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="004833D9">
-[...5 lines deleted...]
-        <w:t>2</w:t>
+      <w:r w:rsidR="00994EB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00214893" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00166F01" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>na Fundusze VC</w:t>
       </w:r>
       <w:r w:rsidR="00166F01">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -1475,72 +1463,62 @@
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00886AC3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t>W wypadku wyboru Oferty Oferenta w ramach Naboru zobowiązuję się przeznaczyć minimum</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">W wypadku wyboru Oferty Oferenta w ramach Naboru zobowiązuję się przeznaczyć minimum </w:t>
       </w:r>
       <w:r w:rsidR="00C25455">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>….</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00C25455" w:rsidRPr="00AD6714">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>…………</w:t>
       </w:r>
       <w:r w:rsidR="00C25455">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>………</w:t>
       </w:r>
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
@@ -1646,113 +1624,81 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E605BC" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">występuję w innej </w:t>
       </w:r>
       <w:r w:rsidR="00B378CC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="00E605BC" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t>fercie składanej do programu</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">fercie składanej do programu </w:t>
       </w:r>
       <w:r w:rsidR="00C25455">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>….</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00C25455" w:rsidRPr="00AD6714">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>…………</w:t>
       </w:r>
       <w:r w:rsidR="00C25455">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t>…</w:t>
-[...21 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>………..</w:t>
       </w:r>
       <w:r w:rsidR="00E605BC" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> w ramach PFR Ventures</w:t>
       </w:r>
       <w:r w:rsidR="00E605BC" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
@@ -2664,81 +2610,59 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="201361D9" w14:textId="75FAB716" w:rsidR="006132D3" w:rsidRPr="00B63DE6" w:rsidRDefault="006132D3" w:rsidP="006522E0">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B63DE6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Wkład</w:t>
-[...21 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Wkład prywatny</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="1246FE3D" w14:textId="77777777" w:rsidR="004A3BBA" w:rsidRPr="004A3BBA" w:rsidRDefault="004A3BBA" w:rsidP="004A3BBA">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vanish/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="78D99E80" w14:textId="77777777" w:rsidR="004A3BBA" w:rsidRPr="004A3BBA" w:rsidRDefault="004A3BBA" w:rsidP="004A3BBA">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
@@ -2780,283 +2704,185 @@
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009859F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">Oświadczam, że deklaruję wniesienie do </w:t>
       </w:r>
       <w:r w:rsidR="00480EAA" w:rsidRPr="009859F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>Funduszu VC</w:t>
       </w:r>
       <w:r w:rsidRPr="009859F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> w ramach deklarowanego wkładu Podmiotu Zarządzającego wkładu w wysokości</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> w ramach deklarowanego wkładu Podmiotu Zarządzającego wkładu w wysokości </w:t>
       </w:r>
       <w:r w:rsidR="00C25455">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>….</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00C25455" w:rsidRPr="00AD6714">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t>…</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00C25455" w:rsidRPr="00AD6714">
+        <w:t>………</w:t>
+      </w:r>
+      <w:r w:rsidR="007E4DED">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t>……</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007E4DED">
+        <w:t>..</w:t>
+      </w:r>
+      <w:r w:rsidR="00C25455" w:rsidRPr="00AD6714">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="007E4DED">
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="00C25455">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t>………..</w:t>
       </w:r>
       <w:r w:rsidR="00C25455" w:rsidRPr="00AD6714">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
+      <w:r w:rsidRPr="009859F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PLN</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009859F1">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="15"/>
+      </w:r>
+      <w:r w:rsidRPr="009859F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Oświadczam, że dysponuję niezbędnymi środkami wystarczającymi do zapewnienia finansowania ww. wkładu w związku z Ofertą złożoną przez </w:t>
+      </w:r>
       <w:r w:rsidR="00C25455">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t>…</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00C25455">
+        <w:t>….</w:t>
+      </w:r>
+      <w:r w:rsidR="00C25455" w:rsidRPr="00AD6714">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t>…….</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00C25455">
+        <w:t>………</w:t>
+      </w:r>
+      <w:r w:rsidR="007E4DED">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t>…………….</w:t>
       </w:r>
       <w:r w:rsidR="00C25455" w:rsidRPr="00AD6714">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
-      <w:r w:rsidRPr="009859F1">
-[...31 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00C25455">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t>….</w:t>
-[...74 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>………..</w:t>
       </w:r>
       <w:r w:rsidR="00C25455" w:rsidRPr="00AD6714">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
       <w:r w:rsidRPr="00E9293C">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="16"/>
       </w:r>
       <w:r w:rsidRPr="00E9293C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
@@ -3153,69 +2979,51 @@
         <w:t xml:space="preserve">Środki finansowe przeznaczone przeze mnie jako wkład prywatny zadeklarowany do wniesienia do </w:t>
       </w:r>
       <w:r w:rsidR="00480EAA" w:rsidRPr="009859F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>Funduszu VC</w:t>
       </w:r>
       <w:r w:rsidRPr="009859F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> w ramach wkładu Podmiotu Zarządzającego nie naruszają, jak również ich użycie nie narusza, żadnych postanowień ustawy z dnia </w:t>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="_Hlk205306754"/>
       <w:r w:rsidR="00F80BF6" w:rsidRPr="00F80BF6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve">1 marca 2018 r. o przeciwdziałaniu praniu pieniędzy oraz finansowaniu terroryzmu (Dz. U. z 2018 r. poz. 723, z </w:t>
-[...17 lines deleted...]
-        <w:t>. zm.)</w:t>
+        <w:t>1 marca 2018 r. o przeciwdziałaniu praniu pieniędzy oraz finansowaniu terroryzmu (Dz. U. z 2018 r. poz. 723, z późn. zm.)</w:t>
       </w:r>
       <w:r w:rsidRPr="009859F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="009859F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>w tym</w:t>
       </w:r>
       <w:r w:rsidR="00480EAA" w:rsidRPr="009859F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>,</w:t>
@@ -3271,95 +3079,51 @@
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="242" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Zgoda na badanie </w:t>
-[...43 lines deleted...]
-        <w:t xml:space="preserve"> w przypadku wyboru Oferty w ramach Naboru</w:t>
+        <w:t>Zgoda na badanie due diligence w przypadku wyboru Oferty w ramach Naboru</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22EDB1CF" w14:textId="4BF4638A" w:rsidR="006132D3" w:rsidRDefault="006132D3" w:rsidP="006522E0">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C07EE9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -3456,62 +3220,52 @@
         </w:rPr>
         <w:t>iligence w celu weryfikacji mojej zdolności prawnej</w:t>
       </w:r>
       <w:r w:rsidR="004B13AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00C07EE9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> finansowej do wniesienia wkładu prywatnego w zadeklarowanej wysokości</w:t>
       </w:r>
       <w:r w:rsidR="004B13AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> oraz </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> oraz reputacyjnej</w:t>
+      </w:r>
       <w:r w:rsidRPr="00C07EE9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">. W tym celu na żądanie PFR Ventures, PFR </w:t>
       </w:r>
       <w:r w:rsidR="00BA09C5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>Starter</w:t>
       </w:r>
       <w:r w:rsidR="00480EAA" w:rsidRPr="00C07EE9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C07EE9">
@@ -3712,81 +3466,59 @@
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13CB20CD" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006522E0">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Ref467149754"/>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Konflikt</w:t>
-[...21 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Konflikt interesów</w:t>
+      </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:p w14:paraId="72B620B3" w14:textId="2B8E3428" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006522E0">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -3929,81 +3661,59 @@
         </w:rPr>
         <w:t>.1 powyżej.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4913E975" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006522E0">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="242" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Pozostałe</w:t>
-[...21 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Pozostałe oświadczenia</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="1B7FCDF4" w14:textId="77777777" w:rsidR="001F055D" w:rsidRDefault="001F055D" w:rsidP="001F055D">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008348C6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
@@ -4069,70 +3779,60 @@
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1418"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008348C6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve">jestem/nie jestem osobą będącą bliskim współpracownikiem osoby zajmującej eksponowane stanowisko </w:t>
-[...8 lines deleted...]
-        <w:t>polityczne</w:t>
+        <w:t>jestem/nie jestem osobą będącą bliskim współpracownikiem osoby zajmującej eksponowane stanowisko polityczne</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="008348C6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> lub</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A6B32E4" w14:textId="77777777" w:rsidR="001F055D" w:rsidRDefault="001F055D" w:rsidP="001F055D">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1418"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -4189,69 +3889,51 @@
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D6B29">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>w rozumieniu Ustawy o przeciwdziałaniu praniu pieniędzy oraz finansowaniu terroryzmu z dnia 1 marca 2018 r. (Dz. U. z 2018</w:t>
       </w:r>
       <w:r w:rsidR="00F80BF6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007D6B29">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve">r. poz. 723, z </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">r. poz. 723, z późn. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
       <w:r w:rsidRPr="007D6B29">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>mianam</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
@@ -4304,51 +3986,51 @@
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:footnoteReference w:id="17"/>
       </w:r>
       <w:r w:rsidRPr="00321C1C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> z osobą zajmującą eksponowane stanowisko polityczne</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2050587E" w14:textId="1EDC6AFF" w:rsidR="00AD45D2" w:rsidRPr="000A491A" w:rsidRDefault="00AD45D2" w:rsidP="000A491A">
+    <w:p w14:paraId="2050587E" w14:textId="026730B1" w:rsidR="00AD45D2" w:rsidRPr="000A491A" w:rsidRDefault="00AD45D2" w:rsidP="000A491A">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD45D2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
@@ -4402,69 +4084,51 @@
         </w:rPr>
         <w:t>Starte</w:t>
       </w:r>
       <w:r w:rsidR="00CB4256">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidR="008C7568">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD45D2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve">uzyskanych informacji o </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> działalności inwestycyjnej, przedsiębiorczej i reputacji na rynku na rzecz instytucji oferujących finansowanie ze środków publicznych (PARP, NCBR, BGK, </w:t>
+        <w:t xml:space="preserve">uzyskanych informacji o mojej dotychczasowej działalności inwestycyjnej, przedsiębiorczej i reputacji na rynku na rzecz instytucji oferujących finansowanie ze środków publicznych (PARP, NCBR, BGK, </w:t>
       </w:r>
       <w:r w:rsidRPr="000A491A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>ARP) w celu weryfikacji wskazanego doświadczenia w działalności inwestycyjnej i reputacji na rynku.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CC82E41" w14:textId="7251C27E" w:rsidR="006132D3" w:rsidRPr="00A235A3" w:rsidRDefault="006132D3" w:rsidP="006522E0">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
@@ -4912,262 +4576,131 @@
         </w:rPr>
         <w:t xml:space="preserve">wyrażam zgodę na przetwarzanie przez PFR Ventures Spółką z ograniczoną odpowiedzialnością z siedzibą w Warszawie przy ul. Kruczej 50, 00-025 Warszawa, (KRS: 0000533101), moich danych osobowych w celu przeprowadzenia </w:t>
       </w:r>
       <w:r w:rsidRPr="00D269C6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>badani</w:t>
       </w:r>
       <w:r w:rsidRPr="00D269C6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>a zdolności</w:t>
       </w:r>
       <w:r w:rsidRPr="00D269C6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> reputacyjnej </w:t>
+      </w:r>
       <w:r w:rsidRPr="00D269C6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
-          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
-[...72 lines deleted...]
-        <w:t>. 2.0, stanowiącego część Programu Operacyjnego Fundusze Europejskie dla Nowoczesnej Gospodarki 2021-2027.</w:t>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>w ramach procesu oceny oferty złożonej w naborze realizowanym zgodnie z Ogłoszeniem o Naborze nr …….. na Fundusze VC – PFR ………. z dnia …………………………………….., w celu uzyskania dofinansowania ze środków programu PFR ………………, tj. instrumentu finansowego ……….. 2.0, stanowiącego część Programu Operacyjnego Fundusze Europejskie dla Nowoczesnej Gospodarki 2021-2027.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="514B6BD2" w14:textId="77777777" w:rsidR="004B13AA" w:rsidRPr="00D269C6" w:rsidRDefault="004B13AA" w:rsidP="004B13AA">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D269C6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">Niniejsza zgoda obejmuje moje dane zawarte w niniejszej zgodzie, tj.: </w:t>
       </w:r>
       <w:r w:rsidRPr="00D269C6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>imię, nazwisko oraz nr PESEL.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55743087" w14:textId="77777777" w:rsidR="004B13AA" w:rsidRPr="00D269C6" w:rsidRDefault="004B13AA" w:rsidP="004B13AA">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D269C6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Przyjmuję</w:t>
-[...39 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>Przyjmuję do wiadomości, że:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="657691B1" w14:textId="77777777" w:rsidR="004B13AA" w:rsidRPr="00D269C6" w:rsidRDefault="004B13AA" w:rsidP="004B13AA">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D269C6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve">wyrażenie zgody jest dobrowolne i może zostać cofnięte w każdej chwili bez podawania </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> lecz bez wpływu na zgodność z prawem przetwarzania przed jej cofnięciem,</w:t>
+        <w:t>wyrażenie zgody jest dobrowolne i może zostać cofnięte w każdej chwili bez podawania przyczyny lecz bez wpływu na zgodność z prawem przetwarzania przed jej cofnięciem,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10C02DA9" w14:textId="77777777" w:rsidR="004B13AA" w:rsidRPr="00D269C6" w:rsidRDefault="004B13AA" w:rsidP="004B13AA">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D269C6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
@@ -5179,69 +4712,51 @@
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3B8DF6B0" w14:textId="77777777" w:rsidR="004B13AA" w:rsidRPr="00D269C6" w:rsidRDefault="004B13AA" w:rsidP="004B13AA">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D269C6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t>Jednocześnie oświadczam, że zapoznałem/</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> się z treścią klauzuli informacyjnej stanowiącą Załącznik nr 8 do Zasad Naboru dotyczącej przetwarzania moich danych osobowych w celu badania reputacji, której kopia została mi przekazana. Rozumiem cele i zakres przetwarzania moich danych, a także przysługujące mi prawa wynikające z przepisów o ochronie danych osobowych, w tym prawo do dostępu do moich danych, ich sprostowania, usunięcia lub ograniczenia przetwarzania.</w:t>
+        <w:t>Jednocześnie oświadczam, że zapoznałem/am się z treścią klauzuli informacyjnej stanowiącą Załącznik nr 8 do Zasad Naboru dotyczącej przetwarzania moich danych osobowych w celu badania reputacji, której kopia została mi przekazana. Rozumiem cele i zakres przetwarzania moich danych, a także przysługujące mi prawa wynikające z przepisów o ochronie danych osobowych, w tym prawo do dostępu do moich danych, ich sprostowania, usunięcia lub ograniczenia przetwarzania.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="503D954E" w14:textId="77777777" w:rsidR="004B13AA" w:rsidRPr="00D269C6" w:rsidRDefault="004B13AA" w:rsidP="004B13AA">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6595A33B" w14:textId="77777777" w:rsidR="004B13AA" w:rsidRPr="00D269C6" w:rsidRDefault="004B13AA" w:rsidP="004B13AA">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="38A3FCBB" w14:textId="77777777" w:rsidR="004B13AA" w:rsidRPr="00D269C6" w:rsidRDefault="004B13AA" w:rsidP="004B13AA">
@@ -5288,61 +4803,61 @@
     <w:p w14:paraId="145285FD" w14:textId="77777777" w:rsidR="004B13AA" w:rsidRDefault="004B13AA" w:rsidP="004B13AA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="62DB2792" w14:textId="77777777" w:rsidR="004B13AA" w:rsidRDefault="004B13AA"/>
     <w:sectPr w:rsidR="004B13AA" w:rsidSect="00B63DE6">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="44DD96A9" w14:textId="77777777" w:rsidR="00995834" w:rsidRDefault="00995834" w:rsidP="006132D3">
+    <w:p w14:paraId="303D9B9E" w14:textId="77777777" w:rsidR="00D308F9" w:rsidRDefault="00D308F9" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="34022980" w14:textId="77777777" w:rsidR="00995834" w:rsidRDefault="00995834" w:rsidP="006132D3">
+    <w:p w14:paraId="6136163B" w14:textId="77777777" w:rsidR="00D308F9" w:rsidRDefault="00D308F9" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -5373,88 +4888,79 @@
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1AEC9A93" w14:textId="7AF361E1" w:rsidR="00B713A5" w:rsidRDefault="001365F0" w:rsidP="001365F0">
+  <w:p w14:paraId="1AEC9A93" w14:textId="2081E06B" w:rsidR="00B713A5" w:rsidRDefault="001365F0" w:rsidP="001365F0">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:noProof/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:pPr>
-    <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00D269C6">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:t>Nabór</w:t>
-[...7 lines deleted...]
-      <w:t xml:space="preserve"> nr </w:t>
+      <w:t xml:space="preserve">Nabór nr </w:t>
     </w:r>
     <w:r w:rsidR="004B13AA" w:rsidRPr="00D269C6">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="004833D9">
+    <w:r w:rsidR="00994EB3">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:t>2</w:t>
+      <w:t>3</w:t>
     </w:r>
     <w:r w:rsidRPr="00D269C6">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
     <w:r w:rsidR="000B4801" w:rsidRPr="00D269C6">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>202</w:t>
     </w:r>
     <w:r w:rsidR="000B4801">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="001365F0">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -5551,61 +5057,61 @@
     </w:r>
     <w:r w:rsidRPr="00C134A8">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:noProof/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="5CD026EB" w14:textId="77777777" w:rsidR="00192F84" w:rsidRPr="001365F0" w:rsidRDefault="00192F84" w:rsidP="001365F0">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0FE17448" w14:textId="77777777" w:rsidR="00995834" w:rsidRDefault="00995834" w:rsidP="006132D3">
+    <w:p w14:paraId="7B5E9E4E" w14:textId="77777777" w:rsidR="00D308F9" w:rsidRDefault="00D308F9" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="68B5150F" w14:textId="77777777" w:rsidR="00995834" w:rsidRDefault="00995834" w:rsidP="006132D3">
+    <w:p w14:paraId="3360C98A" w14:textId="77777777" w:rsidR="00D308F9" w:rsidRDefault="00D308F9" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="0B4A2262" w14:textId="31A86B1A" w:rsidR="00B713A5" w:rsidRPr="00AC5C35" w:rsidRDefault="00B713A5" w:rsidP="00956C39">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13AAC">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
@@ -6029,71 +5535,51 @@
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E00AF">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00E425F7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Wykreślić, w </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> gdy </w:t>
+        <w:t xml:space="preserve"> Wykreślić, w przypadku gdy </w:t>
       </w:r>
       <w:r w:rsidR="000B76FF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00E425F7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">złonek Kluczowego Personelu </w:t>
       </w:r>
       <w:r w:rsidR="000B76FF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
@@ -8097,51 +7583,50 @@
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1871524155">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1860508875">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="679965337">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1296135509">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="647244074">
     <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0073672F"/>
     <w:rsid w:val="00002194"/>
@@ -8275,50 +7760,51 @@
     <w:rsid w:val="0083378F"/>
     <w:rsid w:val="00841414"/>
     <w:rsid w:val="008535B5"/>
     <w:rsid w:val="00853A6D"/>
     <w:rsid w:val="008631FC"/>
     <w:rsid w:val="00886AC3"/>
     <w:rsid w:val="008917E6"/>
     <w:rsid w:val="008B16B6"/>
     <w:rsid w:val="008B47ED"/>
     <w:rsid w:val="008C2C1D"/>
     <w:rsid w:val="008C56A7"/>
     <w:rsid w:val="008C7568"/>
     <w:rsid w:val="008D02D9"/>
     <w:rsid w:val="008E6BDB"/>
     <w:rsid w:val="008F3541"/>
     <w:rsid w:val="00901211"/>
     <w:rsid w:val="00934AFC"/>
     <w:rsid w:val="0093734D"/>
     <w:rsid w:val="00941CF3"/>
     <w:rsid w:val="00946961"/>
     <w:rsid w:val="00956C39"/>
     <w:rsid w:val="009710CB"/>
     <w:rsid w:val="0097677F"/>
     <w:rsid w:val="009859F1"/>
     <w:rsid w:val="009865A5"/>
+    <w:rsid w:val="00994EB3"/>
     <w:rsid w:val="00995834"/>
     <w:rsid w:val="00996390"/>
     <w:rsid w:val="009A19DB"/>
     <w:rsid w:val="009A3B8D"/>
     <w:rsid w:val="009E0684"/>
     <w:rsid w:val="00A00391"/>
     <w:rsid w:val="00A17510"/>
     <w:rsid w:val="00A235A3"/>
     <w:rsid w:val="00A41588"/>
     <w:rsid w:val="00A47470"/>
     <w:rsid w:val="00A57D4F"/>
     <w:rsid w:val="00A67C8E"/>
     <w:rsid w:val="00A73D04"/>
     <w:rsid w:val="00A87D86"/>
     <w:rsid w:val="00A90474"/>
     <w:rsid w:val="00A929F8"/>
     <w:rsid w:val="00AA290D"/>
     <w:rsid w:val="00AB2DA7"/>
     <w:rsid w:val="00AB5089"/>
     <w:rsid w:val="00AC2A32"/>
     <w:rsid w:val="00AC5C35"/>
     <w:rsid w:val="00AC646D"/>
     <w:rsid w:val="00AC7778"/>
     <w:rsid w:val="00AD45D2"/>
     <w:rsid w:val="00AD6714"/>
@@ -8343,54 +7829,56 @@
     <w:rsid w:val="00BC1BD6"/>
     <w:rsid w:val="00BC6261"/>
     <w:rsid w:val="00BD3134"/>
     <w:rsid w:val="00BD5423"/>
     <w:rsid w:val="00BD7BE8"/>
     <w:rsid w:val="00BF6B1D"/>
     <w:rsid w:val="00C02FA6"/>
     <w:rsid w:val="00C07EE9"/>
     <w:rsid w:val="00C134A8"/>
     <w:rsid w:val="00C25455"/>
     <w:rsid w:val="00C40D96"/>
     <w:rsid w:val="00C5414A"/>
     <w:rsid w:val="00C56872"/>
     <w:rsid w:val="00C62F99"/>
     <w:rsid w:val="00C91162"/>
     <w:rsid w:val="00C942C0"/>
     <w:rsid w:val="00CA44E4"/>
     <w:rsid w:val="00CB4256"/>
     <w:rsid w:val="00CB531A"/>
     <w:rsid w:val="00CB62B6"/>
     <w:rsid w:val="00CB75D0"/>
     <w:rsid w:val="00CE37DC"/>
     <w:rsid w:val="00CF1BF6"/>
     <w:rsid w:val="00CF2368"/>
     <w:rsid w:val="00D06FD3"/>
+    <w:rsid w:val="00D1006E"/>
     <w:rsid w:val="00D13485"/>
     <w:rsid w:val="00D15466"/>
     <w:rsid w:val="00D22971"/>
     <w:rsid w:val="00D269C6"/>
+    <w:rsid w:val="00D308F9"/>
     <w:rsid w:val="00D65D22"/>
     <w:rsid w:val="00D743B0"/>
     <w:rsid w:val="00D75A77"/>
     <w:rsid w:val="00D7774D"/>
     <w:rsid w:val="00D875B2"/>
     <w:rsid w:val="00DA170D"/>
     <w:rsid w:val="00DA6213"/>
     <w:rsid w:val="00DB02CA"/>
     <w:rsid w:val="00DB5B23"/>
     <w:rsid w:val="00DB6D25"/>
     <w:rsid w:val="00DF6DF3"/>
     <w:rsid w:val="00E02547"/>
     <w:rsid w:val="00E04C8B"/>
     <w:rsid w:val="00E15C75"/>
     <w:rsid w:val="00E24484"/>
     <w:rsid w:val="00E354EC"/>
     <w:rsid w:val="00E425F7"/>
     <w:rsid w:val="00E42BE2"/>
     <w:rsid w:val="00E605BC"/>
     <w:rsid w:val="00E65EF2"/>
     <w:rsid w:val="00E75BC0"/>
     <w:rsid w:val="00E833BA"/>
     <w:rsid w:val="00E9293C"/>
     <w:rsid w:val="00E92FEC"/>
     <w:rsid w:val="00E974FB"/>
@@ -9604,81 +9092,81 @@
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1E204F0D-1DF5-489D-879B-5FCE3DBFF2A4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{6a7e4972-a3b7-4d51-a933-10309688c2b7}" enabled="1" method="Privileged" siteId="{0d2b6bbb-a69c-41e8-9ef1-c035572bd00e}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
   <Words>1521</Words>
-  <Characters>9127</Characters>
+  <Characters>9126</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>76</Lines>
   <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10627</CharactersWithSpaces>
+  <CharactersWithSpaces>10626</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Jarosław Więckowski</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Enabled">
     <vt:lpwstr>True</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_SiteId">
     <vt:lpwstr>0d2b6bbb-a69c-41e8-9ef1-c035572bd00e</vt:lpwstr>
   </property>