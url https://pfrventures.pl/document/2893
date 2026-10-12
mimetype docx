--- v0 (2026-04-21)
+++ v1 (2026-10-12)
@@ -1,38 +1,39 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
@@ -57,65 +58,56 @@
         <w:t xml:space="preserve">Term </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00396205">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Sheet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00396205">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FD234D" w:rsidRPr="00396205">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">Programu </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00C103AC" w:rsidRPr="00396205">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>Innovate</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Innovate </w:t>
       </w:r>
       <w:r w:rsidR="730E9D3A" w:rsidRPr="00396205">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="005A6258" w:rsidRPr="00396205">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>oland</w:t>
       </w:r>
       <w:r w:rsidR="730E9D3A" w:rsidRPr="00396205">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15AD6295" w14:textId="77777777" w:rsidR="00844436" w:rsidRPr="00AC12BB" w:rsidRDefault="00844436">
       <w:pPr>
@@ -258,67 +250,57 @@
             <w:tcW w:w="9858" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="52C209D3" w14:textId="659D76D1" w:rsidR="00CD60B3" w:rsidRPr="00773B31" w:rsidDel="009A0160" w:rsidRDefault="00A6659A" w:rsidP="00773B31">
             <w:pPr>
               <w:pStyle w:val="AK1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:ind w:left="1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Carlito" w:eastAsia="Carlito" w:hAnsi="Carlito" w:cs="Carlito"/>
                 <w:b w:val="0"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B1536">
               <w:rPr>
                 <w:rFonts w:ascii="Carlito" w:eastAsia="Carlito" w:hAnsi="Carlito" w:cs="Carlito"/>
                 <w:b w:val="0"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Program </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00CD60B3" w:rsidRPr="005B1536">
               <w:rPr>
                 <w:rFonts w:ascii="Carlito" w:eastAsia="Carlito" w:hAnsi="Carlito" w:cs="Carlito"/>
                 <w:b w:val="0"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Innovate</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Innovate </w:t>
             </w:r>
             <w:r w:rsidR="002E22C1" w:rsidRPr="005B1536">
               <w:rPr>
                 <w:rFonts w:ascii="Carlito" w:eastAsia="Carlito" w:hAnsi="Carlito" w:cs="Carlito"/>
                 <w:b w:val="0"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Poland</w:t>
             </w:r>
             <w:r w:rsidR="00CD60B3" w:rsidRPr="005B1536">
               <w:rPr>
                 <w:rFonts w:ascii="Carlito" w:eastAsia="Carlito" w:hAnsi="Carlito" w:cs="Carlito"/>
                 <w:b w:val="0"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> stanowi wspólną inicjatywę organizacyjno-inwestycyjną realizowaną przez Organizatora Programu we współpracy z Uczestnikami Programu, której celem jest umożliwienie Uczestnikom Programu uzyskania ekspozycji na wyselekcjonowane i dające możliwość uzyskania </w:t>
             </w:r>
             <w:r w:rsidR="009C7DA5">
               <w:rPr>
                 <w:rFonts w:ascii="Carlito" w:eastAsia="Carlito" w:hAnsi="Carlito" w:cs="Carlito"/>
                 <w:b w:val="0"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>rynkowych</w:t>
             </w:r>
@@ -933,65 +915,51 @@
               </w:rPr>
               <w:t>PE/PD/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>VC</w:t>
             </w:r>
             <w:r w:rsidR="0022615B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="00FE1480" w:rsidRPr="00C103AC">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00CF61DE">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">poziom inwestycji w ramach Programu </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> Polan</w:t>
+              <w:t>poziom inwestycji w ramach Programu Innovate Polan</w:t>
             </w:r>
             <w:r w:rsidR="0022615B">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">d oraz struktura </w:t>
             </w:r>
             <w:r w:rsidR="00057608">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>inwestorów</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9858" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4E5E8A94" w14:textId="6B8C3EBC" w:rsidR="00731C9B" w:rsidRDefault="002158A5" w:rsidP="003D1FDD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0" w:right="232"/>
               <w:jc w:val="both"/>
@@ -999,333 +967,304 @@
             <w:r>
               <w:t xml:space="preserve">Minimalna oczekiwana wielkość Funduszu </w:t>
             </w:r>
             <w:r w:rsidR="005138DE" w:rsidRPr="00937698">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               </w:rPr>
               <w:t>PE/PD/</w:t>
             </w:r>
             <w:r w:rsidRPr="00937698">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               </w:rPr>
               <w:t>VC</w:t>
             </w:r>
             <w:r w:rsidR="005138DE" w:rsidRPr="00937698">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>to 50 mln EUR.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="54D25DA8" w14:textId="54088937" w:rsidR="009E6802" w:rsidRDefault="006A28AC" w:rsidP="003D1FDD">
+          <w:p w14:paraId="54D25DA8" w14:textId="29E70A94" w:rsidR="009E6802" w:rsidRDefault="006A28AC" w:rsidP="003D1FDD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0" w:right="232"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Alokacje </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> PL </w:t>
+              <w:t xml:space="preserve">Alokacje Innovate PL </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>FoF</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00276921">
               <w:t xml:space="preserve">do Funduszy PE/PD/VC </w:t>
             </w:r>
             <w:r>
               <w:t>będą się</w:t>
             </w:r>
             <w:r w:rsidR="00D93C87">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00C53A6B">
               <w:t xml:space="preserve">mieścić </w:t>
             </w:r>
             <w:r w:rsidR="00D93C87">
-              <w:t>w kwocie od 5</w:t>
+              <w:t xml:space="preserve">w kwocie od </w:t>
+            </w:r>
+            <w:r w:rsidR="00E1402A">
+              <w:t>2,</w:t>
+            </w:r>
+            <w:r w:rsidR="00D93C87">
+              <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="00543A56">
               <w:t xml:space="preserve"> do </w:t>
             </w:r>
             <w:r w:rsidR="00D93C87">
               <w:t xml:space="preserve">50 mln EUR w pojedynczy </w:t>
             </w:r>
             <w:r w:rsidR="00543A56">
               <w:t>F</w:t>
             </w:r>
             <w:r w:rsidR="00D93C87">
               <w:t xml:space="preserve">undusz. </w:t>
             </w:r>
             <w:r w:rsidR="009F63C2">
               <w:t xml:space="preserve">Preferowane </w:t>
             </w:r>
             <w:r w:rsidR="00A22DDF" w:rsidRPr="00A22DDF">
               <w:t>przedział</w:t>
             </w:r>
             <w:r w:rsidR="0019109F">
               <w:t>y</w:t>
             </w:r>
             <w:r w:rsidR="00A22DDF" w:rsidRPr="00A22DDF">
               <w:t xml:space="preserve"> alokacji</w:t>
             </w:r>
             <w:r w:rsidR="0019109F">
               <w:t xml:space="preserve"> w zależności od</w:t>
             </w:r>
             <w:r w:rsidR="00063FE8">
               <w:t xml:space="preserve"> typu </w:t>
             </w:r>
             <w:r w:rsidR="00063FE8" w:rsidRPr="00937698">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               </w:rPr>
               <w:t>Funduszu</w:t>
             </w:r>
             <w:r w:rsidR="009F63C2" w:rsidRPr="00937698">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               </w:rPr>
               <w:t xml:space="preserve"> PE/PD/VC przedstawiają się następująco</w:t>
             </w:r>
             <w:r w:rsidR="00A22DDF" w:rsidRPr="00937698">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="29E1AECA" w14:textId="77777777" w:rsidR="00EF1300" w:rsidRDefault="00EF1300" w:rsidP="00EF1300">
+          <w:p w14:paraId="29E1AECA" w14:textId="79DCA279" w:rsidR="00EF1300" w:rsidRDefault="00EF1300" w:rsidP="00EF1300">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:right="232"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
-              <w:t>Fundusze PE: 10-30 mln EUR</w:t>
+              <w:t xml:space="preserve">Fundusze PE: </w:t>
+            </w:r>
+            <w:r w:rsidR="00D62BB6">
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:t>-30 mln EUR</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="30D2F102" w14:textId="77777777" w:rsidR="00EF1300" w:rsidRDefault="00EF1300" w:rsidP="00EF1300">
+          <w:p w14:paraId="30D2F102" w14:textId="20520228" w:rsidR="00EF1300" w:rsidRDefault="00EF1300" w:rsidP="00EF1300">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:right="232"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Fundusze PD: 10-20 mln EUR </w:t>
+              <w:t xml:space="preserve">Fundusze PD: </w:t>
+            </w:r>
+            <w:r w:rsidR="00D62BB6">
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">-20 mln EUR </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="16C35892" w14:textId="39E8DE12" w:rsidR="005D25D2" w:rsidRDefault="00A22DDF" w:rsidP="005D25D2">
+          <w:p w14:paraId="16C35892" w14:textId="4EF3543A" w:rsidR="005D25D2" w:rsidRDefault="00A22DDF" w:rsidP="005D25D2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:right="232"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
-              <w:t>Fundusze VC: 5-10 mln EUR</w:t>
+              <w:t xml:space="preserve">Fundusze VC: </w:t>
+            </w:r>
+            <w:r w:rsidR="00E1402A">
+              <w:t>2,</w:t>
+            </w:r>
+            <w:r>
+              <w:t>5-10 mln EUR</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="62454222" w14:textId="37EF85F3" w:rsidR="005D25D2" w:rsidRDefault="003D1FDD" w:rsidP="005D25D2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:widowControl/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0" w:right="232"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Udziały obejmowane w ramach inwestycji </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> Poland będą nie </w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Udziały obejmowane w ramach inwestycji Innovate Poland będą nie </w:t>
             </w:r>
             <w:r w:rsidRPr="000B1935">
               <w:t>wyżs</w:t>
             </w:r>
             <w:r>
               <w:t>ze</w:t>
             </w:r>
             <w:r w:rsidRPr="000B1935">
               <w:t xml:space="preserve"> niż </w:t>
             </w:r>
             <w:r>
               <w:t>40</w:t>
             </w:r>
             <w:r w:rsidRPr="000B1935">
               <w:t xml:space="preserve">% </w:t>
             </w:r>
             <w:r>
               <w:t>wielkości Funduszu PE/PD/VC</w:t>
             </w:r>
             <w:r w:rsidR="007A592D">
               <w:t xml:space="preserve"> (w </w:t>
             </w:r>
             <w:r w:rsidR="006B0EA1">
               <w:t>przypadku,</w:t>
             </w:r>
             <w:r w:rsidR="009324FB">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="006B0EA1">
-              <w:t xml:space="preserve">gdy </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> PL </w:t>
+              <w:t xml:space="preserve">gdy Innovate PL </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="006B0EA1">
               <w:t>FoF</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="006B0EA1">
               <w:t xml:space="preserve"> będzie inwestorem kotwiczącym) z preferowanym udziałem do 25%</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="31CAE715" w14:textId="6684D912" w:rsidR="00B517C9" w:rsidRPr="000B1935" w:rsidRDefault="00002983" w:rsidP="003D1FDD">
+          <w:p w14:paraId="31CAE715" w14:textId="6276E019" w:rsidR="00B517C9" w:rsidRPr="000B1935" w:rsidRDefault="00002983" w:rsidP="003D1FDD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:widowControl/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0" w:right="232"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
-              <w:t>Oczekuje się, że m</w:t>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">inimum 30% </w:t>
+              <w:t xml:space="preserve">Oczekuje się, że </w:t>
+            </w:r>
+            <w:r w:rsidR="00756CBF">
+              <w:t xml:space="preserve">istotna cześć </w:t>
             </w:r>
             <w:r w:rsidR="00134F93">
-              <w:t xml:space="preserve">kapitału wnoszonego do </w:t>
+              <w:t xml:space="preserve">kapitału wnoszonego </w:t>
+            </w:r>
+            <w:r w:rsidR="00756CBF">
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00E6431E">
+              <w:t xml:space="preserve">co najmniej </w:t>
+            </w:r>
+            <w:r w:rsidR="00756CBF">
+              <w:t xml:space="preserve">30%) </w:t>
+            </w:r>
+            <w:r w:rsidR="00134F93">
+              <w:t xml:space="preserve">do </w:t>
             </w:r>
             <w:r w:rsidR="001C3674" w:rsidRPr="000B1935">
               <w:t>F</w:t>
             </w:r>
             <w:r w:rsidR="00FE1480" w:rsidRPr="000B1935">
               <w:t>unduszy</w:t>
             </w:r>
             <w:r w:rsidR="00134F93">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009F63C2" w:rsidRPr="00937698">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               </w:rPr>
               <w:t xml:space="preserve">PE/PD/VC </w:t>
             </w:r>
             <w:r w:rsidR="00FE1480" w:rsidRPr="000B1935">
-              <w:t xml:space="preserve">będzie pochodzić ze środków </w:t>
-[...41 lines deleted...]
-              <w:t xml:space="preserve"> czy też komercyjne fundusze funduszy)</w:t>
+              <w:t>będzie pochodzić ze środków prywatnych</w:t>
             </w:r>
             <w:r w:rsidR="00C73F96">
               <w:t xml:space="preserve">, przy czym </w:t>
             </w:r>
             <w:r>
               <w:t>lista proponowanych inwestorów</w:t>
             </w:r>
             <w:r w:rsidR="00DF4667">
               <w:t>, zawierająca co najmniej informacje o kategorii</w:t>
             </w:r>
             <w:r w:rsidR="00707118">
               <w:t>, do której należą poszczególni inwestorzy</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00707118">
               <w:t xml:space="preserve">zostanie przedstawiona w </w:t>
             </w:r>
             <w:r w:rsidR="0022615B">
               <w:t xml:space="preserve">momencie składania </w:t>
             </w:r>
             <w:r w:rsidR="00707118">
               <w:t>Propozycji Inwestycyjnej</w:t>
             </w:r>
@@ -1443,50 +1382,51 @@
       <w:tr w:rsidR="00844436" w:rsidRPr="001B23F2" w14:paraId="5B648148" w14:textId="77777777" w:rsidTr="48DE33A7">
         <w:trPr>
           <w:trHeight w:val="204"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4138" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="07A30CA5" w14:textId="4F77EA98" w:rsidR="00844436" w:rsidRPr="00C103AC" w:rsidRDefault="00806D32" w:rsidP="00A45CFC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:ind w:right="426"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C103AC">
               <w:rPr>
                 <w:b/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Strategia Inwestycyjna </w:t>
             </w:r>
             <w:r w:rsidR="00BF1A39">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Funduszu </w:t>
             </w:r>
             <w:r w:rsidR="00314AC2" w:rsidRPr="1259665F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>PE/PD</w:t>
             </w:r>
             <w:r w:rsidR="00314AC2">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>/VC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1629,57 +1569,52 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               </w:rPr>
               <w:t>/VC</w:t>
             </w:r>
             <w:r w:rsidR="00AB1594">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F75C3A">
               <w:t>zostanie zapewnione, że</w:t>
             </w:r>
             <w:r w:rsidR="00FD5A74" w:rsidRPr="00084F98">
               <w:t xml:space="preserve"> co najmniej </w:t>
             </w:r>
             <w:r w:rsidR="00F75C3A" w:rsidRPr="00084F98">
               <w:t>równowartoś</w:t>
             </w:r>
             <w:r w:rsidR="00F75C3A">
               <w:t>ć</w:t>
             </w:r>
             <w:r w:rsidR="00F75C3A" w:rsidRPr="00084F98">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00AB1594">
               <w:t xml:space="preserve">inwestycji dokonywanej ze środków z Programu </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00C82D3A">
-              <w:t>Innovate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> Poland </w:t>
+              <w:t xml:space="preserve">Innovate Poland </w:t>
             </w:r>
             <w:r w:rsidR="00F75C3A">
               <w:t xml:space="preserve">zostanie przeznaczona na inwestycje </w:t>
             </w:r>
             <w:r w:rsidR="009C48CB">
               <w:t>stanowiące</w:t>
             </w:r>
             <w:r w:rsidR="00FD5A74" w:rsidRPr="00084F98">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002B5EAF" w:rsidRPr="00084F98">
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00FD5A74" w:rsidRPr="00084F98">
               <w:t xml:space="preserve">olskie </w:t>
             </w:r>
             <w:r w:rsidR="002B5EAF" w:rsidRPr="00084F98">
               <w:t>K</w:t>
             </w:r>
             <w:r w:rsidR="00FD5A74" w:rsidRPr="00084F98">
               <w:t xml:space="preserve">walifikowalne </w:t>
             </w:r>
             <w:r w:rsidR="002B5EAF" w:rsidRPr="00084F98">
               <w:t>I</w:t>
             </w:r>
@@ -1748,58 +1683,50 @@
             <w:r>
               <w:t xml:space="preserve"> warunk</w:t>
             </w:r>
             <w:r w:rsidR="7ABD22DB">
               <w:t>i</w:t>
             </w:r>
             <w:r>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0CA31852" w14:textId="0108876F" w:rsidR="00B2009D" w:rsidRDefault="00B2009D" w:rsidP="00B2009D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="28"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:right="232"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>Jest zarejestrowana w Polsce (tj. posiada siedzibę statutową na terytorium Rzeczypospolitej Polskiej) w momencie pierwszej inwestycji Funduszu PE/PD/VC lub w krótkim czasie po niej (co musi zostać potwierdzone stosowną dokumentacją); lub</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D82F735" w14:textId="77777777" w:rsidR="009841C4" w:rsidRDefault="009841C4" w:rsidP="009841C4">
-[...6 lines deleted...]
-          </w:p>
           <w:p w14:paraId="29406C78" w14:textId="07795DBA" w:rsidR="008B3958" w:rsidRPr="006B71FF" w:rsidRDefault="008B3958" w:rsidP="00937698">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="28"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:right="232"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Posiada siedzibę poza </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:t>Polską</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="138AB173">
               <w:t>ale</w:t>
             </w:r>
@@ -1866,50 +1793,51 @@
             <w:r w:rsidR="008D13B3">
               <w:t>ona</w:t>
             </w:r>
             <w:r w:rsidR="008B1BD7">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>w Polsce;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="624E6A65" w14:textId="234E756F" w:rsidR="0007138E" w:rsidRPr="009C1C25" w:rsidRDefault="0007138E" w:rsidP="0007138E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:right="232"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="004F22A4">
               <w:rPr>
                 <w:b/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Badania i rozwój</w:t>
             </w:r>
             <w:r w:rsidRPr="009C1C25">
               <w:t>: prowadz</w:t>
             </w:r>
             <w:r w:rsidR="00E83ADB" w:rsidRPr="009C1C25">
               <w:t>i</w:t>
             </w:r>
             <w:r w:rsidRPr="009C1C25">
               <w:t xml:space="preserve"> znaczną część swojej działalności badawczo-rozwojowej w Polsce, wykorzystując polską wiedzę technologiczną;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="46D5A553" w14:textId="0356B318" w:rsidR="00FD6CDC" w:rsidRDefault="0007138E" w:rsidP="0007138E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:right="232"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="004F22A4">
               <w:rPr>
@@ -2052,50 +1980,51 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008B3958" w:rsidRPr="001B23F2" w14:paraId="22BC5165" w14:textId="77777777" w:rsidTr="48DE33A7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4138" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2144C831" w14:textId="580ADF92" w:rsidR="008B3958" w:rsidRPr="00C103AC" w:rsidRDefault="008B3958" w:rsidP="006D5E8D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C103AC">
               <w:rPr>
                 <w:b/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Podmiot Zarządzający </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9858" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="66C0C568" w14:textId="0A097847" w:rsidR="008B3958" w:rsidRPr="00D9218B" w:rsidRDefault="008B3958" w:rsidP="00DD0CB4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:widowControl/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0" w:right="232"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00D9218B">
               <w:t xml:space="preserve">Podmiot </w:t>
             </w:r>
             <w:r w:rsidR="00924D3D">
               <w:t>Z</w:t>
             </w:r>
             <w:r w:rsidR="00435184" w:rsidRPr="00D9218B">
               <w:t>arządzający</w:t>
             </w:r>
@@ -2126,94 +2055,158 @@
             <w:r w:rsidR="00A1119B" w:rsidRPr="00D9218B">
               <w:t>unduszu</w:t>
             </w:r>
             <w:r w:rsidRPr="00D9218B">
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0C621D2C" w14:textId="312A5E52" w:rsidR="008B3958" w:rsidRPr="00D9218B" w:rsidRDefault="008B3958" w:rsidP="00DD0CB4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:widowControl/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0" w:right="232"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00D9218B">
               <w:t xml:space="preserve">Podmiot Zarządzający powinien wykazać się niezależnością od </w:t>
             </w:r>
             <w:r w:rsidR="00A1119B" w:rsidRPr="00D9218B">
               <w:t>inwestorów</w:t>
             </w:r>
             <w:r w:rsidRPr="00D9218B">
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2B05D429" w14:textId="79776811" w:rsidR="008B3958" w:rsidRPr="00D9218B" w:rsidRDefault="008B3958" w:rsidP="00DD0CB4">
+          <w:p w14:paraId="2B05D429" w14:textId="79776811" w:rsidR="008B3958" w:rsidRDefault="008B3958" w:rsidP="00DD0CB4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:widowControl/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0" w:right="232"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00D9218B">
               <w:t xml:space="preserve">Podmiot Zarządzający musi zapewnić zasoby ludzkie posiadające odpowiednią wiedzę i kompetencje, niezbędne do dokonywania autonomicznych, racjonalnych i motywowanych zyskiem </w:t>
             </w:r>
             <w:r w:rsidR="00BB52AF" w:rsidRPr="00D9218B">
               <w:t>decyzji inwestycyjnych</w:t>
             </w:r>
             <w:r w:rsidRPr="00D9218B">
               <w:t xml:space="preserve">, zgodnych ze </w:t>
             </w:r>
             <w:r w:rsidR="00BB52AF" w:rsidRPr="00D9218B">
               <w:t>strategią inwestycyjną</w:t>
             </w:r>
             <w:r w:rsidRPr="00D9218B">
               <w:t xml:space="preserve">, a także musi zachowywać profesjonalne standardy rynkowe wg wytycznych Invest Europe, ILPA lub innych równoważnych organizacji rynku venture </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D9218B">
               <w:t>capital</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00D9218B">
               <w:t xml:space="preserve"> lub </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D9218B">
               <w:t>private</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00D9218B">
               <w:t xml:space="preserve"> equity.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="18FFA727" w14:textId="0C554DBD" w:rsidR="008B3958" w:rsidRPr="001B23F2" w:rsidRDefault="008B3958" w:rsidP="00DD0CB4">
+          <w:p w14:paraId="63184A3D" w14:textId="3408025A" w:rsidR="00C8565F" w:rsidRDefault="00C8565F" w:rsidP="00C8565F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:widowControl/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:ind w:left="0" w:right="232"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">W ramach prowadzonej działalności </w:t>
+            </w:r>
+            <w:r w:rsidR="007F77F1">
+              <w:t>zespół</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="007F77F1">
+              <w:t>z</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">arządzający nie będzie </w:t>
+            </w:r>
+            <w:r w:rsidR="00E25660" w:rsidRPr="00D10710">
+              <w:t>łącz</w:t>
+            </w:r>
+            <w:r>
+              <w:t>ył</w:t>
+            </w:r>
+            <w:r w:rsidR="00E25660" w:rsidRPr="00D10710">
+              <w:t xml:space="preserve"> zarządzania </w:t>
+            </w:r>
+            <w:r w:rsidR="00535C38">
+              <w:t>Funduszem PE/PD/VC</w:t>
+            </w:r>
+            <w:r w:rsidR="00535C38" w:rsidRPr="00D9218B">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E25660" w:rsidRPr="00D10710">
+              <w:t xml:space="preserve">z </w:t>
+            </w:r>
+            <w:r w:rsidR="00535C38">
+              <w:t xml:space="preserve">alternatywnymi funduszami inwestycyjnymi, których polityka inwestycyjna </w:t>
+            </w:r>
+            <w:r w:rsidR="00D10710">
+              <w:t xml:space="preserve">opiera się na </w:t>
+            </w:r>
+            <w:r w:rsidR="00E25660" w:rsidRPr="00D10710">
+              <w:t>inwest</w:t>
+            </w:r>
+            <w:r w:rsidR="00D10710">
+              <w:t>owaniu</w:t>
+            </w:r>
+            <w:r w:rsidR="00E25660" w:rsidRPr="00D10710">
+              <w:t xml:space="preserve"> na rynku publicznym lub z</w:t>
+            </w:r>
+            <w:r w:rsidR="00D10710">
+              <w:t>arządzania</w:t>
+            </w:r>
+            <w:r w:rsidR="00E25660" w:rsidRPr="00D10710">
+              <w:t xml:space="preserve"> funduszami typu UCITS</w:t>
+            </w:r>
+            <w:r w:rsidR="00D10710">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18FFA727" w14:textId="78EE2542" w:rsidR="008B3958" w:rsidRPr="001B23F2" w:rsidRDefault="008B3958" w:rsidP="004E728B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0" w:right="232"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D9218B">
               <w:t xml:space="preserve">Podmiot Zarządzający jest zobowiązany do informowania </w:t>
             </w:r>
             <w:r w:rsidR="00BB52AF" w:rsidRPr="00D9218B">
               <w:t>inwestorów</w:t>
             </w:r>
             <w:r w:rsidRPr="00D9218B">
               <w:t xml:space="preserve"> o jakichkolwiek zmianach w jego strukturze właścicielskiej.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008B3958" w:rsidRPr="001B23F2" w14:paraId="659FD63C" w14:textId="77777777" w:rsidTr="48DE33A7">
         <w:trPr>
           <w:trHeight w:val="274"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -2243,51 +2236,55 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>PE/PD/VC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9858" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3A7F8A2F" w14:textId="62ACC482" w:rsidR="00BB3CE9" w:rsidRDefault="008B3958" w:rsidP="00DD0CB4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0" w:right="232"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00933B0B">
               <w:t>Oferent jest zobowiązany do wskazania kluczowych osób posiadających odpowiednie doświadczenie</w:t>
             </w:r>
             <w:r w:rsidR="00AF0EB1">
               <w:t xml:space="preserve"> inwestycyjne</w:t>
             </w:r>
             <w:r w:rsidRPr="00933B0B">
-              <w:t>, umiejętności i wiedzę w zakresie zarządzania działalnością inwestycyjną oraz znajomość rynku</w:t>
+              <w:t xml:space="preserve">, umiejętności i wiedzę w zakresie zarządzania działalnością inwestycyjną oraz znajomość </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00933B0B">
+              <w:lastRenderedPageBreak/>
+              <w:t>rynku</w:t>
             </w:r>
             <w:r w:rsidR="00C51C04">
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="00007DE2">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00933B0B">
               <w:t>private</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00933B0B">
               <w:t xml:space="preserve"> equity</w:t>
             </w:r>
             <w:r w:rsidR="00F36FA4">
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="00C51C04">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00C51C04">
               <w:t>private</w:t>
             </w:r>
@@ -2461,59 +2458,51 @@
             </w:r>
             <w:r w:rsidR="006F7651" w:rsidRPr="006F7651">
               <w:t>PE/PD/VC</w:t>
             </w:r>
             <w:r w:rsidRPr="00933B0B">
               <w:t xml:space="preserve"> w </w:t>
             </w:r>
             <w:r w:rsidR="00924C0F">
               <w:t>jego</w:t>
             </w:r>
             <w:r w:rsidRPr="00933B0B">
               <w:t xml:space="preserve"> okresie inwestycyjnym. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4CECA12E" w14:textId="7A5D23AA" w:rsidR="008D0E9E" w:rsidRDefault="00E3184F" w:rsidP="00DD0CB4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0" w:right="232"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Mając na uwadze </w:t>
             </w:r>
             <w:r w:rsidR="00802EF3">
-              <w:t xml:space="preserve">cele Programu </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> zakładające </w:t>
+              <w:t xml:space="preserve">cele Programu Innovate zakładające </w:t>
             </w:r>
             <w:r w:rsidR="00802EF3" w:rsidRPr="005B1536">
               <w:t>profesjonalizacj</w:t>
             </w:r>
             <w:r w:rsidR="00802EF3">
               <w:t>ę</w:t>
             </w:r>
             <w:r w:rsidR="00802EF3" w:rsidRPr="005B1536">
               <w:t xml:space="preserve"> polskiego prywatnego rynku kapitałowego</w:t>
             </w:r>
             <w:r w:rsidR="00A6781B">
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="00A6781B" w:rsidRPr="00A6781B">
               <w:t xml:space="preserve"> Program przeznaczony jest przede wszystkim dla Funduszy PE/PD</w:t>
             </w:r>
             <w:r w:rsidR="00986DE2">
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00A6781B" w:rsidRPr="00A6781B">
               <w:t>VC</w:t>
             </w:r>
             <w:r w:rsidR="003D67AA" w:rsidRPr="003D67AA">
               <w:t>, które mają silne powiązani</w:t>
             </w:r>
@@ -2602,50 +2591,51 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008B3958" w:rsidRPr="001B23F2" w14:paraId="03E3CE79" w14:textId="77777777" w:rsidTr="48DE33A7">
         <w:trPr>
           <w:trHeight w:val="1046"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4138" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="092C26CB" w14:textId="1BA6C4B8" w:rsidR="008B3958" w:rsidRPr="00C103AC" w:rsidDel="00BC6DF0" w:rsidRDefault="008B3958" w:rsidP="008C4398">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C103AC">
               <w:rPr>
                 <w:b/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Horyzont Inwestycyjny</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9858" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7DD8DEAF" w14:textId="78EE5106" w:rsidR="008B3958" w:rsidRPr="00D5065B" w:rsidRDefault="008B3958" w:rsidP="00DD0CB4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0" w:right="232"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00D5065B">
               <w:t>Okres prowadzenia działalności Fundusz</w:t>
             </w:r>
             <w:r w:rsidR="004605FC">
               <w:t>y</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> PE/PD</w:t>
             </w:r>
             <w:r w:rsidR="00867F06">
@@ -2926,50 +2916,51 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00D176DE" w:rsidRPr="00937698">
               <w:t>kasyn</w:t>
             </w:r>
             <w:r w:rsidR="00D176DE">
               <w:t>,</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5402C030" w14:textId="77777777" w:rsidR="008B3958" w:rsidRPr="00A80942" w:rsidRDefault="008B3958" w:rsidP="008B3958">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:right="232"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00A80942">
+              <w:lastRenderedPageBreak/>
               <w:t>produkcji</w:t>
             </w:r>
             <w:r w:rsidRPr="00A80942">
               <w:rPr>
                 <w:spacing w:val="-10"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A80942">
               <w:t>lub</w:t>
             </w:r>
             <w:r w:rsidRPr="00A80942">
               <w:rPr>
                 <w:spacing w:val="-14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A80942">
               <w:t>wprowadzania</w:t>
             </w:r>
             <w:r w:rsidRPr="00A80942">
               <w:rPr>
                 <w:spacing w:val="-10"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -3173,50 +3164,51 @@
               <w:t>, której efektem są niehumanitarne metody wykorzystywania pracy ludzkiej, w tym dzieci.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008B3958" w:rsidRPr="001B23F2" w14:paraId="63D5F9DF" w14:textId="77777777" w:rsidTr="48DE33A7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4138" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="50E13A2C" w14:textId="2A207F1A" w:rsidR="008B3958" w:rsidRPr="00C103AC" w:rsidRDefault="008B3958" w:rsidP="008C4398">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C103AC">
               <w:rPr>
                 <w:b/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Treść Umowy Inwestycyjnej</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9858" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3BB8CA88" w14:textId="3355016E" w:rsidR="008B3958" w:rsidRPr="00A80942" w:rsidRDefault="008B3958" w:rsidP="00DD0CB4">
             <w:pPr>
               <w:pStyle w:val="Ak2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="142" w:right="232"/>
               <w:rPr>
                 <w:rFonts w:ascii="Carlito" w:hAnsi="Carlito"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A80942">
               <w:rPr>
                 <w:rFonts w:ascii="Carlito" w:hAnsi="Carlito"/>
               </w:rPr>
@@ -3366,51 +3358,55 @@
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="827" w:right="232" w:hanging="425"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00A80942">
               <w:t xml:space="preserve">określenie zasad monitorowania portfela inwestycji Funduszu </w:t>
             </w:r>
             <w:r w:rsidR="3A10CAD6">
               <w:t>PE/PD/VC</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A80942">
               <w:t xml:space="preserve">w tym zobowiązanie Podmiotu Zarządzającego do dokonywania okresowej wyceny portfela inwestycyjnego </w:t>
             </w:r>
             <w:r w:rsidR="00116D38">
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00ED094E">
-              <w:t xml:space="preserve">w wartości godziwej) </w:t>
+              <w:t xml:space="preserve">w </w:t>
+            </w:r>
+            <w:r w:rsidR="00ED094E">
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">wartości godziwej) </w:t>
             </w:r>
             <w:r w:rsidRPr="00A80942">
               <w:t xml:space="preserve">oraz realizacji obowiązków sprawozdawczych i informacyjnych na rzecz </w:t>
             </w:r>
             <w:r w:rsidR="000D5D48">
               <w:t>inwestorów</w:t>
             </w:r>
             <w:r w:rsidRPr="00A80942">
               <w:t>,</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="345273F9" w14:textId="2D73F864" w:rsidR="008B3958" w:rsidRPr="00A80942" w:rsidRDefault="008B3958" w:rsidP="008B3958">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="827" w:right="232" w:hanging="425"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00A80942">
               <w:t>określenie zasad dokonywania zmian</w:t>
             </w:r>
@@ -3605,50 +3601,51 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008B3958" w:rsidRPr="001B23F2" w14:paraId="200EFC07" w14:textId="77777777" w:rsidTr="48DE33A7">
         <w:trPr>
           <w:trHeight w:val="1046"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4138" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="62D42EE8" w14:textId="46D0B61D" w:rsidR="008B3958" w:rsidRPr="00C103AC" w:rsidRDefault="008B3958" w:rsidP="008C4398">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C103AC">
               <w:rPr>
                 <w:b/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Podejmowanie Decyzji Inwestycyjnych</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> przez Fundusz </w:t>
             </w:r>
             <w:r w:rsidR="00314AC2">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>PE/PD/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>VC</w:t>
             </w:r>
             <w:r w:rsidRPr="00C103AC">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -4146,57 +4143,52 @@
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00755178">
               <w:t>Inwestycyjnej.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="43F3CF9B" w14:textId="794916F7" w:rsidR="008B3958" w:rsidRPr="001B23F2" w:rsidRDefault="001A2EBF" w:rsidP="00DD0CB4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0" w:right="232"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Dla oceny Propozycji Inwestycyjnej szczególne znaczenie będzie miał</w:t>
             </w:r>
             <w:r w:rsidR="00D37D2B">
               <w:t xml:space="preserve">o zapewnienie </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00103F09">
-              <w:t>Innovate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> PL </w:t>
+              <w:t xml:space="preserve">Innovate PL </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00103F09">
               <w:t>FoF</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00103F09">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00E57FF7">
               <w:t>możliwoś</w:t>
             </w:r>
             <w:r w:rsidR="00D37D2B">
               <w:t>ci</w:t>
             </w:r>
             <w:r w:rsidR="00E57FF7">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00C9053B">
               <w:t xml:space="preserve">udziału i wykonywania prawa głosu na posiedzeniach </w:t>
             </w:r>
             <w:r w:rsidR="004C1765">
               <w:t xml:space="preserve">funkcjonujących w ramach </w:t>
             </w:r>
             <w:r w:rsidR="3154CDD0">
@@ -4233,50 +4225,51 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008B3958" w:rsidRPr="001B23F2" w14:paraId="457237C4" w14:textId="77777777" w:rsidTr="48DE33A7">
         <w:trPr>
           <w:trHeight w:val="2158"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4138" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1B48C900" w14:textId="4DE0AB00" w:rsidR="008B3958" w:rsidRPr="00C103AC" w:rsidRDefault="008B3958" w:rsidP="008C4398">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C103AC">
               <w:rPr>
                 <w:b/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Zgromadzenie Inwestorów</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9858" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5253CAE8" w14:textId="04030023" w:rsidR="008B3958" w:rsidRPr="00755178" w:rsidRDefault="008B3958" w:rsidP="00DD0CB4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0" w:right="232"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00755178">
               <w:t>W</w:t>
             </w:r>
             <w:r w:rsidRPr="00755178">
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00755178">
@@ -5211,59 +5204,55 @@
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0" w:right="232"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>Oczekuje się, że Fundusz</w:t>
             </w:r>
             <w:r w:rsidR="26368FAF">
               <w:t xml:space="preserve"> PE/PD/VC</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> będzie zapewniał regularne i transparentne raportowanie do inwestorów </w:t>
             </w:r>
             <w:r w:rsidR="004B3766">
               <w:t xml:space="preserve">uczestniczących w </w:t>
             </w:r>
             <w:r>
               <w:t>Program</w:t>
             </w:r>
             <w:r w:rsidR="004B3766">
               <w:t>ie</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t xml:space="preserve"> Innovate Poland, obejmujące przekazywanie informacji i dokumentów niezbędnych do wypełniania przez inwestorów wszelkich obowiązków prawnych, </w:t>
+            </w:r>
             <w:r>
-              <w:t>Innovate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> Poland, obejmujące przekazywanie informacji i dokumentów niezbędnych do wypełniania przez inwestorów wszelkich obowiązków prawnych, regulacyjnych oraz korporacyjnych związanych z inwestycją w </w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">regulacyjnych oraz korporacyjnych związanych z inwestycją w </w:t>
             </w:r>
             <w:r w:rsidR="004B3766">
               <w:t>f</w:t>
             </w:r>
             <w:r>
               <w:t>undusz.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="28BBA745" w14:textId="77777777" w:rsidR="00666808" w:rsidRDefault="00666808" w:rsidP="00DD0CB4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0" w:right="232"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>Zakres, częstotliwość oraz forma raportowania, w tym wymagane zestawy danych i szablony raportów, zostaną określone w Umowie Inwestycyjnej oraz dostosowane do charakteru inwestorów instytucjonalnych uczestniczących w Programie.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="378812FA" w14:textId="77AD5276" w:rsidR="008B3958" w:rsidRPr="00755178" w:rsidRDefault="6206717B" w:rsidP="00DD0CB4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
@@ -5330,50 +5319,51 @@
       </w:tr>
       <w:tr w:rsidR="008B3958" w:rsidRPr="001B23F2" w14:paraId="3E46954B" w14:textId="77777777" w:rsidTr="48DE33A7">
         <w:trPr>
           <w:trHeight w:val="204"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4138" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6E4D4C01" w14:textId="725775E1" w:rsidR="008B3958" w:rsidRPr="00C103AC" w:rsidRDefault="008B3958" w:rsidP="008C4398">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C103AC">
               <w:rPr>
                 <w:b/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Compliance</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9858" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="328C96D4" w14:textId="4F417B18" w:rsidR="008B3958" w:rsidRPr="00755178" w:rsidRDefault="008B3958" w:rsidP="00DD0CB4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="428"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0" w:right="232"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00755178">
               <w:t xml:space="preserve">Podmiot Zarządzający zapewni przestrzeganie profesjonalnych standardów na rynku </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00755178">
               <w:t>private</w:t>
@@ -5722,160 +5712,157 @@
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="3" w:after="1"/>
         <w:rPr>
           <w:sz w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2E87EC7A" w14:textId="77777777" w:rsidR="00844436" w:rsidRDefault="00844436">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2F87C13D" w14:textId="77777777" w:rsidR="00844436" w:rsidRDefault="00844436">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="37906344" w14:textId="77777777" w:rsidR="00806D32" w:rsidRDefault="00806D32"/>
     <w:sectPr w:rsidR="00806D32">
-      <w:headerReference w:type="even" r:id="rId11"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId16"/>
+      <w:headerReference w:type="even" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="even" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="first" r:id="rId16"/>
+      <w:footerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="16840" w:h="11910" w:orient="landscape"/>
       <w:pgMar w:top="1180" w:right="1300" w:bottom="1040" w:left="1300" w:header="506" w:footer="779" w:gutter="0"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6148F17C" w14:textId="77777777" w:rsidR="009B6BC5" w:rsidRDefault="009B6BC5">
+    <w:p w14:paraId="1C3CC7FF" w14:textId="77777777" w:rsidR="00B26A65" w:rsidRDefault="00B26A65">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2B1485A8" w14:textId="77777777" w:rsidR="009B6BC5" w:rsidRDefault="009B6BC5">
+    <w:p w14:paraId="10E95473" w14:textId="77777777" w:rsidR="00B26A65" w:rsidRDefault="00B26A65">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Carlito">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
-    <w:altName w:val="Calibri"/>
-    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-[...1 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7B9AE5BC" w14:textId="04F294F7" w:rsidR="00986DE2" w:rsidRDefault="00986DE2">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="69498698" wp14:editId="0E41B59B">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
@@ -5925,96 +5912,95 @@
                           <w:r w:rsidRPr="00986DE2">
                             <w:rPr>
                               <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                             <w:t>Ograniczony dostęp</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+        <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="69498698" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Pole tekstowe 5" o:spid="_x0000_s1028" type="#_x0000_t202" alt="Ograniczony dostęp" style="position:absolute;margin-left:0;margin-top:0;width:68.85pt;height:24.75pt;z-index:251663361;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBaGQKgDwIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aSZmuNOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KjpOu66nYRaZJ6pF8fJrfdlqRg3C+AVPS8SinRBgOVWN2Jf31vPpy&#10;TYkPzFRMgRElPQpPbxefP81bW4gJ1KAq4QiCGF+0tqR1CLbIMs9roZkfgRUGgxKcZgF/3S6rHGsR&#10;XatskudfsxZcZR1w4T167/sgXSR8KQUPj1J6EYgqKfYW0unSuY1ntpizYueYrRt+aoN9oAvNGoNF&#10;z1D3LDCyd80/ULrhDjzIMOKgM5Cy4SLNgNOM8zfTbGpmRZoFyfH2TJP/f7D84bCxT46E7jt0uMBI&#10;SGt94dEZ5+mk0/GLnRKMI4XHM22iC4Sj8/rb1fRmRgnH0HR8NZ3MIkp2uWydDz8EaBKNkjrcSiKL&#10;HdY+9KlDSqxlYNUolTajzF8OxIye7NJhtEK37UhTlXQydL+F6ohDOej37S1fNVh6zXx4Yg4XjHOg&#10;aMMjHlJBW1I4WZTU4H6/54/5yDtGKWlRMCU1qGhK1E+D+4jaGgw3GNtkjG/yWY5xs9d3gDIc44uw&#10;PJnodUENpnSgX1DOy1gIQ8xwLFfS7WDehV65+By4WC5TEsrIsrA2G8sjdKQrcvncvTBnT4QH3NQD&#10;DGpixRve+9x409vlPiD7aSmR2p7IE+MowbTW03OJGn/9n7Iuj3rxBwAA//8DAFBLAwQUAAYACAAA&#10;ACEAo5qdtNwAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwW7CMBBE75X4B2uReitOSYE2jYMq&#10;pJ6oKgG99GbsJUkbr6N4A+Hva3qBy0qjGc28zZeDa8QRu1B7UvA4SUAgGW9rKhV87d4fnkEE1mR1&#10;4wkVnDHAshjd5Tqz/kQbPG65FLGEQqYVVMxtJmUwFTodJr5Fit7Bd05zlF0pbadPsdw1cpokc+l0&#10;TXGh0i2uKjS/294pmG34o/+kXfo9TM8/63Zl0sPaKHU/Ht5eQTAOfA3DBT+iQxGZ9r4nG0SjID7C&#10;//fipYsFiL2Cp5cZyCKXt/DFHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBaGQKgDwIA&#10;ABwEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCjmp20&#10;3AAAAAQBAAAPAAAAAAAAAAAAAAAAAGkEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;cgUAAAAA&#10;" filled="f" stroked="f">
-              <v:fill o:detectmouseclick="t"/>
+            <v:shape id="Pole tekstowe 5" o:spid="_x0000_s1028" type="#_x0000_t202" alt="Ograniczony dostęp" style="position:absolute;margin-left:0;margin-top:0;width:68.85pt;height:24.75pt;z-index:251658246;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBaGQKgDwIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aSZmuNOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KjpOu66nYRaZJ6pF8fJrfdlqRg3C+AVPS8SinRBgOVWN2Jf31vPpy&#10;TYkPzFRMgRElPQpPbxefP81bW4gJ1KAq4QiCGF+0tqR1CLbIMs9roZkfgRUGgxKcZgF/3S6rHGsR&#10;XatskudfsxZcZR1w4T167/sgXSR8KQUPj1J6EYgqKfYW0unSuY1ntpizYueYrRt+aoN9oAvNGoNF&#10;z1D3LDCyd80/ULrhDjzIMOKgM5Cy4SLNgNOM8zfTbGpmRZoFyfH2TJP/f7D84bCxT46E7jt0uMBI&#10;SGt94dEZ5+mk0/GLnRKMI4XHM22iC4Sj8/rb1fRmRgnH0HR8NZ3MIkp2uWydDz8EaBKNkjrcSiKL&#10;HdY+9KlDSqxlYNUolTajzF8OxIye7NJhtEK37UhTlXQydL+F6ohDOej37S1fNVh6zXx4Yg4XjHOg&#10;aMMjHlJBW1I4WZTU4H6/54/5yDtGKWlRMCU1qGhK1E+D+4jaGgw3GNtkjG/yWY5xs9d3gDIc44uw&#10;PJnodUENpnSgX1DOy1gIQ8xwLFfS7WDehV65+By4WC5TEsrIsrA2G8sjdKQrcvncvTBnT4QH3NQD&#10;DGpixRve+9x409vlPiD7aSmR2p7IE+MowbTW03OJGn/9n7Iuj3rxBwAA//8DAFBLAwQUAAYACAAA&#10;ACEAo5qdtNwAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwW7CMBBE75X4B2uReitOSYE2jYMq&#10;pJ6oKgG99GbsJUkbr6N4A+Hva3qBy0qjGc28zZeDa8QRu1B7UvA4SUAgGW9rKhV87d4fnkEE1mR1&#10;4wkVnDHAshjd5Tqz/kQbPG65FLGEQqYVVMxtJmUwFTodJr5Fit7Bd05zlF0pbadPsdw1cpokc+l0&#10;TXGh0i2uKjS/294pmG34o/+kXfo9TM8/63Zl0sPaKHU/Ht5eQTAOfA3DBT+iQxGZ9r4nG0SjID7C&#10;//fipYsFiL2Cp5cZyCKXt/DFHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBaGQKgDwIA&#10;ABwEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCjmp20&#10;3AAAAAQBAAAPAAAAAAAAAAAAAAAAAGkEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;cgUAAAAA&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="0,0,0,15pt">
                 <w:txbxContent>
                   <w:p w14:paraId="4ADCAA75" w14:textId="0E84180F" w:rsidR="00986DE2" w:rsidRPr="00986DE2" w:rsidRDefault="00986DE2" w:rsidP="00986DE2">
                     <w:pPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00986DE2">
                       <w:rPr>
                         <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t>Ograniczony dostęp</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="696F6741" w14:textId="414DBBC3" w:rsidR="00194624" w:rsidRDefault="009B6BC5">
+  <w:p w14:paraId="696F6741" w14:textId="414DBBC3" w:rsidR="00194624" w:rsidRDefault="00B26A65">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="927849308"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="00194624">
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00194624">
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidR="00194624">
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00194624">
           <w:t>2</w:t>
@@ -6101,104 +6087,103 @@
                           <w:r w:rsidRPr="00986DE2">
                             <w:rPr>
                               <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                             <w:t>Ograniczony dostęp</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+        <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="65301C23" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Pole tekstowe 4" o:spid="_x0000_s1031" type="#_x0000_t202" alt="Ograniczony dostęp" style="position:absolute;margin-left:0;margin-top:0;width:68.85pt;height:24.75pt;z-index:251662337;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBZJR8QDgIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aSZmuNOEXWIsOA&#10;oi2QDj0rshQbsESBUmJnXz9KiZOu22nYRaZJ6pF8fJrf9qZle4W+AVvy8SjnTFkJVWO3Jf/xsvp0&#10;zZkPwlaiBatKflCe3y4+fph3rlATqKGtFDICsb7oXMnrEFyRZV7Wygg/AqcsBTWgEYF+cZtVKDpC&#10;N202yfPPWQdYOQSpvCfv/THIFwlfayXDk9ZeBdaWnHoL6cR0buKZLeai2KJwdSNPbYh/6MKIxlLR&#10;M9S9CILtsPkDyjQSwYMOIwkmA60bqdIMNM04fzfNuhZOpVmIHO/ONPn/Bysf92v3jCz0X6GnBUZC&#10;OucLT844T6/RxC91yihOFB7OtKk+MEnO6y9X05sZZ5JC0/HVdDKLKNnlskMfvikwLBolR9pKIkvs&#10;H3w4pg4psZaFVdO2aTOt/c1BmNGTXTqMVug3PWuqkqe60bOB6kBDIRz37Z1cNVT6QfjwLJAWTHOQ&#10;aMMTHbqFruRwsjirAX/+zR/ziXeKctaRYEpuSdGctd8t7SNqazBwMDbJGN/ks5zidmfugGQ4phfh&#10;ZDLJi6EdTI1gXknOy1iIQsJKKlfyzWDehaNy6TlItVymJJKRE+HBrp2M0JGuyOVL/yrQnQgPtKlH&#10;GNQkine8H3PjTe+Wu0Dsp6VciDwxThJMaz09l6jxt/8p6/KoF78AAAD//wMAUEsDBBQABgAIAAAA&#10;IQCjmp203AAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIwEETvlfgHa5F6K05JgTaNgyqk&#10;nqgqAb30ZuwlSRuvo3gD4e9reoHLSqMZzbzNl4NrxBG7UHtS8DhJQCAZb2sqFXzt3h+eQQTWZHXj&#10;CRWcMcCyGN3lOrP+RBs8brkUsYRCphVUzG0mZTAVOh0mvkWK3sF3TnOUXSltp0+x3DVymiRz6XRN&#10;caHSLa4qNL/b3imYbfij/6Rd+j1Mzz/rdmXSw9oodT8e3l5BMA58DcMFP6JDEZn2vicbRKMgPsL/&#10;9+KliwWIvYKnlxnIIpe38MUfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFklHxAOAgAA&#10;HAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKOanbTc&#10;AAAABAEAAA8AAAAAAAAAAAAAAAAAaAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABx&#10;BQAAAAA=&#10;" filled="f" stroked="f">
-              <v:fill o:detectmouseclick="t"/>
+            <v:shape id="Pole tekstowe 4" o:spid="_x0000_s1030" type="#_x0000_t202" alt="Ograniczony dostęp" style="position:absolute;margin-left:0;margin-top:0;width:68.85pt;height:24.75pt;z-index:251658245;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA0mq0tDwIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+x8ba0Rp8haZBgQ&#10;tAXSoWdFlmIDkihISuzs14+S46Trdhp2kWmSeiQfnxZ3nVbkKJxvwJR0PMopEYZD1Zh9SX+8rD/d&#10;UOIDMxVTYERJT8LTu+XHD4vWFmICNahKOIIgxhetLWkdgi2yzPNaaOZHYIXBoASnWcBft88qx1pE&#10;1yqb5PnnrAVXWQdceI/ehz5IlwlfSsHDk5ReBKJKir2FdLp07uKZLRes2Dtm64af22D/0IVmjcGi&#10;F6gHFhg5uOYPKN1wBx5kGHHQGUjZcJFmwGnG+btptjWzIs2C5Hh7ocn/P1j+eNzaZ0dC9xU6XGAk&#10;pLW+8OiM83TS6fjFTgnGkcLThTbRBcLRefNlNr2dU8IxNB3PppN5RMmul63z4ZsATaJRUodbSWSx&#10;48aHPnVIibUMrBul0maU+c2BmNGTXTuMVuh2HWmqks6G7ndQnXAoB/2+veXrBktvmA/PzOGCcQ4U&#10;bXjCQypoSwpni5Ia3M+/+WM+8o5RSloUTEkNKpoS9d3gPqK2BsMNxi4Z49t8nmPcHPQ9oAzH+CIs&#10;TyZ6XVCDKR3oV5TzKhbCEDMcy5V0N5j3oVcuPgcuVquUhDKyLGzM1vIIHemKXL50r8zZM+EBN/UI&#10;g5pY8Y73Pjfe9HZ1CMh+WkqktifyzDhKMK31/Fyixt/+p6zro17+AgAA//8DAFBLAwQUAAYACAAA&#10;ACEAo5qdtNwAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwW7CMBBE75X4B2uReitOSYE2jYMq&#10;pJ6oKgG99GbsJUkbr6N4A+Hva3qBy0qjGc28zZeDa8QRu1B7UvA4SUAgGW9rKhV87d4fnkEE1mR1&#10;4wkVnDHAshjd5Tqz/kQbPG65FLGEQqYVVMxtJmUwFTodJr5Fit7Bd05zlF0pbadPsdw1cpokc+l0&#10;TXGh0i2uKjS/294pmG34o/+kXfo9TM8/63Zl0sPaKHU/Ht5eQTAOfA3DBT+iQxGZ9r4nG0SjID7C&#10;//fipYsFiL2Cp5cZyCKXt/DFHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA0mq0tDwIA&#10;ABwEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCjmp20&#10;3AAAAAQBAAAPAAAAAAAAAAAAAAAAAGkEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;cgUAAAAA&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="0,0,0,15pt">
                 <w:txbxContent>
                   <w:p w14:paraId="2639A027" w14:textId="0BC1C2CB" w:rsidR="00986DE2" w:rsidRPr="00986DE2" w:rsidRDefault="00986DE2" w:rsidP="00986DE2">
                     <w:pPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00986DE2">
                       <w:rPr>
                         <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t>Ograniczony dostęp</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3E8B6DAD" w14:textId="77777777" w:rsidR="009B6BC5" w:rsidRDefault="009B6BC5">
+    <w:p w14:paraId="7B259918" w14:textId="77777777" w:rsidR="00B26A65" w:rsidRDefault="00B26A65">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1553CE7A" w14:textId="77777777" w:rsidR="009B6BC5" w:rsidRDefault="009B6BC5">
+    <w:p w14:paraId="7DFA02A8" w14:textId="77777777" w:rsidR="00B26A65" w:rsidRDefault="00B26A65">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="213F5D44" w14:textId="2086CC21" w:rsidR="00986DE2" w:rsidRDefault="00986DE2">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6E51CA74" wp14:editId="6DEFCAC6">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
@@ -6249,58 +6234,57 @@
                           <w:r w:rsidRPr="00986DE2">
                             <w:rPr>
                               <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                             <w:t>Ograniczony dostęp</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+        <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="6E51CA74" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Pole tekstowe 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="Ograniczony dostęp" style="position:absolute;margin-left:0;margin-top:0;width:68.85pt;height:24.75pt;z-index:251660289;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBg3KDMCwIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aSZmuNOEXWIsOA&#10;oi2QDj0rshQbkERBUmJnXz9KtpOu22nYRaZI+pF8fFredlqRo3C+AVPS6SSnRBgOVWP2Jf3xsvl0&#10;TYkPzFRMgRElPQlPb1cfPyxbW4gZ1KAq4QiCGF+0tqR1CLbIMs9roZmfgBUGgxKcZgGvbp9VjrWI&#10;rlU2y/PPWQuusg648B69932QrhK+lIKHJym9CESVFHsL6XTp3MUzWy1ZsXfM1g0f2mD/0IVmjcGi&#10;Z6h7Fhg5uOYPKN1wBx5kmHDQGUjZcJFmwGmm+btptjWzIs2C5Hh7psn/P1j+eNzaZ0dC9xU6XGAk&#10;pLW+8OiM83TS6fjFTgnGkcLTmTbRBcLRef3lan6zoIRjaD69ms8WESW7/GydD98EaBKNkjrcSiKL&#10;HR986FPHlFjLwKZRKm1Gmd8ciBk92aXDaIVu1w1t76A64TQO+kV7yzcN1nxgPjwzh5vFAVCt4QkP&#10;qaAtKQwWJTW4n3/zx3wkHKOUtKiUkhqUMiXqu8FFRFElY3qTL3K8udG9Gw1z0HeA+pviU7A8mTEv&#10;qNGUDvQr6ngdC2GIGY7lShpG8y70ksV3wMV6nZJQP5aFB7O1PEJHniKJL90rc3ZgOuCKHmGUESve&#10;Ed7nxj+9XR8C0p62ETntiRyoRu2lfQ7vJIr77T1lXV7z6hcAAAD//wMAUEsDBBQABgAIAAAAIQCS&#10;9SGN2gAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqBMgFEKcqkLqobdS&#10;aM9uvCSBeDeKt23o1+NygctKoxnNvC1mo+/UAYfQMhlIJwkopIpdS7WB97fFzSOoIJac7ZjQwDcG&#10;mJWXF4XNHR/pFQ9rqVUsoZBbA41In2sdqga9DRPukaL3wYO3EuVQazfYYyz3nb5NkgftbUtxobE9&#10;vjRYfa333kCbzVlS3CwXn1ufcnpaLbPTypjrq3H+DEpwlL8wnPEjOpSRacd7ckF1BuIj8nvP3t10&#10;Cmpn4P4pA10W+j98+QMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBg3KDMCwIAABUEAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCS9SGN2gAAAAQB&#10;AAAPAAAAAAAAAAAAAAAAAGUEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbAUAAAAA&#10;" filled="f" stroked="f">
-              <v:fill o:detectmouseclick="t"/>
+            <v:shape id="Pole tekstowe 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="Ograniczony dostęp" style="position:absolute;margin-left:0;margin-top:0;width:68.85pt;height:24.75pt;z-index:251658243;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBg3KDMCwIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aSZmuNOEXWIsOA&#10;oi2QDj0rshQbkERBUmJnXz9KtpOu22nYRaZI+pF8fFredlqRo3C+AVPS6SSnRBgOVWP2Jf3xsvl0&#10;TYkPzFRMgRElPQlPb1cfPyxbW4gZ1KAq4QiCGF+0tqR1CLbIMs9roZmfgBUGgxKcZgGvbp9VjrWI&#10;rlU2y/PPWQuusg648B69932QrhK+lIKHJym9CESVFHsL6XTp3MUzWy1ZsXfM1g0f2mD/0IVmjcGi&#10;Z6h7Fhg5uOYPKN1wBx5kmHDQGUjZcJFmwGmm+btptjWzIs2C5Hh7psn/P1j+eNzaZ0dC9xU6XGAk&#10;pLW+8OiM83TS6fjFTgnGkcLTmTbRBcLRef3lan6zoIRjaD69ms8WESW7/GydD98EaBKNkjrcSiKL&#10;HR986FPHlFjLwKZRKm1Gmd8ciBk92aXDaIVu1w1t76A64TQO+kV7yzcN1nxgPjwzh5vFAVCt4QkP&#10;qaAtKQwWJTW4n3/zx3wkHKOUtKiUkhqUMiXqu8FFRFElY3qTL3K8udG9Gw1z0HeA+pviU7A8mTEv&#10;qNGUDvQr6ngdC2GIGY7lShpG8y70ksV3wMV6nZJQP5aFB7O1PEJHniKJL90rc3ZgOuCKHmGUESve&#10;Ed7nxj+9XR8C0p62ETntiRyoRu2lfQ7vJIr77T1lXV7z6hcAAAD//wMAUEsDBBQABgAIAAAAIQCS&#10;9SGN2gAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqBMgFEKcqkLqobdS&#10;aM9uvCSBeDeKt23o1+NygctKoxnNvC1mo+/UAYfQMhlIJwkopIpdS7WB97fFzSOoIJac7ZjQwDcG&#10;mJWXF4XNHR/pFQ9rqVUsoZBbA41In2sdqga9DRPukaL3wYO3EuVQazfYYyz3nb5NkgftbUtxobE9&#10;vjRYfa333kCbzVlS3CwXn1ufcnpaLbPTypjrq3H+DEpwlL8wnPEjOpSRacd7ckF1BuIj8nvP3t10&#10;Cmpn4P4pA10W+j98+QMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBg3KDMCwIAABUEAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCS9SGN2gAAAAQB&#10;AAAPAAAAAAAAAAAAAAAAAGUEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbAUAAAAA&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="71CB52FF" w14:textId="203BE9EA" w:rsidR="00986DE2" w:rsidRPr="00986DE2" w:rsidRDefault="00986DE2" w:rsidP="00986DE2">
                     <w:pPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00986DE2">
                       <w:rPr>
                         <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t>Ograniczony dostęp</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
@@ -6612,58 +6596,57 @@
                           <w:r w:rsidRPr="00986DE2">
                             <w:rPr>
                               <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                             <w:t>Ograniczony dostęp</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+        <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="1649C98F" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Pole tekstowe 1" o:spid="_x0000_s1030" type="#_x0000_t202" alt="Ograniczony dostęp" style="position:absolute;margin-left:0;margin-top:0;width:68.85pt;height:24.75pt;z-index:251659265;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCqXfyZDwIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+x8ba0Rp8haZBgQ&#10;tAXSoWdFlmIDkihISuzs14+S46Trdhp2kSmSfiQfnxZ3nVbkKJxvwJR0PMopEYZD1Zh9SX+8rD/d&#10;UOIDMxVTYERJT8LTu+XHD4vWFmICNahKOIIgxhetLWkdgi2yzPNaaOZHYIXBoASnWcCr22eVYy2i&#10;a5VN8vxz1oKrrAMuvEfvQx+ky4QvpeDhSUovAlElxd5COl06d/HMlgtW7B2zdcPPbbB/6EKzxmDR&#10;C9QDC4wcXPMHlG64Aw8yjDjoDKRsuEgz4DTj/N0025pZkWZBcry90OT/Hyx/PG7tsyOh+wodLjAS&#10;0lpfeHTGeTrpdPxipwTjSOHpQpvoAuHovPkym97OKeEYmo5n08k8omTXn63z4ZsATaJRUodbSWSx&#10;48aHPnVIibUMrBul0maU+c2BmNGTXTuMVuh2HWmqks6G7ndQnXAoB/2+veXrBktvmA/PzOGCcQ4U&#10;bXjCQypoSwpni5Ia3M+/+WM+8o5RSloUTEkNKpoS9d3gPqK2kjG+zec53tzg3g2GOeh7QBmO8UVY&#10;nsyYF9RgSgf6FeW8ioUwxAzHciUNg3kfeuXic+BitUpJKCPLwsZsLY/Qka7I5Uv3ypw9Ex5wU48w&#10;qIkV73jvc+Of3q4OAdlPS4nU9kSeGUcJprWen0vU+Nt7yro+6uUvAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAkvUhjdoAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KgTIBRCnKpC&#10;6qG3UmjPbrwkgXg3irdt6NfjcoHLSqMZzbwtZqPv1AGH0DIZSCcJKKSKXUu1gfe3xc0jqCCWnO2Y&#10;0MA3BpiVlxeFzR0f6RUPa6lVLKGQWwONSJ9rHaoGvQ0T7pGi98GDtxLlUGs32GMs952+TZIH7W1L&#10;caGxPb40WH2t995Am81ZUtwsF59bn3J6Wi2z08qY66tx/gxKcJS/MJzxIzqUkWnHe3JBdQbiI/J7&#10;z97ddApqZ+D+KQNdFvo/fPkDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAql38mQ8CAAAc&#10;BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAkvUhjdoA&#10;AAAEAQAADwAAAAAAAAAAAAAAAABpBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHAF&#10;AAAAAA==&#10;" filled="f" stroked="f">
-              <v:fill o:detectmouseclick="t"/>
+            <v:shape id="Pole tekstowe 1" o:spid="_x0000_s1029" type="#_x0000_t202" alt="Ograniczony dostęp" style="position:absolute;margin-left:0;margin-top:0;width:68.85pt;height:24.75pt;z-index:251658242;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCpYeEpDgIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aSZmuNOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KjpOu66nYRaZI+pF8fJrfdlqRg3C+AVPS8SinRBgOVWN2Jf31vPpy&#10;TYkPzFRMgRElPQpPbxefP81bW4gJ1KAq4QiCGF+0tqR1CLbIMs9roZkfgRUGgxKcZgGvbpdVjrWI&#10;rlU2yfOvWQuusg648B69932QLhK+lIKHRym9CESVFHsL6XTp3MYzW8xZsXPM1g0/tcE+0IVmjcGi&#10;Z6h7FhjZu+YfKN1wBx5kGHHQGUjZcJFmwGnG+ZtpNjWzIs2C5Hh7psn/P1j+cNjYJ0dC9x06XGAk&#10;pLW+8OiM83TS6fjFTgnGkcLjmTbRBcLRef3tanozo4RjaDq+mk5mESW7/GydDz8EaBKNkjrcSiKL&#10;HdY+9KlDSqxlYNUolTajzF8OxIye7NJhtEK37UhTYfGh+y1URxzKQb9vb/mqwdJr5sMTc7hgnANF&#10;Gx7xkAraksLJoqQG9/s9f8xH3jFKSYuCKalBRVOifhrcR9RWMsY3+SzHmxvc28Ewe30HKMMxvgjL&#10;kxnzghpM6UC/oJyXsRCGmOFYrqRhMO9Cr1x8DlwslykJZWRZWJuN5RE60hW5fO5emLMnwgNu6gEG&#10;NbHiDe99bvzT2+U+IPtpKZHansgT4yjBtNbTc4kaf31PWZdHvfgDAAD//wMAUEsDBBQABgAIAAAA&#10;IQCS9SGN2gAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqBMgFEKcqkLq&#10;obdSaM9uvCSBeDeKt23o1+NygctKoxnNvC1mo+/UAYfQMhlIJwkopIpdS7WB97fFzSOoIJac7ZjQ&#10;wDcGmJWXF4XNHR/pFQ9rqVUsoZBbA41In2sdqga9DRPukaL3wYO3EuVQazfYYyz3nb5NkgftbUtx&#10;obE9vjRYfa333kCbzVlS3CwXn1ufcnpaLbPTypjrq3H+DEpwlL8wnPEjOpSRacd7ckF1BuIj8nvP&#10;3t10Cmpn4P4pA10W+j98+QMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCpYeEpDgIAABwE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCS9SGN2gAA&#10;AAQBAAAPAAAAAAAAAAAAAAAAAGgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="2D0D17DD" w14:textId="6A593F57" w:rsidR="00986DE2" w:rsidRPr="00986DE2" w:rsidRDefault="00986DE2" w:rsidP="00986DE2">
                     <w:pPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00986DE2">
                       <w:rPr>
                         <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t>Ograniczony dostęp</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
@@ -8525,50 +8508,104 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5488FC0D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographDigital"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographDigital"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56955A03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BD528820"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -8610,51 +8647,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="577C7CBD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85DE17C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="468" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="468" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -8731,51 +8768,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1548" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1908" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B6E5C4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="90A465C8"/>
     <w:lvl w:ilvl="0" w:tplc="3316217C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FF9ED7A2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="EC0638FC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3)"/>
@@ -8817,51 +8854,51 @@
       <w:lvlText w:val="%7)"/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="C7E05992">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%8)"/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="C80E7C80">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62EB28F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F3AA5A94"/>
     <w:lvl w:ilvl="0" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="828" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1548" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8930,51 +8967,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5868" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6588" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6595481F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4620BC1C"/>
     <w:lvl w:ilvl="0" w:tplc="D8168560">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="468" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1188" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -9019,51 +9056,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4788" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5508" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6228" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66FD4FEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B672CFE0"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -9108,51 +9145,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67381E4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="788E5930"/>
     <w:lvl w:ilvl="0" w:tplc="FA98250A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1920" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="3848994A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1920" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="46D24564">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -9194,51 +9231,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1920" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="8ECCACAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1920" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="7214C2E6">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1920" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67655B0B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1248C5E4"/>
     <w:lvl w:ilvl="0" w:tplc="6E7E7A4E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Carlito" w:eastAsia="Carlito" w:hAnsi="Carlito" w:cs="Carlito" w:hint="default"/>
         <w:spacing w:val="-1"/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="90FCB594">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -9312,51 +9349,51 @@
     <w:lvl w:ilvl="7" w:tplc="E7ECE5C6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7379" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="60C853C8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8278" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F235B19"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="51DCD1AC"/>
     <w:lvl w:ilvl="0" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="787" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1507" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9425,51 +9462,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5827" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6547" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A1420E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="21F29362"/>
     <w:lvl w:ilvl="0" w:tplc="90325AFE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1920" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="4808B15E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1920" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="16CE2D16">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -9518,51 +9555,51 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1920" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="271E2416">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1920" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="497767356">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1160267479">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1891720706">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="909656164">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1681614376">
     <w:abstractNumId w:val="5"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
@@ -9619,181 +9656,184 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1617827076">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1176991456">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="314915372">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="2116633006">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1003166335">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="2005160566">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="2082945225">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="912738868">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1598757834">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1365406984">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1667972656">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1206871399">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1711300093">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="372534058">
     <w:abstractNumId w:val="5"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="277685940">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1006521827">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1887985256">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="242495711">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1949460735">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1364015803">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="813596491">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1341464609">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1385718991">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="257179862">
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="15"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="90"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00844436"/>
     <w:rsid w:val="000002DC"/>
     <w:rsid w:val="00000D99"/>
     <w:rsid w:val="00002853"/>
     <w:rsid w:val="00002983"/>
     <w:rsid w:val="000038F2"/>
     <w:rsid w:val="00004AD2"/>
     <w:rsid w:val="00005225"/>
     <w:rsid w:val="000059F1"/>
     <w:rsid w:val="00007DE2"/>
     <w:rsid w:val="00010B35"/>
     <w:rsid w:val="00010D88"/>
     <w:rsid w:val="000114CD"/>
+    <w:rsid w:val="00011C05"/>
     <w:rsid w:val="00011EF6"/>
     <w:rsid w:val="0001488E"/>
     <w:rsid w:val="000157B8"/>
     <w:rsid w:val="0002097D"/>
     <w:rsid w:val="00021703"/>
     <w:rsid w:val="000224A3"/>
     <w:rsid w:val="00023EDF"/>
     <w:rsid w:val="000262B2"/>
     <w:rsid w:val="00026A33"/>
     <w:rsid w:val="00027D61"/>
     <w:rsid w:val="00031D1E"/>
     <w:rsid w:val="000346FA"/>
     <w:rsid w:val="00035115"/>
     <w:rsid w:val="00036F31"/>
     <w:rsid w:val="00036F7E"/>
     <w:rsid w:val="000371B6"/>
     <w:rsid w:val="000415D3"/>
     <w:rsid w:val="000417BC"/>
     <w:rsid w:val="000417DE"/>
     <w:rsid w:val="000419C0"/>
     <w:rsid w:val="00042F66"/>
     <w:rsid w:val="000435A7"/>
     <w:rsid w:val="000443C0"/>
     <w:rsid w:val="000448C8"/>
     <w:rsid w:val="00045A9A"/>
@@ -9854,70 +9894,72 @@
     <w:rsid w:val="000A617C"/>
     <w:rsid w:val="000A78CC"/>
     <w:rsid w:val="000A7BA2"/>
     <w:rsid w:val="000A7E23"/>
     <w:rsid w:val="000B1935"/>
     <w:rsid w:val="000B3AF1"/>
     <w:rsid w:val="000B3D86"/>
     <w:rsid w:val="000B47B2"/>
     <w:rsid w:val="000B5A2B"/>
     <w:rsid w:val="000B63F2"/>
     <w:rsid w:val="000B67EF"/>
     <w:rsid w:val="000B766B"/>
     <w:rsid w:val="000C18F6"/>
     <w:rsid w:val="000C3F39"/>
     <w:rsid w:val="000C3F46"/>
     <w:rsid w:val="000C4354"/>
     <w:rsid w:val="000C4E44"/>
     <w:rsid w:val="000C6D93"/>
     <w:rsid w:val="000D06A7"/>
     <w:rsid w:val="000D06E1"/>
     <w:rsid w:val="000D1302"/>
     <w:rsid w:val="000D1537"/>
     <w:rsid w:val="000D1EDE"/>
     <w:rsid w:val="000D342F"/>
     <w:rsid w:val="000D4A46"/>
+    <w:rsid w:val="000D5614"/>
     <w:rsid w:val="000D5D48"/>
     <w:rsid w:val="000D6104"/>
     <w:rsid w:val="000D6317"/>
     <w:rsid w:val="000D6B6A"/>
     <w:rsid w:val="000D6E1B"/>
     <w:rsid w:val="000D7544"/>
     <w:rsid w:val="000E0FB5"/>
     <w:rsid w:val="000E217C"/>
     <w:rsid w:val="000E2B35"/>
     <w:rsid w:val="000E3736"/>
     <w:rsid w:val="000E3F45"/>
     <w:rsid w:val="000E4B3C"/>
     <w:rsid w:val="000E59CB"/>
     <w:rsid w:val="000E6C4D"/>
     <w:rsid w:val="000E707C"/>
     <w:rsid w:val="000E7247"/>
     <w:rsid w:val="000E738E"/>
     <w:rsid w:val="000E7EEE"/>
     <w:rsid w:val="000F15DB"/>
     <w:rsid w:val="000F252D"/>
+    <w:rsid w:val="000F394D"/>
     <w:rsid w:val="000F3D5B"/>
     <w:rsid w:val="000F3F81"/>
     <w:rsid w:val="000F42F5"/>
     <w:rsid w:val="000F57EB"/>
     <w:rsid w:val="000F6040"/>
     <w:rsid w:val="000F656B"/>
     <w:rsid w:val="000F6DF5"/>
     <w:rsid w:val="000F6EB9"/>
     <w:rsid w:val="000F702A"/>
     <w:rsid w:val="000F75B7"/>
     <w:rsid w:val="000F7977"/>
     <w:rsid w:val="000F7BAE"/>
     <w:rsid w:val="001010CF"/>
     <w:rsid w:val="00101FF3"/>
     <w:rsid w:val="0010267A"/>
     <w:rsid w:val="00102704"/>
     <w:rsid w:val="001037AC"/>
     <w:rsid w:val="00103F09"/>
     <w:rsid w:val="00104693"/>
     <w:rsid w:val="00105321"/>
     <w:rsid w:val="00105E8A"/>
     <w:rsid w:val="00106400"/>
     <w:rsid w:val="00107934"/>
     <w:rsid w:val="00110A4D"/>
     <w:rsid w:val="00110E07"/>
@@ -9997,50 +10039,51 @@
     <w:rsid w:val="00194CD6"/>
     <w:rsid w:val="001950BE"/>
     <w:rsid w:val="00195830"/>
     <w:rsid w:val="00195FFA"/>
     <w:rsid w:val="001A0D84"/>
     <w:rsid w:val="001A107E"/>
     <w:rsid w:val="001A138E"/>
     <w:rsid w:val="001A2AAF"/>
     <w:rsid w:val="001A2BC6"/>
     <w:rsid w:val="001A2EBF"/>
     <w:rsid w:val="001A31B1"/>
     <w:rsid w:val="001A339B"/>
     <w:rsid w:val="001A3746"/>
     <w:rsid w:val="001A4116"/>
     <w:rsid w:val="001A4238"/>
     <w:rsid w:val="001A52B6"/>
     <w:rsid w:val="001A5A1B"/>
     <w:rsid w:val="001A61B7"/>
     <w:rsid w:val="001A75D9"/>
     <w:rsid w:val="001A7909"/>
     <w:rsid w:val="001A7B58"/>
     <w:rsid w:val="001B23F2"/>
     <w:rsid w:val="001B31D2"/>
     <w:rsid w:val="001B3413"/>
     <w:rsid w:val="001B387E"/>
+    <w:rsid w:val="001B5F50"/>
     <w:rsid w:val="001B756D"/>
     <w:rsid w:val="001C03AB"/>
     <w:rsid w:val="001C084C"/>
     <w:rsid w:val="001C08BE"/>
     <w:rsid w:val="001C1F6A"/>
     <w:rsid w:val="001C21C3"/>
     <w:rsid w:val="001C3380"/>
     <w:rsid w:val="001C3674"/>
     <w:rsid w:val="001C36F3"/>
     <w:rsid w:val="001C41E7"/>
     <w:rsid w:val="001C4D09"/>
     <w:rsid w:val="001C69F1"/>
     <w:rsid w:val="001C767E"/>
     <w:rsid w:val="001D0D00"/>
     <w:rsid w:val="001D3A26"/>
     <w:rsid w:val="001D42CE"/>
     <w:rsid w:val="001E3141"/>
     <w:rsid w:val="001F1245"/>
     <w:rsid w:val="001F1E33"/>
     <w:rsid w:val="001F2766"/>
     <w:rsid w:val="001F421C"/>
     <w:rsid w:val="001F4F09"/>
     <w:rsid w:val="001F6DC2"/>
     <w:rsid w:val="00202963"/>
     <w:rsid w:val="0020374D"/>
@@ -10227,110 +10270,114 @@
     <w:rsid w:val="00376DB9"/>
     <w:rsid w:val="00377DED"/>
     <w:rsid w:val="0038063C"/>
     <w:rsid w:val="003816A5"/>
     <w:rsid w:val="00382C73"/>
     <w:rsid w:val="00382FA5"/>
     <w:rsid w:val="00383113"/>
     <w:rsid w:val="00383451"/>
     <w:rsid w:val="00384033"/>
     <w:rsid w:val="00384637"/>
     <w:rsid w:val="00385803"/>
     <w:rsid w:val="003860D1"/>
     <w:rsid w:val="00386BAA"/>
     <w:rsid w:val="00386F58"/>
     <w:rsid w:val="00387498"/>
     <w:rsid w:val="003924BB"/>
     <w:rsid w:val="00393162"/>
     <w:rsid w:val="003948D4"/>
     <w:rsid w:val="003958D3"/>
     <w:rsid w:val="00396205"/>
     <w:rsid w:val="003969F5"/>
     <w:rsid w:val="00396F0B"/>
     <w:rsid w:val="003A2379"/>
     <w:rsid w:val="003A4B2F"/>
     <w:rsid w:val="003A6B77"/>
+    <w:rsid w:val="003B141D"/>
     <w:rsid w:val="003B411C"/>
     <w:rsid w:val="003B41DE"/>
     <w:rsid w:val="003B739C"/>
     <w:rsid w:val="003B7B1A"/>
     <w:rsid w:val="003C0F3A"/>
     <w:rsid w:val="003C2350"/>
     <w:rsid w:val="003C3186"/>
     <w:rsid w:val="003C3868"/>
     <w:rsid w:val="003C4A8F"/>
     <w:rsid w:val="003C53E0"/>
+    <w:rsid w:val="003C59C0"/>
     <w:rsid w:val="003C628A"/>
     <w:rsid w:val="003C7385"/>
     <w:rsid w:val="003D05C0"/>
     <w:rsid w:val="003D145A"/>
     <w:rsid w:val="003D1FDD"/>
     <w:rsid w:val="003D324D"/>
     <w:rsid w:val="003D3457"/>
     <w:rsid w:val="003D39AD"/>
     <w:rsid w:val="003D3C1F"/>
     <w:rsid w:val="003D3D8B"/>
     <w:rsid w:val="003D47E8"/>
     <w:rsid w:val="003D58F2"/>
     <w:rsid w:val="003D5B59"/>
     <w:rsid w:val="003D67AA"/>
     <w:rsid w:val="003E1252"/>
     <w:rsid w:val="003E1405"/>
     <w:rsid w:val="003E3B4E"/>
     <w:rsid w:val="003E44A9"/>
     <w:rsid w:val="003E4FCD"/>
     <w:rsid w:val="003E513B"/>
     <w:rsid w:val="003E5C3E"/>
     <w:rsid w:val="003E7734"/>
     <w:rsid w:val="003E7D72"/>
     <w:rsid w:val="003F1325"/>
     <w:rsid w:val="003F1EA2"/>
     <w:rsid w:val="003F1EA9"/>
     <w:rsid w:val="003F61A0"/>
+    <w:rsid w:val="003F6B61"/>
     <w:rsid w:val="003F7034"/>
     <w:rsid w:val="003F7079"/>
     <w:rsid w:val="003F7625"/>
     <w:rsid w:val="0040137F"/>
     <w:rsid w:val="00401D7A"/>
     <w:rsid w:val="00402128"/>
     <w:rsid w:val="004022B8"/>
     <w:rsid w:val="00402D26"/>
     <w:rsid w:val="00406AA5"/>
     <w:rsid w:val="00406AD7"/>
     <w:rsid w:val="004104DC"/>
     <w:rsid w:val="00411D89"/>
     <w:rsid w:val="004122F9"/>
     <w:rsid w:val="00412E38"/>
     <w:rsid w:val="00413945"/>
     <w:rsid w:val="00413C64"/>
     <w:rsid w:val="00416A63"/>
     <w:rsid w:val="00416C21"/>
     <w:rsid w:val="00416E7A"/>
     <w:rsid w:val="0041707C"/>
     <w:rsid w:val="004173E6"/>
     <w:rsid w:val="004174D2"/>
     <w:rsid w:val="0041752A"/>
+    <w:rsid w:val="00417678"/>
     <w:rsid w:val="00417A5D"/>
     <w:rsid w:val="004209DA"/>
     <w:rsid w:val="00421328"/>
     <w:rsid w:val="00421575"/>
     <w:rsid w:val="0042168A"/>
     <w:rsid w:val="00421A85"/>
     <w:rsid w:val="0042285E"/>
     <w:rsid w:val="00423A27"/>
     <w:rsid w:val="00423F44"/>
     <w:rsid w:val="00424EF1"/>
     <w:rsid w:val="0042588A"/>
     <w:rsid w:val="00425DBC"/>
     <w:rsid w:val="004268C2"/>
     <w:rsid w:val="00426954"/>
     <w:rsid w:val="004269F7"/>
     <w:rsid w:val="00426A8A"/>
     <w:rsid w:val="004324E2"/>
     <w:rsid w:val="00433802"/>
     <w:rsid w:val="00435184"/>
     <w:rsid w:val="00435440"/>
     <w:rsid w:val="00436F84"/>
     <w:rsid w:val="004373AD"/>
     <w:rsid w:val="00440704"/>
     <w:rsid w:val="00441494"/>
     <w:rsid w:val="00442E57"/>
@@ -10364,121 +10411,126 @@
     <w:rsid w:val="00474853"/>
     <w:rsid w:val="00475FF6"/>
     <w:rsid w:val="0047628D"/>
     <w:rsid w:val="0048084A"/>
     <w:rsid w:val="00480C62"/>
     <w:rsid w:val="00481A92"/>
     <w:rsid w:val="004833E2"/>
     <w:rsid w:val="00483AB9"/>
     <w:rsid w:val="00484795"/>
     <w:rsid w:val="004853F5"/>
     <w:rsid w:val="00490DE2"/>
     <w:rsid w:val="00491175"/>
     <w:rsid w:val="004931BD"/>
     <w:rsid w:val="00493D2E"/>
     <w:rsid w:val="00494C99"/>
     <w:rsid w:val="004951B8"/>
     <w:rsid w:val="0049578E"/>
     <w:rsid w:val="00496808"/>
     <w:rsid w:val="004972EE"/>
     <w:rsid w:val="004979D6"/>
     <w:rsid w:val="004A48E1"/>
     <w:rsid w:val="004B068B"/>
     <w:rsid w:val="004B0931"/>
     <w:rsid w:val="004B175F"/>
     <w:rsid w:val="004B1889"/>
+    <w:rsid w:val="004B19D8"/>
     <w:rsid w:val="004B1C38"/>
     <w:rsid w:val="004B26F5"/>
     <w:rsid w:val="004B28CF"/>
     <w:rsid w:val="004B3766"/>
     <w:rsid w:val="004B62FC"/>
     <w:rsid w:val="004B765E"/>
     <w:rsid w:val="004B7905"/>
     <w:rsid w:val="004C152A"/>
     <w:rsid w:val="004C1765"/>
     <w:rsid w:val="004C199C"/>
     <w:rsid w:val="004C1E86"/>
     <w:rsid w:val="004C22BC"/>
     <w:rsid w:val="004C277A"/>
     <w:rsid w:val="004C2B16"/>
     <w:rsid w:val="004C449F"/>
     <w:rsid w:val="004C58BE"/>
     <w:rsid w:val="004C632D"/>
     <w:rsid w:val="004C743A"/>
     <w:rsid w:val="004D0FB1"/>
     <w:rsid w:val="004D0FD9"/>
     <w:rsid w:val="004D13ED"/>
     <w:rsid w:val="004D326B"/>
     <w:rsid w:val="004D5E31"/>
     <w:rsid w:val="004D5EE2"/>
     <w:rsid w:val="004D6863"/>
     <w:rsid w:val="004D6A3B"/>
     <w:rsid w:val="004E09E1"/>
     <w:rsid w:val="004E0D18"/>
     <w:rsid w:val="004E145B"/>
     <w:rsid w:val="004E1539"/>
     <w:rsid w:val="004E24B8"/>
     <w:rsid w:val="004E373B"/>
     <w:rsid w:val="004E39B5"/>
     <w:rsid w:val="004E6079"/>
     <w:rsid w:val="004E6BAF"/>
+    <w:rsid w:val="004E728B"/>
     <w:rsid w:val="004F15C8"/>
     <w:rsid w:val="004F1F96"/>
     <w:rsid w:val="004F22A4"/>
     <w:rsid w:val="004F3749"/>
     <w:rsid w:val="004F3F2D"/>
     <w:rsid w:val="004F41C6"/>
     <w:rsid w:val="004F48B3"/>
     <w:rsid w:val="004F5481"/>
     <w:rsid w:val="004F780B"/>
     <w:rsid w:val="004F791C"/>
     <w:rsid w:val="004F7F5A"/>
+    <w:rsid w:val="004F7F65"/>
     <w:rsid w:val="00500AE4"/>
     <w:rsid w:val="00501140"/>
     <w:rsid w:val="00502688"/>
     <w:rsid w:val="005035A6"/>
     <w:rsid w:val="00503801"/>
     <w:rsid w:val="0050696C"/>
     <w:rsid w:val="00507AF2"/>
     <w:rsid w:val="0051007C"/>
+    <w:rsid w:val="00510F69"/>
     <w:rsid w:val="00511B28"/>
     <w:rsid w:val="005138DE"/>
     <w:rsid w:val="00517D5B"/>
     <w:rsid w:val="00520709"/>
     <w:rsid w:val="005211C7"/>
     <w:rsid w:val="0052134B"/>
     <w:rsid w:val="00522EF5"/>
     <w:rsid w:val="0052417D"/>
     <w:rsid w:val="005260BB"/>
     <w:rsid w:val="005260F7"/>
     <w:rsid w:val="0052772C"/>
     <w:rsid w:val="005313F3"/>
     <w:rsid w:val="005317DE"/>
     <w:rsid w:val="00532424"/>
     <w:rsid w:val="00532EA2"/>
     <w:rsid w:val="005356BE"/>
     <w:rsid w:val="005359F9"/>
+    <w:rsid w:val="00535C38"/>
     <w:rsid w:val="00540EB8"/>
     <w:rsid w:val="00542BB5"/>
     <w:rsid w:val="00543A56"/>
     <w:rsid w:val="00544600"/>
     <w:rsid w:val="005448B5"/>
     <w:rsid w:val="00546066"/>
     <w:rsid w:val="005466F2"/>
     <w:rsid w:val="00546BB0"/>
     <w:rsid w:val="00546DA3"/>
     <w:rsid w:val="0054768D"/>
     <w:rsid w:val="005501D9"/>
     <w:rsid w:val="005503B4"/>
     <w:rsid w:val="00550CC0"/>
     <w:rsid w:val="00550D79"/>
     <w:rsid w:val="0055175E"/>
     <w:rsid w:val="00551A9A"/>
     <w:rsid w:val="00552F61"/>
     <w:rsid w:val="0055343E"/>
     <w:rsid w:val="00554035"/>
     <w:rsid w:val="005540B3"/>
     <w:rsid w:val="00555110"/>
     <w:rsid w:val="00555229"/>
     <w:rsid w:val="00556C7B"/>
     <w:rsid w:val="00556FEE"/>
     <w:rsid w:val="00557CBE"/>
@@ -10557,50 +10609,51 @@
     <w:rsid w:val="005C276D"/>
     <w:rsid w:val="005C6454"/>
     <w:rsid w:val="005C68A1"/>
     <w:rsid w:val="005C6E1A"/>
     <w:rsid w:val="005C73DD"/>
     <w:rsid w:val="005D06DC"/>
     <w:rsid w:val="005D103F"/>
     <w:rsid w:val="005D1971"/>
     <w:rsid w:val="005D25D2"/>
     <w:rsid w:val="005D2C91"/>
     <w:rsid w:val="005D2E4E"/>
     <w:rsid w:val="005D505E"/>
     <w:rsid w:val="005D5774"/>
     <w:rsid w:val="005D62A0"/>
     <w:rsid w:val="005D666F"/>
     <w:rsid w:val="005D7C69"/>
     <w:rsid w:val="005E2002"/>
     <w:rsid w:val="005E30A8"/>
     <w:rsid w:val="005E37D6"/>
     <w:rsid w:val="005E4CDB"/>
     <w:rsid w:val="005E5FBB"/>
     <w:rsid w:val="005E73B3"/>
     <w:rsid w:val="005F087C"/>
     <w:rsid w:val="005F090B"/>
     <w:rsid w:val="005F093C"/>
+    <w:rsid w:val="005F14DE"/>
     <w:rsid w:val="005F2198"/>
     <w:rsid w:val="005F3B50"/>
     <w:rsid w:val="005F5398"/>
     <w:rsid w:val="005F5B0E"/>
     <w:rsid w:val="006004BE"/>
     <w:rsid w:val="0060059C"/>
     <w:rsid w:val="00606C47"/>
     <w:rsid w:val="006105AA"/>
     <w:rsid w:val="006121D1"/>
     <w:rsid w:val="00612A43"/>
     <w:rsid w:val="006132D1"/>
     <w:rsid w:val="00614033"/>
     <w:rsid w:val="00615534"/>
     <w:rsid w:val="006157DA"/>
     <w:rsid w:val="006160C6"/>
     <w:rsid w:val="00616615"/>
     <w:rsid w:val="00616B95"/>
     <w:rsid w:val="00620536"/>
     <w:rsid w:val="00621C22"/>
     <w:rsid w:val="00621D26"/>
     <w:rsid w:val="00623154"/>
     <w:rsid w:val="006237D3"/>
     <w:rsid w:val="00625C0A"/>
     <w:rsid w:val="0062608C"/>
     <w:rsid w:val="0062622A"/>
@@ -10634,77 +10687,79 @@
     <w:rsid w:val="00667558"/>
     <w:rsid w:val="00671930"/>
     <w:rsid w:val="00672978"/>
     <w:rsid w:val="006734BC"/>
     <w:rsid w:val="00675DDE"/>
     <w:rsid w:val="00676A8A"/>
     <w:rsid w:val="00677778"/>
     <w:rsid w:val="0068030D"/>
     <w:rsid w:val="0068080D"/>
     <w:rsid w:val="00680F1E"/>
     <w:rsid w:val="0068156E"/>
     <w:rsid w:val="00682342"/>
     <w:rsid w:val="0068237B"/>
     <w:rsid w:val="00683BF1"/>
     <w:rsid w:val="00685244"/>
     <w:rsid w:val="00685C44"/>
     <w:rsid w:val="00687569"/>
     <w:rsid w:val="006909CD"/>
     <w:rsid w:val="006918A9"/>
     <w:rsid w:val="00691A7D"/>
     <w:rsid w:val="00693206"/>
     <w:rsid w:val="00694516"/>
     <w:rsid w:val="0069470A"/>
     <w:rsid w:val="00696678"/>
     <w:rsid w:val="00697524"/>
+    <w:rsid w:val="006A1A16"/>
     <w:rsid w:val="006A2638"/>
     <w:rsid w:val="006A2825"/>
     <w:rsid w:val="006A28AC"/>
     <w:rsid w:val="006A2AED"/>
     <w:rsid w:val="006A34BD"/>
     <w:rsid w:val="006A422D"/>
     <w:rsid w:val="006A45A5"/>
     <w:rsid w:val="006A5826"/>
     <w:rsid w:val="006A5DE2"/>
     <w:rsid w:val="006A6582"/>
     <w:rsid w:val="006A72AD"/>
     <w:rsid w:val="006A77AC"/>
     <w:rsid w:val="006B066C"/>
     <w:rsid w:val="006B0EA1"/>
     <w:rsid w:val="006B2A2D"/>
     <w:rsid w:val="006B3852"/>
     <w:rsid w:val="006B4AC1"/>
     <w:rsid w:val="006B4C88"/>
     <w:rsid w:val="006B71FF"/>
     <w:rsid w:val="006C19E7"/>
     <w:rsid w:val="006C3DE4"/>
     <w:rsid w:val="006C416A"/>
     <w:rsid w:val="006C44D8"/>
     <w:rsid w:val="006C50A8"/>
     <w:rsid w:val="006C7F86"/>
     <w:rsid w:val="006D08B6"/>
     <w:rsid w:val="006D3158"/>
+    <w:rsid w:val="006D349F"/>
     <w:rsid w:val="006D3C1E"/>
     <w:rsid w:val="006D3DDE"/>
     <w:rsid w:val="006D5E8D"/>
     <w:rsid w:val="006D706E"/>
     <w:rsid w:val="006D72E8"/>
     <w:rsid w:val="006E04FC"/>
     <w:rsid w:val="006E19C3"/>
     <w:rsid w:val="006E1B9E"/>
     <w:rsid w:val="006E227A"/>
     <w:rsid w:val="006E24F2"/>
     <w:rsid w:val="006E2810"/>
     <w:rsid w:val="006E28ED"/>
     <w:rsid w:val="006E3CBA"/>
     <w:rsid w:val="006E4693"/>
     <w:rsid w:val="006E5D41"/>
     <w:rsid w:val="006E616A"/>
     <w:rsid w:val="006E7FEE"/>
     <w:rsid w:val="006F0E7F"/>
     <w:rsid w:val="006F0EE0"/>
     <w:rsid w:val="006F1C61"/>
     <w:rsid w:val="006F1CF3"/>
     <w:rsid w:val="006F2646"/>
     <w:rsid w:val="006F2CBA"/>
     <w:rsid w:val="006F422F"/>
     <w:rsid w:val="006F616E"/>
@@ -10734,254 +10789,265 @@
     <w:rsid w:val="00721571"/>
     <w:rsid w:val="00722B11"/>
     <w:rsid w:val="00724D9F"/>
     <w:rsid w:val="00726C2D"/>
     <w:rsid w:val="00730831"/>
     <w:rsid w:val="00731C9B"/>
     <w:rsid w:val="00732EC9"/>
     <w:rsid w:val="007332C3"/>
     <w:rsid w:val="00733405"/>
     <w:rsid w:val="00734B6A"/>
     <w:rsid w:val="00736501"/>
     <w:rsid w:val="00737F04"/>
     <w:rsid w:val="007402C8"/>
     <w:rsid w:val="007403E0"/>
     <w:rsid w:val="007430E8"/>
     <w:rsid w:val="007447D7"/>
     <w:rsid w:val="007456D8"/>
     <w:rsid w:val="00745E7F"/>
     <w:rsid w:val="00746949"/>
     <w:rsid w:val="00747905"/>
     <w:rsid w:val="00750A05"/>
     <w:rsid w:val="0075114A"/>
     <w:rsid w:val="00755178"/>
     <w:rsid w:val="00755B4F"/>
     <w:rsid w:val="00756B94"/>
+    <w:rsid w:val="00756CBF"/>
     <w:rsid w:val="007572E3"/>
     <w:rsid w:val="00762147"/>
     <w:rsid w:val="00762C9D"/>
     <w:rsid w:val="0076510C"/>
     <w:rsid w:val="00765AE2"/>
     <w:rsid w:val="00766B90"/>
     <w:rsid w:val="00767E7D"/>
+    <w:rsid w:val="007707CA"/>
     <w:rsid w:val="0077184E"/>
     <w:rsid w:val="00771B2A"/>
     <w:rsid w:val="00773B31"/>
     <w:rsid w:val="00774989"/>
     <w:rsid w:val="00775C13"/>
     <w:rsid w:val="00775ED8"/>
     <w:rsid w:val="00776DF8"/>
     <w:rsid w:val="00777D97"/>
     <w:rsid w:val="00782D26"/>
     <w:rsid w:val="0078321B"/>
     <w:rsid w:val="00785543"/>
     <w:rsid w:val="00786BB0"/>
     <w:rsid w:val="007876CC"/>
     <w:rsid w:val="00787F87"/>
     <w:rsid w:val="00790B0B"/>
     <w:rsid w:val="00790F7F"/>
     <w:rsid w:val="0079161F"/>
     <w:rsid w:val="0079289A"/>
     <w:rsid w:val="00792AC2"/>
     <w:rsid w:val="00794B94"/>
     <w:rsid w:val="0079594B"/>
     <w:rsid w:val="007A0055"/>
     <w:rsid w:val="007A2B09"/>
     <w:rsid w:val="007A2BE8"/>
     <w:rsid w:val="007A2C2E"/>
     <w:rsid w:val="007A3CA0"/>
     <w:rsid w:val="007A5633"/>
     <w:rsid w:val="007A592D"/>
     <w:rsid w:val="007A5EA1"/>
     <w:rsid w:val="007A6D17"/>
     <w:rsid w:val="007B1673"/>
     <w:rsid w:val="007B2DD1"/>
+    <w:rsid w:val="007B544D"/>
     <w:rsid w:val="007B55CE"/>
     <w:rsid w:val="007B6897"/>
     <w:rsid w:val="007C029B"/>
     <w:rsid w:val="007C0783"/>
     <w:rsid w:val="007C1768"/>
     <w:rsid w:val="007C2A54"/>
     <w:rsid w:val="007C2E2C"/>
     <w:rsid w:val="007C409C"/>
     <w:rsid w:val="007C468A"/>
     <w:rsid w:val="007C4D97"/>
     <w:rsid w:val="007C60A8"/>
     <w:rsid w:val="007C6C1A"/>
     <w:rsid w:val="007C6D93"/>
     <w:rsid w:val="007C7BD9"/>
     <w:rsid w:val="007D0EFB"/>
     <w:rsid w:val="007D2A9C"/>
     <w:rsid w:val="007D45A8"/>
     <w:rsid w:val="007D4915"/>
     <w:rsid w:val="007D49A8"/>
     <w:rsid w:val="007D597A"/>
     <w:rsid w:val="007D61EF"/>
     <w:rsid w:val="007D68CE"/>
     <w:rsid w:val="007E0631"/>
     <w:rsid w:val="007E075F"/>
     <w:rsid w:val="007E0DF9"/>
     <w:rsid w:val="007E0E02"/>
     <w:rsid w:val="007E15B2"/>
     <w:rsid w:val="007E1D64"/>
     <w:rsid w:val="007E60E2"/>
     <w:rsid w:val="007E6239"/>
     <w:rsid w:val="007E7985"/>
     <w:rsid w:val="007F0026"/>
     <w:rsid w:val="007F1B5A"/>
     <w:rsid w:val="007F336E"/>
     <w:rsid w:val="007F38BA"/>
     <w:rsid w:val="007F3AB6"/>
     <w:rsid w:val="007F4202"/>
+    <w:rsid w:val="007F5552"/>
     <w:rsid w:val="007F5995"/>
     <w:rsid w:val="007F5BFA"/>
     <w:rsid w:val="007F7751"/>
+    <w:rsid w:val="007F77F1"/>
     <w:rsid w:val="008009CB"/>
     <w:rsid w:val="00800A4E"/>
     <w:rsid w:val="0080166E"/>
     <w:rsid w:val="00802EF3"/>
     <w:rsid w:val="00803075"/>
     <w:rsid w:val="0080398B"/>
     <w:rsid w:val="0080536D"/>
     <w:rsid w:val="00806D32"/>
     <w:rsid w:val="00813B20"/>
     <w:rsid w:val="00814159"/>
+    <w:rsid w:val="00815130"/>
     <w:rsid w:val="00817062"/>
     <w:rsid w:val="00820165"/>
     <w:rsid w:val="008207B6"/>
     <w:rsid w:val="008220EC"/>
     <w:rsid w:val="008222CE"/>
     <w:rsid w:val="00822DC5"/>
     <w:rsid w:val="00823437"/>
     <w:rsid w:val="00823860"/>
     <w:rsid w:val="00823AB5"/>
     <w:rsid w:val="00823BA5"/>
     <w:rsid w:val="00823C37"/>
     <w:rsid w:val="00823E8D"/>
     <w:rsid w:val="00824272"/>
     <w:rsid w:val="00825772"/>
     <w:rsid w:val="0082658B"/>
     <w:rsid w:val="00827A10"/>
     <w:rsid w:val="00831BA1"/>
     <w:rsid w:val="00833698"/>
     <w:rsid w:val="0083380F"/>
     <w:rsid w:val="00833EEF"/>
     <w:rsid w:val="00834E70"/>
     <w:rsid w:val="00835880"/>
     <w:rsid w:val="00836D5A"/>
+    <w:rsid w:val="00840A85"/>
     <w:rsid w:val="008412B9"/>
     <w:rsid w:val="00841824"/>
     <w:rsid w:val="00842436"/>
     <w:rsid w:val="008426D9"/>
     <w:rsid w:val="00844436"/>
     <w:rsid w:val="00845CC9"/>
     <w:rsid w:val="00846352"/>
     <w:rsid w:val="0084654D"/>
     <w:rsid w:val="00846A8F"/>
     <w:rsid w:val="00846BBD"/>
     <w:rsid w:val="00847329"/>
     <w:rsid w:val="008475F4"/>
     <w:rsid w:val="00847CC8"/>
     <w:rsid w:val="008539BC"/>
     <w:rsid w:val="008605C6"/>
     <w:rsid w:val="00860B95"/>
     <w:rsid w:val="00861BAF"/>
     <w:rsid w:val="008625F0"/>
     <w:rsid w:val="00864153"/>
     <w:rsid w:val="00864A7D"/>
     <w:rsid w:val="00865099"/>
     <w:rsid w:val="00865C7E"/>
     <w:rsid w:val="008664E0"/>
     <w:rsid w:val="00866952"/>
     <w:rsid w:val="00866A4A"/>
     <w:rsid w:val="00867F06"/>
     <w:rsid w:val="008704F1"/>
     <w:rsid w:val="00870FF3"/>
     <w:rsid w:val="0087177E"/>
+    <w:rsid w:val="00873C9E"/>
     <w:rsid w:val="00874677"/>
     <w:rsid w:val="00874DEF"/>
     <w:rsid w:val="00875157"/>
     <w:rsid w:val="00875BD9"/>
     <w:rsid w:val="00875E0A"/>
     <w:rsid w:val="00876931"/>
     <w:rsid w:val="00877294"/>
     <w:rsid w:val="0088196E"/>
     <w:rsid w:val="008860B8"/>
     <w:rsid w:val="00887179"/>
+    <w:rsid w:val="0089165D"/>
     <w:rsid w:val="008919D4"/>
     <w:rsid w:val="008920C0"/>
     <w:rsid w:val="00892519"/>
     <w:rsid w:val="008928F3"/>
+    <w:rsid w:val="008934E2"/>
     <w:rsid w:val="008943C4"/>
     <w:rsid w:val="00894A0A"/>
     <w:rsid w:val="00896038"/>
     <w:rsid w:val="008960B4"/>
     <w:rsid w:val="008966E8"/>
     <w:rsid w:val="008A01BA"/>
     <w:rsid w:val="008A175C"/>
     <w:rsid w:val="008A1A08"/>
     <w:rsid w:val="008A3230"/>
     <w:rsid w:val="008A3456"/>
     <w:rsid w:val="008A3B6C"/>
     <w:rsid w:val="008A3DAD"/>
     <w:rsid w:val="008A4760"/>
     <w:rsid w:val="008A5584"/>
     <w:rsid w:val="008A58D9"/>
     <w:rsid w:val="008A71F5"/>
     <w:rsid w:val="008B1BD7"/>
     <w:rsid w:val="008B2DEB"/>
     <w:rsid w:val="008B3958"/>
     <w:rsid w:val="008B4001"/>
     <w:rsid w:val="008B57B2"/>
     <w:rsid w:val="008B5833"/>
     <w:rsid w:val="008B6822"/>
     <w:rsid w:val="008B765E"/>
     <w:rsid w:val="008B7AF8"/>
     <w:rsid w:val="008B7C7F"/>
     <w:rsid w:val="008C100F"/>
     <w:rsid w:val="008C11F8"/>
     <w:rsid w:val="008C12B2"/>
     <w:rsid w:val="008C4398"/>
     <w:rsid w:val="008C6B47"/>
     <w:rsid w:val="008D03CB"/>
     <w:rsid w:val="008D0E9E"/>
     <w:rsid w:val="008D13B3"/>
     <w:rsid w:val="008D24D8"/>
     <w:rsid w:val="008D2FA2"/>
     <w:rsid w:val="008D33A5"/>
     <w:rsid w:val="008D4333"/>
     <w:rsid w:val="008D4794"/>
     <w:rsid w:val="008D53F7"/>
     <w:rsid w:val="008D5BD4"/>
     <w:rsid w:val="008D61C2"/>
     <w:rsid w:val="008D62EE"/>
     <w:rsid w:val="008D6611"/>
     <w:rsid w:val="008E0E05"/>
     <w:rsid w:val="008E30CC"/>
     <w:rsid w:val="008E3E2C"/>
     <w:rsid w:val="008E4620"/>
     <w:rsid w:val="008E4C63"/>
+    <w:rsid w:val="008E5F49"/>
     <w:rsid w:val="008E6899"/>
     <w:rsid w:val="008F06E0"/>
     <w:rsid w:val="008F3071"/>
     <w:rsid w:val="008F4538"/>
     <w:rsid w:val="008F61D9"/>
     <w:rsid w:val="008F6AB5"/>
     <w:rsid w:val="008F6E1D"/>
     <w:rsid w:val="008F7D5D"/>
     <w:rsid w:val="00900649"/>
     <w:rsid w:val="0090095A"/>
     <w:rsid w:val="00900E3A"/>
     <w:rsid w:val="00901CE2"/>
     <w:rsid w:val="00902C01"/>
     <w:rsid w:val="00902FC7"/>
     <w:rsid w:val="00903834"/>
     <w:rsid w:val="009066B0"/>
     <w:rsid w:val="0090728C"/>
     <w:rsid w:val="00910192"/>
     <w:rsid w:val="00910CFC"/>
     <w:rsid w:val="00911205"/>
     <w:rsid w:val="0091148D"/>
     <w:rsid w:val="0091181D"/>
     <w:rsid w:val="00914B9E"/>
     <w:rsid w:val="00915331"/>
     <w:rsid w:val="00916515"/>
@@ -11057,113 +11123,119 @@
     <w:rsid w:val="009871B4"/>
     <w:rsid w:val="009922A8"/>
     <w:rsid w:val="00992389"/>
     <w:rsid w:val="00992D5A"/>
     <w:rsid w:val="00992F34"/>
     <w:rsid w:val="00993769"/>
     <w:rsid w:val="00995FEE"/>
     <w:rsid w:val="009A0160"/>
     <w:rsid w:val="009A025B"/>
     <w:rsid w:val="009A0CD5"/>
     <w:rsid w:val="009A0DCE"/>
     <w:rsid w:val="009A366A"/>
     <w:rsid w:val="009A5E29"/>
     <w:rsid w:val="009B1344"/>
     <w:rsid w:val="009B4693"/>
     <w:rsid w:val="009B6BC5"/>
     <w:rsid w:val="009B744D"/>
     <w:rsid w:val="009B7D6A"/>
     <w:rsid w:val="009C0CC2"/>
     <w:rsid w:val="009C0EFA"/>
     <w:rsid w:val="009C10BC"/>
     <w:rsid w:val="009C1C25"/>
     <w:rsid w:val="009C3DE2"/>
     <w:rsid w:val="009C48CB"/>
     <w:rsid w:val="009C4E87"/>
+    <w:rsid w:val="009C55C4"/>
     <w:rsid w:val="009C56F0"/>
     <w:rsid w:val="009C613E"/>
+    <w:rsid w:val="009C679D"/>
+    <w:rsid w:val="009C7242"/>
     <w:rsid w:val="009C78F4"/>
     <w:rsid w:val="009C7AC4"/>
     <w:rsid w:val="009C7DA5"/>
     <w:rsid w:val="009D002F"/>
     <w:rsid w:val="009D02A7"/>
     <w:rsid w:val="009D177B"/>
     <w:rsid w:val="009D17BA"/>
     <w:rsid w:val="009D416C"/>
     <w:rsid w:val="009D68D9"/>
     <w:rsid w:val="009D750B"/>
     <w:rsid w:val="009E0135"/>
     <w:rsid w:val="009E0498"/>
     <w:rsid w:val="009E0791"/>
     <w:rsid w:val="009E120F"/>
     <w:rsid w:val="009E34EF"/>
     <w:rsid w:val="009E44A0"/>
     <w:rsid w:val="009E6802"/>
     <w:rsid w:val="009E6F0D"/>
     <w:rsid w:val="009E77B6"/>
     <w:rsid w:val="009E7A48"/>
+    <w:rsid w:val="009F127F"/>
     <w:rsid w:val="009F16A4"/>
+    <w:rsid w:val="009F2EF5"/>
     <w:rsid w:val="009F3C65"/>
     <w:rsid w:val="009F4F2F"/>
     <w:rsid w:val="009F5658"/>
     <w:rsid w:val="009F63C2"/>
     <w:rsid w:val="009F6447"/>
     <w:rsid w:val="009F68A5"/>
     <w:rsid w:val="009F6F3B"/>
     <w:rsid w:val="00A006AC"/>
     <w:rsid w:val="00A01301"/>
     <w:rsid w:val="00A0143E"/>
     <w:rsid w:val="00A016DF"/>
     <w:rsid w:val="00A01727"/>
     <w:rsid w:val="00A02417"/>
     <w:rsid w:val="00A02CE5"/>
     <w:rsid w:val="00A055CB"/>
     <w:rsid w:val="00A07A6D"/>
     <w:rsid w:val="00A07EEF"/>
     <w:rsid w:val="00A10A92"/>
     <w:rsid w:val="00A1119B"/>
     <w:rsid w:val="00A11459"/>
     <w:rsid w:val="00A11729"/>
     <w:rsid w:val="00A11910"/>
     <w:rsid w:val="00A13319"/>
     <w:rsid w:val="00A13CAB"/>
     <w:rsid w:val="00A146DC"/>
     <w:rsid w:val="00A15017"/>
     <w:rsid w:val="00A15E14"/>
     <w:rsid w:val="00A16BEF"/>
     <w:rsid w:val="00A1740E"/>
     <w:rsid w:val="00A17597"/>
     <w:rsid w:val="00A17C73"/>
     <w:rsid w:val="00A20502"/>
     <w:rsid w:val="00A22DDF"/>
     <w:rsid w:val="00A23544"/>
     <w:rsid w:val="00A23A26"/>
     <w:rsid w:val="00A250E9"/>
     <w:rsid w:val="00A27FB5"/>
     <w:rsid w:val="00A314D1"/>
     <w:rsid w:val="00A341AA"/>
     <w:rsid w:val="00A34251"/>
+    <w:rsid w:val="00A35431"/>
     <w:rsid w:val="00A356F7"/>
     <w:rsid w:val="00A36752"/>
     <w:rsid w:val="00A36EE4"/>
     <w:rsid w:val="00A3715B"/>
     <w:rsid w:val="00A37D97"/>
     <w:rsid w:val="00A42A1F"/>
     <w:rsid w:val="00A42C11"/>
     <w:rsid w:val="00A44381"/>
     <w:rsid w:val="00A44BF4"/>
     <w:rsid w:val="00A44E2A"/>
     <w:rsid w:val="00A4523E"/>
     <w:rsid w:val="00A45CFC"/>
     <w:rsid w:val="00A461F3"/>
     <w:rsid w:val="00A520FC"/>
     <w:rsid w:val="00A52D19"/>
     <w:rsid w:val="00A52EAD"/>
     <w:rsid w:val="00A53B74"/>
     <w:rsid w:val="00A54771"/>
     <w:rsid w:val="00A557F8"/>
     <w:rsid w:val="00A57033"/>
     <w:rsid w:val="00A57AE8"/>
     <w:rsid w:val="00A6037B"/>
     <w:rsid w:val="00A61126"/>
     <w:rsid w:val="00A61A3E"/>
     <w:rsid w:val="00A62DC9"/>
@@ -11195,117 +11267,120 @@
     <w:rsid w:val="00A96416"/>
     <w:rsid w:val="00A968B5"/>
     <w:rsid w:val="00A9716F"/>
     <w:rsid w:val="00AA0E05"/>
     <w:rsid w:val="00AA2BF2"/>
     <w:rsid w:val="00AA2D78"/>
     <w:rsid w:val="00AA75D2"/>
     <w:rsid w:val="00AA7CF8"/>
     <w:rsid w:val="00AB05A1"/>
     <w:rsid w:val="00AB0DB0"/>
     <w:rsid w:val="00AB1594"/>
     <w:rsid w:val="00AB15B6"/>
     <w:rsid w:val="00AB1DD5"/>
     <w:rsid w:val="00AB3722"/>
     <w:rsid w:val="00AB4C18"/>
     <w:rsid w:val="00AB5C3A"/>
     <w:rsid w:val="00AB5CDA"/>
     <w:rsid w:val="00AB72CB"/>
     <w:rsid w:val="00AB74F9"/>
     <w:rsid w:val="00AC0DC2"/>
     <w:rsid w:val="00AC12BB"/>
     <w:rsid w:val="00AC2904"/>
     <w:rsid w:val="00AC4405"/>
     <w:rsid w:val="00AC4FF8"/>
     <w:rsid w:val="00AC5B8D"/>
+    <w:rsid w:val="00AC675C"/>
     <w:rsid w:val="00AC6B61"/>
     <w:rsid w:val="00AD0FC1"/>
     <w:rsid w:val="00AD41EB"/>
     <w:rsid w:val="00AD4236"/>
     <w:rsid w:val="00AD47DF"/>
     <w:rsid w:val="00AD5273"/>
     <w:rsid w:val="00AD5A52"/>
     <w:rsid w:val="00AD5ACB"/>
     <w:rsid w:val="00AD7255"/>
     <w:rsid w:val="00AD726A"/>
     <w:rsid w:val="00AD7A72"/>
     <w:rsid w:val="00AE0B2D"/>
     <w:rsid w:val="00AE17B6"/>
     <w:rsid w:val="00AE30AA"/>
     <w:rsid w:val="00AE356A"/>
     <w:rsid w:val="00AE3AC7"/>
     <w:rsid w:val="00AE3E41"/>
     <w:rsid w:val="00AE4412"/>
     <w:rsid w:val="00AF0C68"/>
     <w:rsid w:val="00AF0EB1"/>
     <w:rsid w:val="00AF1263"/>
     <w:rsid w:val="00AF1A36"/>
     <w:rsid w:val="00AF243D"/>
     <w:rsid w:val="00AF383C"/>
     <w:rsid w:val="00AF6310"/>
     <w:rsid w:val="00AF7B9E"/>
     <w:rsid w:val="00B03091"/>
     <w:rsid w:val="00B03390"/>
     <w:rsid w:val="00B0432A"/>
     <w:rsid w:val="00B06CFE"/>
     <w:rsid w:val="00B07520"/>
     <w:rsid w:val="00B07A6C"/>
     <w:rsid w:val="00B10731"/>
     <w:rsid w:val="00B1212F"/>
     <w:rsid w:val="00B12C1A"/>
     <w:rsid w:val="00B13B5C"/>
     <w:rsid w:val="00B15EFA"/>
     <w:rsid w:val="00B16230"/>
     <w:rsid w:val="00B167F5"/>
     <w:rsid w:val="00B16BC3"/>
     <w:rsid w:val="00B2009D"/>
     <w:rsid w:val="00B212A3"/>
     <w:rsid w:val="00B2144C"/>
     <w:rsid w:val="00B23192"/>
     <w:rsid w:val="00B235E0"/>
     <w:rsid w:val="00B24AD7"/>
     <w:rsid w:val="00B25A97"/>
+    <w:rsid w:val="00B26A65"/>
     <w:rsid w:val="00B27AEF"/>
     <w:rsid w:val="00B32CE7"/>
     <w:rsid w:val="00B33F08"/>
     <w:rsid w:val="00B33F2A"/>
     <w:rsid w:val="00B342EA"/>
     <w:rsid w:val="00B346A2"/>
     <w:rsid w:val="00B34ADD"/>
     <w:rsid w:val="00B35A34"/>
     <w:rsid w:val="00B36167"/>
     <w:rsid w:val="00B373FE"/>
     <w:rsid w:val="00B3757C"/>
     <w:rsid w:val="00B40E23"/>
     <w:rsid w:val="00B41EA4"/>
     <w:rsid w:val="00B42B99"/>
     <w:rsid w:val="00B42C7B"/>
     <w:rsid w:val="00B436A9"/>
     <w:rsid w:val="00B44D7A"/>
     <w:rsid w:val="00B47E4F"/>
     <w:rsid w:val="00B5117D"/>
     <w:rsid w:val="00B517C9"/>
+    <w:rsid w:val="00B51892"/>
     <w:rsid w:val="00B5271B"/>
     <w:rsid w:val="00B54B71"/>
     <w:rsid w:val="00B54FD1"/>
     <w:rsid w:val="00B569A6"/>
     <w:rsid w:val="00B57FDB"/>
     <w:rsid w:val="00B60A2A"/>
     <w:rsid w:val="00B61376"/>
     <w:rsid w:val="00B62602"/>
     <w:rsid w:val="00B629CE"/>
     <w:rsid w:val="00B62AF0"/>
     <w:rsid w:val="00B62B1F"/>
     <w:rsid w:val="00B62C00"/>
     <w:rsid w:val="00B6409B"/>
     <w:rsid w:val="00B64100"/>
     <w:rsid w:val="00B64574"/>
     <w:rsid w:val="00B64DFE"/>
     <w:rsid w:val="00B6531A"/>
     <w:rsid w:val="00B65BC4"/>
     <w:rsid w:val="00B70E62"/>
     <w:rsid w:val="00B71DD9"/>
     <w:rsid w:val="00B71DE9"/>
     <w:rsid w:val="00B7369B"/>
     <w:rsid w:val="00B74433"/>
     <w:rsid w:val="00B74FEE"/>
     <w:rsid w:val="00B775EF"/>
@@ -11353,50 +11428,51 @@
     <w:rsid w:val="00BB7214"/>
     <w:rsid w:val="00BC0220"/>
     <w:rsid w:val="00BC0CBC"/>
     <w:rsid w:val="00BC30C8"/>
     <w:rsid w:val="00BC3F8D"/>
     <w:rsid w:val="00BC4D72"/>
     <w:rsid w:val="00BC6DF0"/>
     <w:rsid w:val="00BD0DAE"/>
     <w:rsid w:val="00BD0E80"/>
     <w:rsid w:val="00BD1D22"/>
     <w:rsid w:val="00BD2222"/>
     <w:rsid w:val="00BD37F7"/>
     <w:rsid w:val="00BD3B02"/>
     <w:rsid w:val="00BD4290"/>
     <w:rsid w:val="00BD433E"/>
     <w:rsid w:val="00BD451B"/>
     <w:rsid w:val="00BD7E88"/>
     <w:rsid w:val="00BE1350"/>
     <w:rsid w:val="00BE2029"/>
     <w:rsid w:val="00BE4264"/>
     <w:rsid w:val="00BE68F3"/>
     <w:rsid w:val="00BE752F"/>
     <w:rsid w:val="00BE79A9"/>
     <w:rsid w:val="00BF06BB"/>
     <w:rsid w:val="00BF0D5B"/>
+    <w:rsid w:val="00BF12C3"/>
     <w:rsid w:val="00BF1A39"/>
     <w:rsid w:val="00BF2B4B"/>
     <w:rsid w:val="00BF3252"/>
     <w:rsid w:val="00BF386E"/>
     <w:rsid w:val="00BF3E27"/>
     <w:rsid w:val="00BF68CF"/>
     <w:rsid w:val="00BF6CCE"/>
     <w:rsid w:val="00C0015D"/>
     <w:rsid w:val="00C01862"/>
     <w:rsid w:val="00C01D68"/>
     <w:rsid w:val="00C01F24"/>
     <w:rsid w:val="00C040CC"/>
     <w:rsid w:val="00C068E8"/>
     <w:rsid w:val="00C07863"/>
     <w:rsid w:val="00C103AC"/>
     <w:rsid w:val="00C106F4"/>
     <w:rsid w:val="00C110F8"/>
     <w:rsid w:val="00C1127F"/>
     <w:rsid w:val="00C112A5"/>
     <w:rsid w:val="00C1218B"/>
     <w:rsid w:val="00C1334F"/>
     <w:rsid w:val="00C13507"/>
     <w:rsid w:val="00C138D1"/>
     <w:rsid w:val="00C16B23"/>
     <w:rsid w:val="00C174B2"/>
@@ -11415,190 +11491,197 @@
     <w:rsid w:val="00C34C6C"/>
     <w:rsid w:val="00C3504D"/>
     <w:rsid w:val="00C3621A"/>
     <w:rsid w:val="00C36910"/>
     <w:rsid w:val="00C36F01"/>
     <w:rsid w:val="00C36FF4"/>
     <w:rsid w:val="00C373E5"/>
     <w:rsid w:val="00C37659"/>
     <w:rsid w:val="00C37F4C"/>
     <w:rsid w:val="00C40CCD"/>
     <w:rsid w:val="00C4217F"/>
     <w:rsid w:val="00C4243B"/>
     <w:rsid w:val="00C424A4"/>
     <w:rsid w:val="00C43FBB"/>
     <w:rsid w:val="00C4444D"/>
     <w:rsid w:val="00C446C9"/>
     <w:rsid w:val="00C45C90"/>
     <w:rsid w:val="00C45F9D"/>
     <w:rsid w:val="00C46D27"/>
     <w:rsid w:val="00C472BF"/>
     <w:rsid w:val="00C47346"/>
     <w:rsid w:val="00C47357"/>
     <w:rsid w:val="00C47788"/>
     <w:rsid w:val="00C51C04"/>
     <w:rsid w:val="00C53462"/>
+    <w:rsid w:val="00C5376F"/>
     <w:rsid w:val="00C53A6B"/>
     <w:rsid w:val="00C54A72"/>
     <w:rsid w:val="00C56288"/>
     <w:rsid w:val="00C56578"/>
     <w:rsid w:val="00C5690E"/>
     <w:rsid w:val="00C6172B"/>
     <w:rsid w:val="00C62367"/>
     <w:rsid w:val="00C624FC"/>
     <w:rsid w:val="00C625F2"/>
     <w:rsid w:val="00C62836"/>
     <w:rsid w:val="00C629B1"/>
     <w:rsid w:val="00C63E61"/>
     <w:rsid w:val="00C664EB"/>
     <w:rsid w:val="00C6666E"/>
     <w:rsid w:val="00C66F86"/>
     <w:rsid w:val="00C6756C"/>
     <w:rsid w:val="00C67892"/>
     <w:rsid w:val="00C705EC"/>
     <w:rsid w:val="00C70E1E"/>
     <w:rsid w:val="00C73F96"/>
     <w:rsid w:val="00C74839"/>
     <w:rsid w:val="00C75882"/>
     <w:rsid w:val="00C758E0"/>
     <w:rsid w:val="00C75DC0"/>
     <w:rsid w:val="00C762F1"/>
     <w:rsid w:val="00C7654E"/>
     <w:rsid w:val="00C8022F"/>
     <w:rsid w:val="00C81B9F"/>
     <w:rsid w:val="00C81C73"/>
     <w:rsid w:val="00C82D3A"/>
     <w:rsid w:val="00C84186"/>
     <w:rsid w:val="00C84339"/>
     <w:rsid w:val="00C8436C"/>
     <w:rsid w:val="00C84DD0"/>
+    <w:rsid w:val="00C8565F"/>
     <w:rsid w:val="00C87508"/>
     <w:rsid w:val="00C9053B"/>
     <w:rsid w:val="00C91784"/>
     <w:rsid w:val="00C91B66"/>
     <w:rsid w:val="00C91F0B"/>
     <w:rsid w:val="00C93C19"/>
     <w:rsid w:val="00C978FD"/>
     <w:rsid w:val="00CA0319"/>
     <w:rsid w:val="00CA179A"/>
     <w:rsid w:val="00CA194A"/>
     <w:rsid w:val="00CA2116"/>
     <w:rsid w:val="00CA3C32"/>
     <w:rsid w:val="00CA44CD"/>
     <w:rsid w:val="00CA55AC"/>
     <w:rsid w:val="00CA5A3D"/>
     <w:rsid w:val="00CA6D36"/>
     <w:rsid w:val="00CA7881"/>
+    <w:rsid w:val="00CB1840"/>
     <w:rsid w:val="00CB25FE"/>
     <w:rsid w:val="00CB354F"/>
     <w:rsid w:val="00CB43B1"/>
     <w:rsid w:val="00CB4AA5"/>
     <w:rsid w:val="00CB4F7D"/>
     <w:rsid w:val="00CB7894"/>
     <w:rsid w:val="00CC0AC4"/>
     <w:rsid w:val="00CC0BA4"/>
     <w:rsid w:val="00CC0DC5"/>
     <w:rsid w:val="00CC1937"/>
     <w:rsid w:val="00CC1940"/>
     <w:rsid w:val="00CC5AC8"/>
     <w:rsid w:val="00CC6CF1"/>
     <w:rsid w:val="00CC7F1C"/>
     <w:rsid w:val="00CD2DAB"/>
     <w:rsid w:val="00CD2DBC"/>
     <w:rsid w:val="00CD371B"/>
     <w:rsid w:val="00CD5766"/>
     <w:rsid w:val="00CD60B3"/>
     <w:rsid w:val="00CD62B2"/>
     <w:rsid w:val="00CE13CA"/>
     <w:rsid w:val="00CE1AA5"/>
     <w:rsid w:val="00CE3A31"/>
     <w:rsid w:val="00CE3F68"/>
     <w:rsid w:val="00CE4614"/>
     <w:rsid w:val="00CE4C5B"/>
     <w:rsid w:val="00CE5818"/>
     <w:rsid w:val="00CE5A55"/>
     <w:rsid w:val="00CE62A1"/>
     <w:rsid w:val="00CE689A"/>
     <w:rsid w:val="00CE6A11"/>
     <w:rsid w:val="00CE6E4F"/>
     <w:rsid w:val="00CE739D"/>
     <w:rsid w:val="00CE7C1D"/>
     <w:rsid w:val="00CF012A"/>
     <w:rsid w:val="00CF11B4"/>
     <w:rsid w:val="00CF17A9"/>
     <w:rsid w:val="00CF1D65"/>
     <w:rsid w:val="00CF2722"/>
     <w:rsid w:val="00CF3918"/>
     <w:rsid w:val="00CF3B64"/>
     <w:rsid w:val="00CF4365"/>
     <w:rsid w:val="00CF503E"/>
     <w:rsid w:val="00CF50B0"/>
     <w:rsid w:val="00CF5E9A"/>
     <w:rsid w:val="00CF61DE"/>
     <w:rsid w:val="00CF625A"/>
     <w:rsid w:val="00CF7191"/>
     <w:rsid w:val="00CF76A7"/>
+    <w:rsid w:val="00CF7FED"/>
     <w:rsid w:val="00D01BC9"/>
     <w:rsid w:val="00D02885"/>
     <w:rsid w:val="00D03CAD"/>
     <w:rsid w:val="00D06912"/>
+    <w:rsid w:val="00D10710"/>
     <w:rsid w:val="00D127C5"/>
     <w:rsid w:val="00D134F5"/>
     <w:rsid w:val="00D13D89"/>
     <w:rsid w:val="00D176DE"/>
     <w:rsid w:val="00D17FE8"/>
     <w:rsid w:val="00D21288"/>
     <w:rsid w:val="00D228A6"/>
     <w:rsid w:val="00D22D09"/>
     <w:rsid w:val="00D23283"/>
     <w:rsid w:val="00D243D8"/>
     <w:rsid w:val="00D25696"/>
     <w:rsid w:val="00D25FB2"/>
     <w:rsid w:val="00D27FA9"/>
     <w:rsid w:val="00D303E6"/>
     <w:rsid w:val="00D31168"/>
     <w:rsid w:val="00D3442F"/>
     <w:rsid w:val="00D34B3B"/>
     <w:rsid w:val="00D34FD6"/>
     <w:rsid w:val="00D35410"/>
     <w:rsid w:val="00D37841"/>
     <w:rsid w:val="00D37D2B"/>
     <w:rsid w:val="00D40BB5"/>
     <w:rsid w:val="00D4145B"/>
     <w:rsid w:val="00D41573"/>
     <w:rsid w:val="00D440F0"/>
     <w:rsid w:val="00D44860"/>
     <w:rsid w:val="00D44EA9"/>
     <w:rsid w:val="00D45391"/>
     <w:rsid w:val="00D474FC"/>
     <w:rsid w:val="00D5065B"/>
     <w:rsid w:val="00D50A7F"/>
     <w:rsid w:val="00D51287"/>
     <w:rsid w:val="00D51394"/>
+    <w:rsid w:val="00D522EC"/>
     <w:rsid w:val="00D5737F"/>
     <w:rsid w:val="00D57EB7"/>
     <w:rsid w:val="00D62314"/>
+    <w:rsid w:val="00D62BB6"/>
     <w:rsid w:val="00D649DE"/>
     <w:rsid w:val="00D64A7E"/>
     <w:rsid w:val="00D64BAC"/>
     <w:rsid w:val="00D650C8"/>
     <w:rsid w:val="00D65973"/>
     <w:rsid w:val="00D65E83"/>
     <w:rsid w:val="00D65F32"/>
     <w:rsid w:val="00D702E2"/>
     <w:rsid w:val="00D71050"/>
     <w:rsid w:val="00D749D8"/>
     <w:rsid w:val="00D74DBA"/>
     <w:rsid w:val="00D758FB"/>
     <w:rsid w:val="00D75BCA"/>
     <w:rsid w:val="00D76359"/>
     <w:rsid w:val="00D80096"/>
     <w:rsid w:val="00D80326"/>
     <w:rsid w:val="00D80E86"/>
     <w:rsid w:val="00D81525"/>
     <w:rsid w:val="00D81831"/>
     <w:rsid w:val="00D81B02"/>
     <w:rsid w:val="00D82FF2"/>
     <w:rsid w:val="00D83D9F"/>
     <w:rsid w:val="00D8557A"/>
     <w:rsid w:val="00D85A68"/>
     <w:rsid w:val="00D867F1"/>
@@ -11623,145 +11706,153 @@
     <w:rsid w:val="00DA43F9"/>
     <w:rsid w:val="00DA49FD"/>
     <w:rsid w:val="00DA4BD3"/>
     <w:rsid w:val="00DB09AA"/>
     <w:rsid w:val="00DB2D5B"/>
     <w:rsid w:val="00DB32EE"/>
     <w:rsid w:val="00DB3675"/>
     <w:rsid w:val="00DB51DB"/>
     <w:rsid w:val="00DC0662"/>
     <w:rsid w:val="00DC0961"/>
     <w:rsid w:val="00DC0D61"/>
     <w:rsid w:val="00DC1411"/>
     <w:rsid w:val="00DC14E0"/>
     <w:rsid w:val="00DC3C1C"/>
     <w:rsid w:val="00DC767B"/>
     <w:rsid w:val="00DC7848"/>
     <w:rsid w:val="00DD0325"/>
     <w:rsid w:val="00DD0CB4"/>
     <w:rsid w:val="00DD0F5D"/>
     <w:rsid w:val="00DD1A13"/>
     <w:rsid w:val="00DD1E0D"/>
     <w:rsid w:val="00DD24C9"/>
     <w:rsid w:val="00DD37C1"/>
     <w:rsid w:val="00DD3858"/>
     <w:rsid w:val="00DD4D1A"/>
+    <w:rsid w:val="00DD678A"/>
     <w:rsid w:val="00DD72F2"/>
     <w:rsid w:val="00DD7759"/>
     <w:rsid w:val="00DE2E72"/>
     <w:rsid w:val="00DE41DB"/>
     <w:rsid w:val="00DE42A9"/>
     <w:rsid w:val="00DE45E7"/>
     <w:rsid w:val="00DE557B"/>
     <w:rsid w:val="00DF00B3"/>
     <w:rsid w:val="00DF0851"/>
     <w:rsid w:val="00DF1E2B"/>
     <w:rsid w:val="00DF31AD"/>
     <w:rsid w:val="00DF377D"/>
     <w:rsid w:val="00DF4667"/>
     <w:rsid w:val="00DF497F"/>
+    <w:rsid w:val="00DF5711"/>
     <w:rsid w:val="00DF74FE"/>
     <w:rsid w:val="00DF7554"/>
     <w:rsid w:val="00DF79A7"/>
     <w:rsid w:val="00DF7C3A"/>
     <w:rsid w:val="00E002E0"/>
     <w:rsid w:val="00E00A76"/>
     <w:rsid w:val="00E0140B"/>
     <w:rsid w:val="00E02C90"/>
     <w:rsid w:val="00E03C15"/>
     <w:rsid w:val="00E1007F"/>
     <w:rsid w:val="00E10A7A"/>
     <w:rsid w:val="00E11B06"/>
     <w:rsid w:val="00E12064"/>
     <w:rsid w:val="00E132AC"/>
+    <w:rsid w:val="00E1402A"/>
     <w:rsid w:val="00E14C0E"/>
     <w:rsid w:val="00E14D2B"/>
     <w:rsid w:val="00E14E35"/>
     <w:rsid w:val="00E15673"/>
     <w:rsid w:val="00E16BDC"/>
     <w:rsid w:val="00E209D3"/>
     <w:rsid w:val="00E20AAC"/>
     <w:rsid w:val="00E20B10"/>
     <w:rsid w:val="00E20F39"/>
     <w:rsid w:val="00E21E25"/>
     <w:rsid w:val="00E23B22"/>
     <w:rsid w:val="00E250A6"/>
     <w:rsid w:val="00E2533F"/>
     <w:rsid w:val="00E25481"/>
+    <w:rsid w:val="00E25660"/>
     <w:rsid w:val="00E2664D"/>
     <w:rsid w:val="00E26BA2"/>
     <w:rsid w:val="00E26F26"/>
     <w:rsid w:val="00E30945"/>
     <w:rsid w:val="00E3184F"/>
     <w:rsid w:val="00E32166"/>
     <w:rsid w:val="00E33CC0"/>
+    <w:rsid w:val="00E34B78"/>
     <w:rsid w:val="00E354E5"/>
     <w:rsid w:val="00E35D63"/>
     <w:rsid w:val="00E37BA8"/>
     <w:rsid w:val="00E400C9"/>
     <w:rsid w:val="00E42387"/>
     <w:rsid w:val="00E431E2"/>
     <w:rsid w:val="00E44667"/>
+    <w:rsid w:val="00E448AF"/>
     <w:rsid w:val="00E45860"/>
     <w:rsid w:val="00E46436"/>
     <w:rsid w:val="00E46BCD"/>
     <w:rsid w:val="00E4744A"/>
     <w:rsid w:val="00E47CE4"/>
     <w:rsid w:val="00E507E8"/>
     <w:rsid w:val="00E50ABF"/>
     <w:rsid w:val="00E50C96"/>
     <w:rsid w:val="00E5177F"/>
     <w:rsid w:val="00E53629"/>
     <w:rsid w:val="00E55420"/>
     <w:rsid w:val="00E562D5"/>
     <w:rsid w:val="00E56664"/>
     <w:rsid w:val="00E56742"/>
     <w:rsid w:val="00E56F1B"/>
     <w:rsid w:val="00E57FF7"/>
     <w:rsid w:val="00E60100"/>
     <w:rsid w:val="00E60DDC"/>
     <w:rsid w:val="00E60F8B"/>
     <w:rsid w:val="00E62E15"/>
     <w:rsid w:val="00E63244"/>
+    <w:rsid w:val="00E6431E"/>
     <w:rsid w:val="00E64AA7"/>
     <w:rsid w:val="00E64FD1"/>
     <w:rsid w:val="00E65205"/>
     <w:rsid w:val="00E6662E"/>
     <w:rsid w:val="00E72161"/>
     <w:rsid w:val="00E72DD8"/>
     <w:rsid w:val="00E73232"/>
     <w:rsid w:val="00E73A65"/>
     <w:rsid w:val="00E73B7F"/>
     <w:rsid w:val="00E750C1"/>
     <w:rsid w:val="00E7535E"/>
     <w:rsid w:val="00E75CD2"/>
     <w:rsid w:val="00E75E14"/>
     <w:rsid w:val="00E762C1"/>
     <w:rsid w:val="00E80A65"/>
     <w:rsid w:val="00E80D82"/>
     <w:rsid w:val="00E81479"/>
     <w:rsid w:val="00E81E22"/>
+    <w:rsid w:val="00E81FB1"/>
     <w:rsid w:val="00E8281A"/>
     <w:rsid w:val="00E83092"/>
     <w:rsid w:val="00E83ADB"/>
     <w:rsid w:val="00E84B80"/>
     <w:rsid w:val="00E85B46"/>
     <w:rsid w:val="00E862DE"/>
     <w:rsid w:val="00E8769B"/>
     <w:rsid w:val="00E87F09"/>
     <w:rsid w:val="00E90598"/>
     <w:rsid w:val="00E9206D"/>
     <w:rsid w:val="00E92922"/>
     <w:rsid w:val="00E92F7C"/>
     <w:rsid w:val="00E9354D"/>
     <w:rsid w:val="00E95928"/>
     <w:rsid w:val="00E966AF"/>
     <w:rsid w:val="00E96B39"/>
     <w:rsid w:val="00EA0006"/>
     <w:rsid w:val="00EA0D75"/>
     <w:rsid w:val="00EA1157"/>
     <w:rsid w:val="00EA1CC7"/>
     <w:rsid w:val="00EA1D2A"/>
     <w:rsid w:val="00EA39DA"/>
     <w:rsid w:val="00EA41EC"/>
     <w:rsid w:val="00EA43AD"/>
     <w:rsid w:val="00EA637F"/>
@@ -11792,77 +11883,81 @@
     <w:rsid w:val="00ED51A6"/>
     <w:rsid w:val="00ED7A26"/>
     <w:rsid w:val="00EE0165"/>
     <w:rsid w:val="00EE047E"/>
     <w:rsid w:val="00EE1ACD"/>
     <w:rsid w:val="00EE2102"/>
     <w:rsid w:val="00EE2A32"/>
     <w:rsid w:val="00EE3510"/>
     <w:rsid w:val="00EE3C65"/>
     <w:rsid w:val="00EE59B9"/>
     <w:rsid w:val="00EE7558"/>
     <w:rsid w:val="00EE77E4"/>
     <w:rsid w:val="00EF0986"/>
     <w:rsid w:val="00EF10A8"/>
     <w:rsid w:val="00EF1300"/>
     <w:rsid w:val="00EF2230"/>
     <w:rsid w:val="00EF25C5"/>
     <w:rsid w:val="00EF35F2"/>
     <w:rsid w:val="00EF4D87"/>
     <w:rsid w:val="00EF5390"/>
     <w:rsid w:val="00EF5E17"/>
     <w:rsid w:val="00EF646C"/>
     <w:rsid w:val="00F00A33"/>
     <w:rsid w:val="00F00C6A"/>
     <w:rsid w:val="00F011D8"/>
+    <w:rsid w:val="00F01D9E"/>
     <w:rsid w:val="00F01FC0"/>
     <w:rsid w:val="00F023C4"/>
     <w:rsid w:val="00F0288F"/>
     <w:rsid w:val="00F03212"/>
     <w:rsid w:val="00F03F22"/>
     <w:rsid w:val="00F07DBC"/>
     <w:rsid w:val="00F1050F"/>
     <w:rsid w:val="00F1077B"/>
     <w:rsid w:val="00F10EAC"/>
     <w:rsid w:val="00F112B3"/>
     <w:rsid w:val="00F11BEF"/>
     <w:rsid w:val="00F11D5F"/>
     <w:rsid w:val="00F14078"/>
     <w:rsid w:val="00F140DD"/>
+    <w:rsid w:val="00F1591E"/>
     <w:rsid w:val="00F17DDB"/>
     <w:rsid w:val="00F17F52"/>
     <w:rsid w:val="00F207EB"/>
     <w:rsid w:val="00F20A0F"/>
     <w:rsid w:val="00F228BB"/>
+    <w:rsid w:val="00F236BA"/>
     <w:rsid w:val="00F253BC"/>
     <w:rsid w:val="00F25A22"/>
     <w:rsid w:val="00F26099"/>
     <w:rsid w:val="00F264F1"/>
     <w:rsid w:val="00F27C47"/>
     <w:rsid w:val="00F31753"/>
     <w:rsid w:val="00F32A20"/>
     <w:rsid w:val="00F34ED5"/>
+    <w:rsid w:val="00F359D4"/>
     <w:rsid w:val="00F36B2D"/>
     <w:rsid w:val="00F36FA4"/>
     <w:rsid w:val="00F3772A"/>
     <w:rsid w:val="00F37A46"/>
     <w:rsid w:val="00F40D86"/>
     <w:rsid w:val="00F41724"/>
     <w:rsid w:val="00F41801"/>
     <w:rsid w:val="00F41EBF"/>
     <w:rsid w:val="00F42CC2"/>
     <w:rsid w:val="00F43A88"/>
     <w:rsid w:val="00F43AA5"/>
     <w:rsid w:val="00F46A32"/>
     <w:rsid w:val="00F46C07"/>
     <w:rsid w:val="00F500EA"/>
     <w:rsid w:val="00F50F56"/>
     <w:rsid w:val="00F52B4C"/>
     <w:rsid w:val="00F53A34"/>
     <w:rsid w:val="00F54FE6"/>
     <w:rsid w:val="00F570FF"/>
     <w:rsid w:val="00F57247"/>
     <w:rsid w:val="00F612E9"/>
     <w:rsid w:val="00F6133E"/>
     <w:rsid w:val="00F61A83"/>
     <w:rsid w:val="00F62C67"/>
     <w:rsid w:val="00F62FA5"/>
@@ -11906,50 +12001,51 @@
     <w:rsid w:val="00FC3FAA"/>
     <w:rsid w:val="00FC49B0"/>
     <w:rsid w:val="00FC6145"/>
     <w:rsid w:val="00FC682C"/>
     <w:rsid w:val="00FC6B70"/>
     <w:rsid w:val="00FC7CD7"/>
     <w:rsid w:val="00FD1AE2"/>
     <w:rsid w:val="00FD234D"/>
     <w:rsid w:val="00FD253B"/>
     <w:rsid w:val="00FD3424"/>
     <w:rsid w:val="00FD4B8E"/>
     <w:rsid w:val="00FD520B"/>
     <w:rsid w:val="00FD5A74"/>
     <w:rsid w:val="00FD6541"/>
     <w:rsid w:val="00FD6CDC"/>
     <w:rsid w:val="00FD79C2"/>
     <w:rsid w:val="00FE1480"/>
     <w:rsid w:val="00FE169D"/>
     <w:rsid w:val="00FE286B"/>
     <w:rsid w:val="00FE29BB"/>
     <w:rsid w:val="00FE2CB8"/>
     <w:rsid w:val="00FE444D"/>
     <w:rsid w:val="00FE49D4"/>
     <w:rsid w:val="00FE5035"/>
     <w:rsid w:val="00FE5CF8"/>
+    <w:rsid w:val="00FE6699"/>
     <w:rsid w:val="00FE6AE2"/>
     <w:rsid w:val="00FE7180"/>
     <w:rsid w:val="00FE73DF"/>
     <w:rsid w:val="00FE77C9"/>
     <w:rsid w:val="00FF00CB"/>
     <w:rsid w:val="00FF03F2"/>
     <w:rsid w:val="00FF0AA0"/>
     <w:rsid w:val="00FF0D06"/>
     <w:rsid w:val="00FF16C9"/>
     <w:rsid w:val="00FF23A5"/>
     <w:rsid w:val="00FF310E"/>
     <w:rsid w:val="00FF4F5B"/>
     <w:rsid w:val="00FF53F4"/>
     <w:rsid w:val="00FF5673"/>
     <w:rsid w:val="00FF6D24"/>
     <w:rsid w:val="00FF7EF5"/>
     <w:rsid w:val="012162F9"/>
     <w:rsid w:val="018A4B6B"/>
     <w:rsid w:val="02850007"/>
     <w:rsid w:val="03901281"/>
     <w:rsid w:val="0419E291"/>
     <w:rsid w:val="055C8895"/>
     <w:rsid w:val="0602C339"/>
     <w:rsid w:val="0777589A"/>
     <w:rsid w:val="08267879"/>
@@ -12219,52 +12315,52 @@
     <w:rsid w:val="7E6714B4"/>
     <w:rsid w:val="7F6DD154"/>
     <w:rsid w:val="7F94DEED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="5A2911FE"/>
   <w15:docId w15:val="{4748D897-933E-4F39-8FBE-41B7EBDBE30A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
@@ -13273,51 +13369,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2130122687">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -13579,93 +13675,148 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
-<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</p:properties>
+<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-    <xsd:import namespace="0c0d34b8-6a04-4fad-8f2f-e2a3bd4cb7fd"/>
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100027DF02BBBAB184184C42B00A97D9B09" ma:contentTypeVersion="11" ma:contentTypeDescription="Utwórz nowy dokument." ma:contentTypeScope="" ma:versionID="4c63bbfe2e5c2972c9bef51e64cd1042">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="cac27970-8e5c-4757-892f-6380986b87a0" xmlns:ns3="6dce4b05-8b23-47c9-b568-835dba7d0927" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="1415da929bc3333dcc2efa0cea6f08f0" ns2:_="" ns3:_="">
+    <xsd:import namespace="cac27970-8e5c-4757-892f-6380986b87a0"/>
+    <xsd:import namespace="6dce4b05-8b23-47c9-b568-835dba7d0927"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="0c0d34b8-6a04-4fad-8f2f-e2a3bd4cb7fd" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="cac27970-8e5c-4757-892f-6380986b87a0" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Tagi obrazów" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="0da6c2b0-0d3f-48bc-a5e3-e2410f9d8c3f" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="18" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="6dce4b05-8b23-47c9-b568-835dba7d0927" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{5c6085c3-85f2-4d7e-b204-aec9b3416465}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="6dce4b05-8b23-47c9-b568-835dba7d0927">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Typ zawartości"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Tytuł"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -13723,164 +13874,392 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="cac27970-8e5c-4757-892f-6380986b87a0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="6dce4b05-8b23-47c9-b568-835dba7d0927" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100027DF02BBBAB184184C42B00A97D9B09" ma:contentTypeVersion="11" ma:contentTypeDescription="Utwórz nowy dokument." ma:contentTypeScope="" ma:versionID="4c63bbfe2e5c2972c9bef51e64cd1042">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="cac27970-8e5c-4757-892f-6380986b87a0" xmlns:ns3="6dce4b05-8b23-47c9-b568-835dba7d0927" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="1415da929bc3333dcc2efa0cea6f08f0" ns2:_="" ns3:_="">
+    <xsd:import namespace="cac27970-8e5c-4757-892f-6380986b87a0"/>
+    <xsd:import namespace="6dce4b05-8b23-47c9-b568-835dba7d0927"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="cac27970-8e5c-4757-892f-6380986b87a0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Tagi obrazów" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="0da6c2b0-0d3f-48bc-a5e3-e2410f9d8c3f" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="18" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="6dce4b05-8b23-47c9-b568-835dba7d0927" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{5c6085c3-85f2-4d7e-b204-aec9b3416465}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="6dce4b05-8b23-47c9-b568-835dba7d0927">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Typ zawartości"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Tytuł"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8803AB1E-E056-4821-BDCC-DDB9509BBAD3}">
-[...8 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7E886D32-9ECC-4C9A-8D55-C7CF47BFF851}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A3AB6B1B-1FB6-4CB7-B58B-7ECBD8B86A0D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="0c0d34b8-6a04-4fad-8f2f-e2a3bd4cb7fd"/>
+    <ds:schemaRef ds:uri="cac27970-8e5c-4757-892f-6380986b87a0"/>
+    <ds:schemaRef ds:uri="6dce4b05-8b23-47c9-b568-835dba7d0927"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8803AB1E-E056-4821-BDCC-DDB9509BBAD3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="cac27970-8e5c-4757-892f-6380986b87a0"/>
+    <ds:schemaRef ds:uri="6dce4b05-8b23-47c9-b568-835dba7d0927"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B116D995-6324-414E-A4E6-055AE0492603}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B5D69611-32B7-47AB-80D5-478617F14958}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="cac27970-8e5c-4757-892f-6380986b87a0"/>
+    <ds:schemaRef ds:uri="6dce4b05-8b23-47c9-b568-835dba7d0927"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{928F30A8-449C-4569-A52B-BF63F0653FC5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{0d2b6bbb-a69c-41e8-9ef1-c035572bd00e}" enabled="0" method="" siteId="{0d2b6bbb-a69c-41e8-9ef1-c035572bd00e}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>14471</Characters>
+  <Pages>8</Pages>
+  <Words>2561</Words>
+  <Characters>14601</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>33</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>121</Lines>
+  <Paragraphs>34</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16976</CharactersWithSpaces>
+  <CharactersWithSpaces>17128</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Bartłomiej Samsonowicz</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2020-04-20T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Microsoft® Word dla Office 365</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
     <vt:filetime>2020-10-28T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ContentTypeId">
-    <vt:lpwstr>0x010100FA90D8F71E0BFA40B517308B3BB6023C</vt:lpwstr>
+    <vt:lpwstr>0x010100027DF02BBBAB184184C42B00A97D9B09</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>761e7a93-1043-4dc8-984f-adad9a20b69c</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="ClassificationContentMarkingHeaderShapeIds">
     <vt:lpwstr>65da91ff,7769989d,31fc85cd</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ClassificationContentMarkingHeaderFontProps">
     <vt:lpwstr>#000000,8,Aptos</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ClassificationContentMarkingHeaderText">
     <vt:lpwstr>Ograniczony dostęp</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="ClassificationContentMarkingFooterShapeIds">
     <vt:lpwstr>7fd2227b,2fe4b61e,5a38adf7</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="ClassificationContentMarkingFooterFontProps">
     <vt:lpwstr>#000000,8,Aptos</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="ClassificationContentMarkingFooterText">
     <vt:lpwstr>Ograniczony dostęp</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MSIP_Label_d480ff4e-5ef0-410f-9bc0-1309a3e91176_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>