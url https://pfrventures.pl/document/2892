--- v0 (2026-04-21)
+++ v1 (2026-10-12)
@@ -78,61 +78,52 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="37DE4A1D" w14:textId="77777777" w:rsidR="00C27775" w:rsidRPr="00DC3434" w:rsidRDefault="00C27775" w:rsidP="00960FE6">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0EC6B759" w14:textId="4EDAD74E" w:rsidR="00D41680" w:rsidRPr="00DC3434" w:rsidRDefault="00AA7929" w:rsidP="00BC1C74">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00AA7929">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ZAPROSZENIE DO UDZIAŁU W PROCESIE INWESTYCYJNYM PROGRAMU INNOVATE </w:t>
       </w:r>
       <w:r w:rsidR="004F406C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">PL </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>PL FoF</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="2736C39F" w14:textId="77777777" w:rsidR="00AA7929" w:rsidRDefault="00AA7929" w:rsidP="00BC1C74">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2BD52B51" w14:textId="66F95274" w:rsidR="00D41680" w:rsidRPr="00DC3434" w:rsidRDefault="00D41680" w:rsidP="00BC1C74">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC3434">
         <w:t>organizowane</w:t>
       </w:r>
       <w:r w:rsidR="009D4258">
         <w:t>go</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC3434">
         <w:t xml:space="preserve"> przez PFR Ventures Sp. z o.o. </w:t>
       </w:r>
       <w:r w:rsidR="003B4B64" w:rsidRPr="00DC3434">
         <w:t>„</w:t>
       </w:r>
       <w:r w:rsidR="003B4B64" w:rsidRPr="00DC3434">
@@ -157,57 +148,60 @@
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="00B9329B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
       <w:r w:rsidR="003B4B64" w:rsidRPr="00DC3434">
         <w:t>”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13F6E214" w14:textId="77777777" w:rsidR="00C27775" w:rsidRPr="00DC3434" w:rsidRDefault="00C27775" w:rsidP="00960FE6">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="014BCA1F" w14:textId="77777777" w:rsidR="00C27775" w:rsidRPr="00DC3434" w:rsidRDefault="00C27775" w:rsidP="00960FE6">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="37906344" w14:textId="2B5A532A" w:rsidR="00806D32" w:rsidRPr="00DC3434" w:rsidRDefault="00AA7929" w:rsidP="00564FF0">
+    <w:p w14:paraId="37906344" w14:textId="4160D5F1" w:rsidR="00806D32" w:rsidRPr="00DC3434" w:rsidRDefault="00201B40" w:rsidP="00564FF0">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C32F81">
-        <w:t>20 kwietnia 2026 r.</w:t>
+      <w:r>
+        <w:t>11 września</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA7929" w:rsidRPr="00C32F81">
+        <w:t xml:space="preserve"> 2026 r.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01182077" w14:textId="77777777" w:rsidR="00C27775" w:rsidRPr="00DC3434" w:rsidRDefault="00C27775" w:rsidP="00960FE6">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0A1D0CA1" w14:textId="77777777" w:rsidR="00C27775" w:rsidRPr="00DC3434" w:rsidRDefault="00C27775" w:rsidP="00960FE6">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4390AF5C" w14:textId="77777777" w:rsidR="00C27775" w:rsidRPr="00DC3434" w:rsidRDefault="00C27775" w:rsidP="00960FE6">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54348765" w14:textId="77777777" w:rsidR="00C27775" w:rsidRPr="00DC3434" w:rsidRDefault="00C27775" w:rsidP="00960FE6">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -315,107 +309,73 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0130E97C" w14:textId="5EE2D2F4" w:rsidR="006E5CAC" w:rsidRDefault="00E319DC" w:rsidP="00960FE6">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5951A0A7" w14:textId="77777777" w:rsidR="003A6E73" w:rsidRDefault="003A6E73" w:rsidP="00325F3C">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="15B79C22" w14:textId="7EE9030D" w:rsidR="00571ED5" w:rsidRPr="00643240" w:rsidRDefault="05130803" w:rsidP="00325F3C">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Jako Organizator Programu </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="2A26131E">
-        <w:t>Innovate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Innovate </w:t>
+      </w:r>
+      <w:r w:rsidR="00231C36">
+        <w:t>PL FoF</w:t>
+      </w:r>
+      <w:r w:rsidR="00847B38">
+        <w:t xml:space="preserve"> („Program”)</w:t>
+      </w:r>
+      <w:r w:rsidR="008F3F69">
+        <w:t>,</w:t>
+      </w:r>
       <w:r w:rsidR="2A26131E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00231C36">
-[...15 lines deleted...]
-      </w:r>
       <w:r w:rsidR="3BB5F28A">
         <w:t>z</w:t>
       </w:r>
       <w:r w:rsidR="002D0E96">
         <w:t>apraszamy</w:t>
       </w:r>
       <w:r w:rsidR="002D0E96" w:rsidRPr="00643240">
-        <w:t xml:space="preserve"> fundusze </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> oraz Venture Capital</w:t>
+        <w:t xml:space="preserve"> fundusze Private Equity, Private Debt oraz Venture Capital</w:t>
       </w:r>
       <w:r w:rsidR="00CB2348" w:rsidRPr="00643240">
         <w:t xml:space="preserve"> („Fundusz</w:t>
       </w:r>
       <w:r w:rsidR="006C6DAF">
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="00CB2348" w:rsidRPr="00643240">
         <w:t>e PE/PD/VC”</w:t>
       </w:r>
       <w:r w:rsidR="006376C3">
         <w:t>, „</w:t>
       </w:r>
       <w:r w:rsidR="0003390F">
         <w:t xml:space="preserve">Oferent” </w:t>
       </w:r>
       <w:r w:rsidR="0027788A">
         <w:t xml:space="preserve">lub </w:t>
       </w:r>
       <w:r w:rsidR="00425B78">
         <w:t>„</w:t>
       </w:r>
       <w:r w:rsidR="006376C3">
         <w:t>Oferenci”</w:t>
       </w:r>
@@ -513,110 +473,97 @@
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r w:rsidR="00355195" w:rsidRPr="00355195">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="761DBD43" w14:textId="6C787598" w:rsidR="00571ED5" w:rsidRPr="00643240" w:rsidRDefault="00261D6D" w:rsidP="00325F3C">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00D210E4">
         <w:t xml:space="preserve">rzyjmowanie Propozycji Inwestycyjnych </w:t>
       </w:r>
       <w:r>
         <w:t>w</w:t>
       </w:r>
       <w:r w:rsidR="00D210E4" w:rsidRPr="00D210E4">
         <w:t xml:space="preserve"> obecnej edycji Programu </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D210E4" w:rsidRPr="00D210E4" w:rsidDel="00906743">
-        <w:t>Innovate</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Innovate </w:t>
       </w:r>
       <w:r w:rsidR="00906743">
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="006A0F11">
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidR="00906743">
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> FoF</w:t>
+      </w:r>
       <w:r w:rsidR="00D210E4" w:rsidRPr="00D210E4">
         <w:t xml:space="preserve"> trwa </w:t>
       </w:r>
       <w:r w:rsidR="00D210E4" w:rsidRPr="00960FE6">
         <w:t>do końca 2029</w:t>
       </w:r>
       <w:r w:rsidR="00CA116F">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00D210E4" w:rsidRPr="00960FE6">
         <w:t>roku</w:t>
       </w:r>
       <w:r w:rsidR="00D210E4" w:rsidRPr="00D210E4">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00D210E4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008D32B7" w:rsidRPr="008D32B7">
         <w:t>Okres ten będzie mógł ulec wydłużeniu lub skróceniu</w:t>
       </w:r>
       <w:r w:rsidR="00FC0E43">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="007363C4" w:rsidRPr="007363C4">
         <w:t>w szczególności</w:t>
       </w:r>
       <w:r w:rsidR="004B5F2E">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="007363C4" w:rsidRPr="007363C4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00501EF7">
-        <w:t>gdy</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">gdy </w:t>
       </w:r>
       <w:r w:rsidR="007363C4" w:rsidRPr="007363C4">
         <w:t>wyczerpan</w:t>
       </w:r>
       <w:r w:rsidR="00501EF7">
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="007363C4" w:rsidRPr="007363C4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00501EF7">
         <w:t xml:space="preserve">zostaną </w:t>
       </w:r>
       <w:r w:rsidR="007363C4" w:rsidRPr="007363C4">
         <w:t>środ</w:t>
       </w:r>
       <w:r w:rsidR="00D71736">
         <w:t>ki</w:t>
       </w:r>
       <w:r w:rsidR="007363C4" w:rsidRPr="007363C4">
         <w:t xml:space="preserve"> dostępn</w:t>
       </w:r>
       <w:r w:rsidR="00D71736">
         <w:t>e</w:t>
       </w:r>
@@ -761,106 +708,64 @@
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E515B17" w14:textId="1A92BE85" w:rsidR="00F75C8A" w:rsidRPr="0068289B" w:rsidRDefault="00643240" w:rsidP="007978E6">
       <w:pPr>
         <w:pStyle w:val="Sekcja"/>
       </w:pPr>
       <w:r w:rsidRPr="0068289B">
         <w:t xml:space="preserve">CZYM JEST </w:t>
       </w:r>
       <w:r w:rsidR="007928B8" w:rsidRPr="0068289B">
         <w:t>PROGRAM INNOVATE POLAND</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="476F04D8" w14:textId="77777777" w:rsidR="00C7473B" w:rsidRDefault="00C7473B" w:rsidP="00325F3C">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="22F231CC" w14:textId="523B4D1A" w:rsidR="00E1125D" w:rsidRPr="00815F57" w:rsidRDefault="00C7473B" w:rsidP="00325F3C">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00815F57">
-        <w:t>Innovate</w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> Tech Poland.</w:t>
+        <w:t>Innovate Poland to projekt mobilizujący kapitał na rynku funduszy prywatnych, obejmujący Innovate PL FoF oraz Future Tech Poland.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CC78FC2" w14:textId="29141631" w:rsidR="003C5548" w:rsidRPr="00643240" w:rsidRDefault="00B9329B" w:rsidP="00325F3C">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00643240">
         <w:t xml:space="preserve">Program </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00C7473B">
-        <w:t>Innovate</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Innovate PL FoF </w:t>
       </w:r>
       <w:r w:rsidRPr="00643240">
         <w:t xml:space="preserve">jest inicjatywą realizowaną przez </w:t>
       </w:r>
       <w:r w:rsidR="007C0F36" w:rsidRPr="00643240">
         <w:t xml:space="preserve">Grupę Kapitałową PFR </w:t>
       </w:r>
       <w:r w:rsidRPr="00643240">
         <w:t xml:space="preserve">we współpracy z </w:t>
       </w:r>
       <w:r w:rsidR="00FA1DA4">
         <w:t>Uczestnikami Programu</w:t>
       </w:r>
       <w:r w:rsidR="006959F4">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r w:rsidR="009B588A" w:rsidRPr="00643240">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00643240">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -868,73 +773,52 @@
         <w:t>której celem jest</w:t>
       </w:r>
       <w:r w:rsidR="003C5548" w:rsidRPr="00643240">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57535281" w14:textId="7A1C105B" w:rsidR="00013390" w:rsidRPr="00643240" w:rsidRDefault="001E0557" w:rsidP="00325F3C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00643240">
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00C94133" w:rsidRPr="00643240">
         <w:t>ktywizacja kapitału instytucjonalnego oraz prywatnego</w:t>
       </w:r>
       <w:r w:rsidR="00414A3A" w:rsidRPr="00643240">
         <w:t xml:space="preserve"> (firmy ubezpieczeniowe, fundusze emerytalne czy banki) poprzez zachęcenie do inwestowania w fundusze </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00643240">
-        <w:t>Private</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> oraz </w:t>
+        <w:t xml:space="preserve">Private Equity, Private Debt oraz </w:t>
       </w:r>
       <w:r w:rsidR="00247180">
         <w:t>Venture Capital</w:t>
       </w:r>
       <w:r w:rsidR="1F258B74">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00247180">
         <w:t xml:space="preserve"> które dają </w:t>
       </w:r>
       <w:r w:rsidR="00414A3A" w:rsidRPr="00643240">
         <w:t>możliwość uzyskania rynkowych stóp zwrotu</w:t>
       </w:r>
       <w:r w:rsidR="19F73421">
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F3F376D" w14:textId="27684F00" w:rsidR="00BC2D94" w:rsidRPr="00643240" w:rsidRDefault="001E0557" w:rsidP="00815F57">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
@@ -980,227 +864,186 @@
       <w:r w:rsidRPr="00643240">
         <w:t xml:space="preserve">przejdą proces </w:t>
       </w:r>
       <w:r w:rsidR="00134D1D" w:rsidRPr="00643240">
         <w:t xml:space="preserve">oceny </w:t>
       </w:r>
       <w:r w:rsidRPr="00643240">
         <w:t>prowadzony przez Organizatora,</w:t>
       </w:r>
       <w:r w:rsidR="00381264" w:rsidRPr="00643240">
         <w:t xml:space="preserve"> potwierdzający spełnienie przez Fundusz PE/PD/VC kryteriów Programu,</w:t>
       </w:r>
       <w:r w:rsidRPr="00643240">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00134D1D" w:rsidRPr="00643240">
         <w:t xml:space="preserve">uzyskają Akredytację. </w:t>
       </w:r>
       <w:r w:rsidR="00FB6803" w:rsidRPr="00FB6803">
         <w:t>Stanowi potwierdzenie, że w ocenie Organizatora</w:t>
       </w:r>
       <w:r w:rsidR="00FA1DA4">
         <w:t xml:space="preserve"> i </w:t>
       </w:r>
       <w:r w:rsidR="0096247A">
-        <w:t xml:space="preserve">Komitetu </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Komitetu Innovate</w:t>
+      </w:r>
       <w:r w:rsidR="007276EB">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r w:rsidR="0096247A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00643240">
         <w:t xml:space="preserve">dany </w:t>
       </w:r>
       <w:r w:rsidR="00B10479" w:rsidRPr="00643240">
         <w:t>Fundusz PE/PD/VC</w:t>
       </w:r>
       <w:r w:rsidRPr="00643240">
         <w:t xml:space="preserve"> działa według najlepszych standardów</w:t>
       </w:r>
       <w:r w:rsidR="00B10479" w:rsidRPr="00643240">
         <w:t xml:space="preserve"> rynkowych</w:t>
       </w:r>
       <w:r w:rsidR="00134D1D" w:rsidRPr="00643240">
         <w:t xml:space="preserve">. Akredytacja jest </w:t>
       </w:r>
       <w:r w:rsidR="00E1512B" w:rsidRPr="00643240">
         <w:t xml:space="preserve">również </w:t>
       </w:r>
       <w:r w:rsidR="00134D1D" w:rsidRPr="00643240">
-        <w:t xml:space="preserve">warunkiem koniecznym do pozyskania finansowania z Programu, w tym </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>warunkiem koniecznym do pozyskania finansowania z Programu, w tym koinwestycji</w:t>
+      </w:r>
       <w:r w:rsidR="7D94B67A">
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D3E530B" w14:textId="69AB6265" w:rsidR="00643240" w:rsidRPr="00643240" w:rsidRDefault="00E1512B" w:rsidP="00325F3C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00643240">
         <w:t>Pośrednio, w</w:t>
       </w:r>
       <w:r w:rsidR="000E772B" w:rsidRPr="00643240">
-        <w:t xml:space="preserve">spieranie rozwoju innowacyjnych spółek o wysokim potencjale wzrostu poprzez rozwój oraz profesjonalizację rynku funduszy </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> oraz</w:t>
+        <w:t>spieranie rozwoju innowacyjnych spółek o wysokim potencjale wzrostu poprzez rozwój oraz profesjonalizację rynku funduszy Private Equity, Private Debt oraz</w:t>
       </w:r>
       <w:r w:rsidRPr="00643240">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000E772B" w:rsidRPr="00643240">
         <w:t>Venture</w:t>
       </w:r>
       <w:r w:rsidRPr="00643240">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000E772B" w:rsidRPr="00643240">
         <w:t>Capital/Growth.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="652FC901" w14:textId="5895D1B2" w:rsidR="00E1512B" w:rsidRPr="00643240" w:rsidRDefault="00E1512B" w:rsidP="00325F3C">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00643240">
         <w:t xml:space="preserve">Program </w:t>
       </w:r>
       <w:r w:rsidR="00265F4D" w:rsidRPr="00643240">
         <w:t>zakłada stworzenie platformy wymiany wiedzy</w:t>
       </w:r>
       <w:r w:rsidR="001A2033">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00265F4D" w:rsidRPr="00643240">
         <w:t>i doświadczeń</w:t>
       </w:r>
       <w:r w:rsidR="00027AC6">
         <w:t xml:space="preserve"> a także</w:t>
       </w:r>
       <w:r w:rsidR="00265F4D" w:rsidRPr="00643240">
         <w:t xml:space="preserve"> utworzenie </w:t>
       </w:r>
       <w:r w:rsidR="00643240" w:rsidRPr="00643240">
         <w:t xml:space="preserve">funduszu funduszy </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00297149">
-        <w:t>(”Wehikuł</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">”) </w:t>
+        <w:t xml:space="preserve">(”Wehikuł”) </w:t>
       </w:r>
       <w:r w:rsidR="00D11693">
         <w:t xml:space="preserve">realizującego </w:t>
       </w:r>
       <w:r w:rsidR="00987831">
         <w:t>inwestycje</w:t>
       </w:r>
       <w:r w:rsidR="00D11693">
         <w:t xml:space="preserve"> w</w:t>
       </w:r>
       <w:r w:rsidR="00987831" w:rsidRPr="00987831">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00987831" w:rsidRPr="00643240">
         <w:t>Fundusze PE/PD/VC</w:t>
       </w:r>
       <w:r w:rsidR="00987831">
         <w:t xml:space="preserve"> objęte </w:t>
       </w:r>
       <w:r w:rsidR="00987831" w:rsidRPr="00280392">
         <w:t>Akredytacją</w:t>
       </w:r>
       <w:r w:rsidR="00643240" w:rsidRPr="00280392">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00247180" w:rsidRPr="00280392">
         <w:t>oraz</w:t>
       </w:r>
       <w:r w:rsidR="00247180" w:rsidRPr="00643240">
         <w:t xml:space="preserve"> umożliwienie</w:t>
       </w:r>
       <w:r w:rsidR="00265F4D" w:rsidRPr="00643240">
         <w:t xml:space="preserve"> realizacji</w:t>
       </w:r>
       <w:r w:rsidR="006C6DAF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00643240" w:rsidRPr="00643240">
         <w:t>k</w:t>
       </w:r>
       <w:r w:rsidR="00265F4D" w:rsidRPr="00643240">
         <w:t>oinwestycji</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="006C6DAF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008E0C21">
         <w:t>Uczestnikom</w:t>
       </w:r>
       <w:r w:rsidR="002359DD">
         <w:t xml:space="preserve"> Programu</w:t>
       </w:r>
       <w:r w:rsidR="00643240" w:rsidRPr="00643240">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02E076B4" w14:textId="77777777" w:rsidR="009623C7" w:rsidRDefault="009623C7" w:rsidP="00960FE6">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="38BB74C0" w14:textId="77777777" w:rsidR="00E1125D" w:rsidRDefault="00E1125D" w:rsidP="00325F3C">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
@@ -1235,125 +1078,85 @@
         <w:t xml:space="preserve">Propozycje Inwestycyjne mogą składać zespoły zarządzające Funduszem PE/PD/VC lub </w:t>
       </w:r>
       <w:r w:rsidR="00FA5860">
         <w:t xml:space="preserve">zespoły, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">które zamierzają utworzyć taki fundusz, </w:t>
       </w:r>
       <w:r w:rsidR="006C1948">
         <w:t xml:space="preserve">spełniające </w:t>
       </w:r>
       <w:r>
         <w:t>kryteria Programu</w:t>
       </w:r>
       <w:r w:rsidR="00D32B29">
         <w:t xml:space="preserve"> określone w Załączniku nr 1</w:t>
       </w:r>
       <w:r w:rsidR="006C1948">
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r w:rsidR="006C1948" w:rsidRPr="00893B3D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Term </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Term Sheet </w:t>
       </w:r>
       <w:r w:rsidR="006C1948" w:rsidRPr="00D25F56">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Programu</w:t>
       </w:r>
       <w:r w:rsidR="00D32B29">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2700FF6E" w14:textId="5938FD7E" w:rsidR="00E1125D" w:rsidRDefault="00504D42" w:rsidP="00960FE6">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Fundusze PE/PD/VC aplikujące </w:t>
       </w:r>
       <w:r w:rsidR="00C30B2A">
         <w:t xml:space="preserve">do Programu powinny </w:t>
       </w:r>
       <w:r w:rsidR="003A16BA">
         <w:t>prowadzi</w:t>
       </w:r>
       <w:r w:rsidR="00C30B2A">
         <w:t>ć</w:t>
       </w:r>
       <w:r w:rsidR="002A613A" w:rsidRPr="002A613A">
-        <w:t xml:space="preserve"> działalność zgodnie z międzynarodowymi standardami rynku prywatnego, w szczególności zapewniając odpowiednie ukształtowanie mechanizmów wynagradzania i zaangażowania zarządzającego (</w:t>
-[...23 lines deleted...]
-        <w:t>-end) z równym traktowaniem inwestorów w zakresie ryzyka i płynności oraz koncentrację działalności zarządzającego na rynku prywatnym (bez łączenia z działalnością w zakresie funduszy publicznych lub UCITS).</w:t>
+        <w:t xml:space="preserve"> działalność zgodnie z międzynarodowymi standardami rynku prywatnego, w szczególności zapewniając odpowiednie ukształtowanie mechanizmów wynagradzania i zaangażowania zarządzającego (alignment of interest), funkcjonowanie w modelu zamkniętym (closed-end) z równym traktowaniem inwestorów w zakresie ryzyka i płynności oraz koncentrację działalności zarządzającego na rynku prywatnym (bez łączenia z działalnością w zakresie funduszy publicznych lub UCITS).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3370D4B8" w14:textId="0F87861D" w:rsidR="00D46D53" w:rsidRPr="00D46D53" w:rsidRDefault="00D46D53" w:rsidP="00D46D53">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00D46D53">
         <w:t xml:space="preserve">Z uwagi na zakładane zaangażowanie </w:t>
       </w:r>
       <w:r w:rsidR="00625B0A">
         <w:t xml:space="preserve">kapitałowe </w:t>
       </w:r>
       <w:r w:rsidRPr="00D46D53">
         <w:t>inwestorów instytucjonalnych, w szczególności banków i zakładów ubezpieczeń, Fundusze</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> PE/PD/VC</w:t>
       </w:r>
       <w:r w:rsidRPr="00D46D53">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CF3A33">
         <w:t xml:space="preserve">powinny </w:t>
       </w:r>
@@ -1362,89 +1165,74 @@
       </w:r>
       <w:r w:rsidR="00CF3A33">
         <w:t>ać</w:t>
       </w:r>
       <w:r w:rsidRPr="00D46D53">
         <w:t xml:space="preserve"> wysoki poziom transparentności i raportowania, umożliwiający inwestorom spełnienie</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ciążących na nich</w:t>
       </w:r>
       <w:r w:rsidRPr="00D46D53">
         <w:t xml:space="preserve"> wymogów regulacyjnych, w tym </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">np. </w:t>
       </w:r>
       <w:r w:rsidRPr="00D46D53">
         <w:t xml:space="preserve">stosowanie metod wyznaczania wymogów kapitałowych dla ekspozycji, takich jak podejście oparte na </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">uprawnieniach </w:t>
       </w:r>
       <w:r w:rsidRPr="00D46D53">
         <w:t>(</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00AA4053">
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidRPr="00D46D53">
         <w:t>andate-</w:t>
       </w:r>
       <w:r w:rsidR="00AA4053">
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="00D46D53">
-        <w:t>ased</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">) lub </w:t>
+        <w:t xml:space="preserve">ased) lub </w:t>
       </w:r>
       <w:r w:rsidR="006074CA">
         <w:t>pełnego przeglądu (</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D46D53">
-        <w:t>look-through</w:t>
-[...3 lines deleted...]
-        <w:t>), zgodnie z Rozporządzenie</w:t>
+        <w:t>look-through), zgodnie z Rozporządzenie</w:t>
       </w:r>
       <w:r w:rsidR="00D457AB">
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidR="00AB5F65">
-        <w:t xml:space="preserve"> CRR lub regulacjami </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> CRR lub regulacjami Solvency</w:t>
+      </w:r>
       <w:r w:rsidRPr="00D46D53">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C35B7CC" w14:textId="77777777" w:rsidR="003A6E73" w:rsidRDefault="003A6E73" w:rsidP="00325F3C">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6956301A" w14:textId="3E2C412B" w:rsidR="00BB36B3" w:rsidRPr="0068289B" w:rsidRDefault="00BB36B3" w:rsidP="007978E6">
       <w:pPr>
         <w:pStyle w:val="Sekcja"/>
       </w:pPr>
       <w:r w:rsidRPr="0068289B">
         <w:t xml:space="preserve">CO POWINNA ZAWIERAĆ PROPOZYCJA INWESTYCYJNA </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D726617" w14:textId="77777777" w:rsidR="00E1125D" w:rsidRDefault="00E1125D" w:rsidP="00325F3C">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1577,73 +1365,59 @@
       </w:r>
       <w:r w:rsidR="00704203">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E1125D">
         <w:t>odnoszące się do zagadnień wskazanych poniżej, stanowiących minimalny zakres informacji, niezbędny w procesie oceny: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14ED5880" w14:textId="7389A82E" w:rsidR="00E1125D" w:rsidRPr="00E1125D" w:rsidRDefault="00E1125D" w:rsidP="00325F3C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="731"/>
           <w:tab w:val="num" w:pos="1920"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1451" w:hanging="371"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00E1125D">
         <w:t>zespół zarządzający (Kluczowy Personel i pozostali członkowie zespołu), w tym doświadczenie w dokonywaniu inwestycji (ang. </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E1125D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>track</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>track </w:t>
+      </w:r>
       <w:r w:rsidRPr="00E1125D">
-        <w:rPr>
-[...11 lines deleted...]
-        <w:t>), </w:t>
+        <w:t>record), </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7068F313" w14:textId="77777777" w:rsidR="00E1125D" w:rsidRPr="00E1125D" w:rsidRDefault="00E1125D" w:rsidP="00325F3C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="1920"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1440" w:hanging="371"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00E1125D">
         <w:t>obszar geograficzny działania Funduszu PE/PD/VC, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0542122C" w14:textId="3222FDF7" w:rsidR="00E1125D" w:rsidRPr="00E1125D" w:rsidRDefault="00E1125D" w:rsidP="00325F3C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
@@ -1685,95 +1459,84 @@
         <w:spacing w:after="120"/>
         <w:ind w:left="1440" w:hanging="371"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00E1125D">
         <w:t>branże docelowe potencjalnych Spółek Portfelowych, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2472A148" w14:textId="77777777" w:rsidR="00E1125D" w:rsidRPr="00E1125D" w:rsidRDefault="00E1125D" w:rsidP="00325F3C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="1920"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1440" w:hanging="371"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00E1125D">
         <w:t>dostęp do projektów inwestycyjnych (ang. </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E1125D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>dealflow</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E1125D">
         <w:t>), </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CA2184D" w14:textId="77777777" w:rsidR="00E1125D" w:rsidRPr="00E1125D" w:rsidRDefault="00E1125D" w:rsidP="00325F3C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="1920"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1440" w:hanging="371"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00E1125D">
         <w:t>przykładowe/rozważane projekty inwestycyjne (ang. </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E1125D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>pipeline</w:t>
-[...7 lines deleted...]
-        <w:t>),</w:t>
+        <w:t>pipeline),</w:t>
       </w:r>
       <w:r w:rsidRPr="00E1125D">
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="518B374F" w14:textId="77777777" w:rsidR="00905432" w:rsidRDefault="00E1125D" w:rsidP="00325F3C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="1920"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1440" w:hanging="371"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00E1125D">
         <w:t>parametry inwestycji, w szczególności wielkość inwestycji, fazy rozwoju, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25FA09D1" w14:textId="53E3CFEB" w:rsidR="00905432" w:rsidRPr="00E1125D" w:rsidRDefault="00134B39" w:rsidP="00325F3C">
       <w:pPr>
@@ -1783,67 +1546,51 @@
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="1920"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1440" w:hanging="371"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">plan na </w:t>
       </w:r>
       <w:r w:rsidR="00B77457">
         <w:t xml:space="preserve">kreowanie wartości </w:t>
       </w:r>
       <w:r w:rsidR="00FA620F">
         <w:t xml:space="preserve">w Spółkach </w:t>
       </w:r>
       <w:r w:rsidR="00CD7F01">
         <w:t>Portfelowych</w:t>
       </w:r>
       <w:r w:rsidR="00FA620F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00905432">
-        <w:t>(</w:t>
-[...15 lines deleted...]
-        <w:t>),</w:t>
+        <w:t>(value creation),</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DAD3AAC" w14:textId="65AC4E40" w:rsidR="00905432" w:rsidRPr="00E1125D" w:rsidRDefault="00412321" w:rsidP="00960FE6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="1920"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1440" w:hanging="371"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">model </w:t>
       </w:r>
       <w:r w:rsidR="15F298AE">
         <w:t>F</w:t>
       </w:r>
       <w:r>
         <w:t>unduszu</w:t>
       </w:r>
@@ -1956,276 +1703,276 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1470EF1B" w14:textId="2FEE48CE" w:rsidR="00905432" w:rsidRDefault="00A51C93" w:rsidP="00960FE6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="1920"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1440" w:hanging="371"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00AF719A">
         <w:t xml:space="preserve">konomika funduszu: wkład GP, </w:t>
       </w:r>
       <w:r w:rsidR="002F6B0A">
-        <w:t xml:space="preserve">opłata za zarządzanie, </w:t>
-[...29 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>opłata za zarządzanie, hurdle rate, carried interest</w:t>
+      </w:r>
       <w:r w:rsidR="00C73F57">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00905362">
         <w:t>catch</w:t>
       </w:r>
       <w:r w:rsidR="00BC224C">
-        <w:t>-up</w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">-up, </w:t>
+      </w:r>
       <w:r w:rsidR="006C33E2">
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="0075059F">
-        <w:t>istribution</w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">istribution </w:t>
+      </w:r>
       <w:r w:rsidR="006C33E2">
         <w:t>w</w:t>
       </w:r>
       <w:r w:rsidR="0075059F">
         <w:t>aterfall</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00A2734C">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="006C33E2">
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="00A2734C">
         <w:t>lawback</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00905432">
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FA4F174" w14:textId="6EA78702" w:rsidR="1880E61D" w:rsidRDefault="1880E61D" w:rsidP="00960FE6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="1920"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1440" w:hanging="371"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>planowany termin rozpoczęcia działalności Funduszu PE/PD/VC. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="522654BF" w14:textId="1993E812" w:rsidR="00E1125D" w:rsidRPr="00C32F81" w:rsidRDefault="00E1125D" w:rsidP="00325F3C">
+    <w:p w14:paraId="522654BF" w14:textId="1993E812" w:rsidR="00E1125D" w:rsidRDefault="00E1125D" w:rsidP="00325F3C">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00E1125D">
         <w:t>Informacje wskazane powyżej</w:t>
       </w:r>
       <w:r w:rsidR="001A2033">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E1125D">
         <w:t>mogą</w:t>
       </w:r>
       <w:r w:rsidR="001A2033">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E1125D">
         <w:t>zostać przedstawione w jednym lub wielu dokumentach, np. w memorandum inwestycyjnym</w:t>
       </w:r>
       <w:r w:rsidR="001A2033">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E1125D">
         <w:t>(ang.</w:t>
       </w:r>
       <w:r w:rsidR="001A2033">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="001A2033" w:rsidRPr="00C32F81">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00C32F81">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>rivate</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="001A2033" w:rsidRPr="00C32F81">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C32F81">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>placement</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="001A2033" w:rsidRPr="00C32F81">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C32F81">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>memorandum,</w:t>
       </w:r>
       <w:r w:rsidR="001A2033" w:rsidRPr="00C32F81">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C32F81">
         <w:t>PPM)</w:t>
       </w:r>
       <w:r w:rsidR="00A0706F" w:rsidRPr="00C32F81">
         <w:t xml:space="preserve"> lub</w:t>
       </w:r>
       <w:r w:rsidR="00357E68" w:rsidRPr="00C32F81">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007569AE" w:rsidRPr="00C32F81">
         <w:t>umowie wspólników (</w:t>
       </w:r>
       <w:r w:rsidR="00374822" w:rsidRPr="00C32F81">
         <w:t xml:space="preserve">ang. </w:t>
       </w:r>
       <w:r w:rsidR="00E76B49" w:rsidRPr="00C32F81">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Limited </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> Agreement</w:t>
+        <w:t>Limited Partnership Agreement</w:t>
       </w:r>
       <w:r w:rsidR="00374822" w:rsidRPr="00C32F81">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="007569AE" w:rsidRPr="00C32F81">
         <w:t>LPA)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C32F81">
         <w:t>. </w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="3F9D1FC4" w14:textId="5876FE00" w:rsidR="004D3E26" w:rsidRDefault="004D3E26" w:rsidP="00325F3C">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004D3E26">
+        <w:t xml:space="preserve">Fundusz </w:t>
+      </w:r>
+      <w:r>
+        <w:t>PE/PD/VC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D3E26">
+        <w:t xml:space="preserve"> zobowiązany jest do określenia w odpowiedniej dokumentacji (w</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E1125D">
+        <w:t>emorandum inwestycyjnym</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D3E26">
+        <w:t xml:space="preserve"> lub równoważnym dokumencie) swojej polityki inwestycyjnej, w tym w szczególności kategorii aktywów, w które uprawniony będzie inwestować Fundusz </w:t>
+      </w:r>
+      <w:r>
+        <w:t>PE/PD/VC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D3E26">
+        <w:t>, oraz obowiązujących limitów inwestycyjnych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="576DDF45" w14:textId="00F4DB00" w:rsidR="00AC38AE" w:rsidRDefault="00A33181" w:rsidP="00325F3C">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A33181">
+        <w:t xml:space="preserve">Dokumentacja, o której mowa </w:t>
+      </w:r>
+      <w:r w:rsidR="00026987">
+        <w:t>powyżej</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A33181">
+        <w:t xml:space="preserve">, będzie przekazywana </w:t>
+      </w:r>
+      <w:r w:rsidR="00F807B7">
+        <w:t xml:space="preserve">Uczestnikom Programu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A33181">
+        <w:t xml:space="preserve">w sposób umożliwiający im stały wgląd w jej treść, </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC0D15">
+        <w:t xml:space="preserve">m.in. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A33181">
+        <w:t>w celu zapewnienia spełnienia wymogu, o którym mowa w art. 132 ust. 3 lit. b) Rozporządzenia CRR.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66DB1637" w14:textId="77777777" w:rsidR="00AC38AE" w:rsidRPr="00C32F81" w:rsidRDefault="00AC38AE" w:rsidP="00325F3C">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="238E05D8" w14:textId="46B46A63" w:rsidR="00E1125D" w:rsidRPr="00E1125D" w:rsidRDefault="00E1125D" w:rsidP="00325F3C">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC34DD">
         <w:t>Na wniosek Oferenta</w:t>
       </w:r>
       <w:r w:rsidR="00E000B6">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="001A2033" w:rsidRPr="00AC34DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC34DD">
         <w:t>Organizator jest uprawniony do wykorzystania</w:t>
       </w:r>
       <w:r w:rsidR="001A2033" w:rsidRPr="00AC34DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC34DD">
         <w:t>na potrzeby oceny</w:t>
       </w:r>
       <w:r w:rsidR="001A2033" w:rsidRPr="00AC34DD">
@@ -2308,68 +2055,61 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="008754DE" w:rsidRPr="003F0575">
         <w:t>roces oceny</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Propozycji Inwestycyjnych prowadz</w:t>
       </w:r>
       <w:r w:rsidR="27812FFF">
         <w:t>ony jest przez PFR</w:t>
       </w:r>
       <w:r w:rsidR="00D37E65">
         <w:t>V</w:t>
       </w:r>
       <w:r w:rsidR="27812FFF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">przy </w:t>
       </w:r>
       <w:r w:rsidR="008754DE" w:rsidRPr="003F0575">
-        <w:t xml:space="preserve">udziale Komitetu </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>udziale Komitetu Innovate</w:t>
+      </w:r>
       <w:r w:rsidR="00A13E0F">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="008754DE" w:rsidRPr="003F0575">
         <w:t xml:space="preserve"> w </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00F815C6" w:rsidRPr="003F0575">
         <w:t>skład</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="008754DE" w:rsidRPr="003F0575">
         <w:t xml:space="preserve"> którego będą wchodzili niezależni eksperci rynkowi oraz przedstawiciele </w:t>
       </w:r>
       <w:r w:rsidR="0068145F">
         <w:t>Uczestników Programu</w:t>
       </w:r>
       <w:r w:rsidR="0068145F" w:rsidRPr="003F0575">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A13E0F">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="002623B1">
         <w:t>w zależności od zadeklarowanego poziomu zaangażowani</w:t>
       </w:r>
       <w:r w:rsidR="00041F98">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="002623B1">
         <w:t xml:space="preserve"> kapitałowego).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BA7E7F0" w14:textId="25D8AC18" w:rsidR="00A0480F" w:rsidRDefault="00B35F69" w:rsidP="00325F3C">
       <w:pPr>
         <w:spacing w:after="120"/>
@@ -2449,100 +2189,74 @@
       </w:r>
       <w:r w:rsidR="00163C0A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E6C1D18" w14:textId="7829C875" w:rsidR="00CE6EF3" w:rsidRDefault="00B2502E" w:rsidP="00325F3C">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B2502E">
         <w:t xml:space="preserve">W przypadku, gdy na jakimkolwiek etapie oceny Propozycji Inwestycyjnej, bądź negocjacji Umowy Inwestycyjnej ujawnią się okoliczności, które w ocenie </w:t>
       </w:r>
       <w:r w:rsidR="00E45F9C">
         <w:t xml:space="preserve">Organizatora </w:t>
       </w:r>
       <w:r w:rsidRPr="00B2502E">
         <w:t xml:space="preserve">mają, bądź mogłyby mieć </w:t>
       </w:r>
       <w:r w:rsidR="009F75A6">
         <w:t>w</w:t>
       </w:r>
       <w:r w:rsidRPr="00B2502E">
         <w:t>pływ na proces oceny Propozycji Inwestycyjnej, w tym na wyniki badania </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00092FC6">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>due</w:t>
-[...17 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>due diligence</w:t>
+      </w:r>
       <w:r w:rsidRPr="00B2502E">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00E45F9C">
         <w:t xml:space="preserve">Organizator </w:t>
       </w:r>
       <w:r w:rsidR="00654B21">
         <w:t>może</w:t>
       </w:r>
       <w:r w:rsidRPr="00B2502E">
         <w:t xml:space="preserve"> zdecydować </w:t>
       </w:r>
       <w:r w:rsidR="001406DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00B2502E">
-        <w:t>o wstrzymaniu dalszego procedowania Propozycji Inwestycyjnej, uzupełnieniu, bądź powtórzeniu poszczególnych etapów, lub też podjęciu wszelkich możliwych działań zmierzających do wyjaśnienia zdarzeń czy wątpliwości, czy też zmitygowania </w:t>
-[...7 lines deleted...]
-        <w:t> wynikających z ujawnionych okoliczności i finalnie o dalszym procedowaniu bądź nieprocedowaniu Propozycji Inwestycyjnej.</w:t>
+        <w:t>o wstrzymaniu dalszego procedowania Propozycji Inwestycyjnej, uzupełnieniu, bądź powtórzeniu poszczególnych etapów, lub też podjęciu wszelkich możliwych działań zmierzających do wyjaśnienia zdarzeń czy wątpliwości, czy też zmitygowania ryzyk wynikających z ujawnionych okoliczności i finalnie o dalszym procedowaniu bądź nieprocedowaniu Propozycji Inwestycyjnej.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A2124D1" w14:textId="5A0FF4D7" w:rsidR="00430FB2" w:rsidRDefault="00E44C2D" w:rsidP="00325F3C">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00BE1D2A">
         <w:t xml:space="preserve">Organizator jest </w:t>
       </w:r>
       <w:r w:rsidR="00777385" w:rsidRPr="00BE1D2A">
         <w:t>uprawni</w:t>
       </w:r>
       <w:r w:rsidR="00FB0C08" w:rsidRPr="00960FE6">
         <w:t>ony</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE1D2A">
         <w:t xml:space="preserve"> do uwzględnienia w procesie oceny wcześniejsz</w:t>
       </w:r>
       <w:r w:rsidR="6CE0FB6D" w:rsidRPr="00BE1D2A">
         <w:t>ych</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE1D2A">
         <w:t xml:space="preserve"> doświadcze</w:t>
       </w:r>
@@ -2709,51 +2423,55 @@
       <w:r w:rsidR="00B16E8C">
         <w:t>Funduszem PE/PD/VC</w:t>
       </w:r>
       <w:r w:rsidR="00EF0C35">
         <w:t xml:space="preserve"> oraz </w:t>
       </w:r>
       <w:r w:rsidR="00D8328B">
         <w:t>w</w:t>
       </w:r>
       <w:r w:rsidR="00B16E8C">
         <w:t>eryfiku</w:t>
       </w:r>
       <w:r w:rsidR="00EF0C35">
         <w:t>je</w:t>
       </w:r>
       <w:r w:rsidR="00B16E8C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008E7D32" w:rsidRPr="008E7D32">
         <w:t>kompletnoś</w:t>
       </w:r>
       <w:r w:rsidR="00EF0C35">
         <w:t>ć</w:t>
       </w:r>
       <w:r w:rsidR="008E7D32" w:rsidRPr="008E7D32">
-        <w:t xml:space="preserve"> dokumentacji wymaganej na tym etapie.</w:t>
+        <w:t xml:space="preserve"> dokumentacji wymaganej na tym </w:t>
+      </w:r>
+      <w:r w:rsidR="008E7D32" w:rsidRPr="008E7D32">
+        <w:lastRenderedPageBreak/>
+        <w:t>etapie.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44CE5509" w14:textId="0112F088" w:rsidR="004A3813" w:rsidRPr="00C822DD" w:rsidRDefault="004A3813" w:rsidP="00325F3C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C822DD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Wstępna analiza inwestycyjna</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3868574A" w14:textId="0F8846C8" w:rsidR="00F93E19" w:rsidRPr="00F93E19" w:rsidRDefault="00AC0A15" w:rsidP="00325F3C">
@@ -2821,63 +2539,53 @@
       </w:r>
       <w:r w:rsidR="00DF675D">
         <w:t xml:space="preserve">kompatybilność i </w:t>
       </w:r>
       <w:r w:rsidR="00673FC7" w:rsidRPr="00673FC7">
         <w:t xml:space="preserve">doświadczenie inwestycyjne zarządzających </w:t>
       </w:r>
       <w:r w:rsidR="00F7292D">
         <w:t>Funduszem PE/PD/VC</w:t>
       </w:r>
       <w:r w:rsidR="00EC5119">
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidR="00673FC7" w:rsidRPr="00673FC7">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00F7292D">
         <w:t>wyniki</w:t>
       </w:r>
       <w:r w:rsidR="00C822DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F7292D">
         <w:t>(</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00673FC7" w:rsidRPr="00673FC7">
-        <w:t>track</w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>track record</w:t>
+      </w:r>
       <w:r w:rsidR="00F7292D">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="0083459E">
         <w:t xml:space="preserve"> w tym</w:t>
       </w:r>
       <w:r w:rsidR="00DF675D">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="0083459E">
         <w:t xml:space="preserve"> IRR, TVPI,</w:t>
       </w:r>
       <w:r w:rsidR="00DF675D">
         <w:t xml:space="preserve"> zrealizowane inwestycje</w:t>
       </w:r>
       <w:r w:rsidR="00EC5119">
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidR="00673FC7" w:rsidRPr="00673FC7">
         <w:t xml:space="preserve"> historię współpracy i wspóln</w:t>
       </w:r>
       <w:r w:rsidR="00D315AC">
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00673FC7" w:rsidRPr="00673FC7">
@@ -2899,67 +2607,58 @@
         <w:t xml:space="preserve"> w tym adekwatność </w:t>
       </w:r>
       <w:r w:rsidR="004A6648">
         <w:t>strategii inwestycyjnej do założeń Programu w szczególności w zakresie</w:t>
       </w:r>
       <w:r w:rsidR="00A7083F" w:rsidRPr="00A7083F">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A7083F" w:rsidRPr="00A7083F">
         <w:t>Polskich Kwalifikowalnych Inwestycji</w:t>
       </w:r>
       <w:r w:rsidR="00BF1F54">
         <w:t>, zdefiniowan</w:t>
       </w:r>
       <w:r w:rsidR="002D0415">
         <w:t>ych</w:t>
       </w:r>
       <w:r w:rsidR="00BF1F54">
         <w:t xml:space="preserve"> i</w:t>
       </w:r>
       <w:r w:rsidR="00A7083F">
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-        <w:t>opisan</w:t>
+        <w:t xml:space="preserve"> opisan</w:t>
       </w:r>
       <w:r w:rsidR="00380B6F">
         <w:t>ych</w:t>
       </w:r>
       <w:r w:rsidR="00A7083F">
-        <w:t xml:space="preserve"> w Term </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> w Term Sheet</w:t>
+      </w:r>
       <w:r w:rsidR="00BF1F54">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00A7083F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0051727D">
         <w:t xml:space="preserve">który stanowi </w:t>
       </w:r>
       <w:r w:rsidR="00A7083F">
         <w:t>załącznik do niniejszego Zaproszenia;</w:t>
       </w:r>
       <w:r w:rsidR="00673FC7" w:rsidRPr="00673FC7">
         <w:t xml:space="preserve"> wstępną listę</w:t>
       </w:r>
       <w:r w:rsidR="00F93E19" w:rsidRPr="00F93E19">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Segoe UI"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F93E19" w:rsidRPr="00F93E19">
         <w:t xml:space="preserve">inwestorów prywatnych oraz reputację </w:t>
       </w:r>
@@ -3026,157 +2725,126 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Biznesowe b</w:t>
       </w:r>
       <w:r w:rsidR="003F7533" w:rsidRPr="00C822DD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>adanie</w:t>
       </w:r>
       <w:r w:rsidR="001934F8" w:rsidRPr="00C822DD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00C8676A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="001934F8" w:rsidRPr="00960FE6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>ue</w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">ue </w:t>
+      </w:r>
       <w:r w:rsidR="00C8676A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="001934F8" w:rsidRPr="00960FE6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>iligence</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="003F7533" w:rsidRPr="00C822DD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FDDC440" w14:textId="1AB3CCCA" w:rsidR="001934F8" w:rsidRDefault="00F93E19" w:rsidP="00325F3C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00F93E19">
         <w:t xml:space="preserve">W przypadku pozytywnego wyniku </w:t>
       </w:r>
       <w:r w:rsidR="0051727D">
         <w:t xml:space="preserve">wstępnej analizy inwestycyjnej </w:t>
       </w:r>
       <w:r w:rsidR="005F7524">
         <w:t xml:space="preserve">Propozycja Inwestycyjna </w:t>
       </w:r>
       <w:r w:rsidR="004A0664">
         <w:t xml:space="preserve">przechodzi do </w:t>
       </w:r>
       <w:r w:rsidR="00AC569D">
         <w:t xml:space="preserve">etapu </w:t>
       </w:r>
       <w:r w:rsidR="004A0664">
         <w:t xml:space="preserve">badania </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="004A0664" w:rsidRPr="00960FE6">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>due</w:t>
-[...17 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>due diligence</w:t>
+      </w:r>
       <w:r w:rsidR="01BC28CC">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="004A0664">
         <w:t xml:space="preserve"> w którym </w:t>
       </w:r>
       <w:r w:rsidR="005F7524">
         <w:t xml:space="preserve">następuje weryfikacja </w:t>
       </w:r>
       <w:r w:rsidR="00A60506">
         <w:t>informacji</w:t>
       </w:r>
       <w:r w:rsidR="004A0664">
         <w:t xml:space="preserve"> zawart</w:t>
       </w:r>
       <w:r w:rsidR="005F7524">
         <w:t>ych</w:t>
       </w:r>
       <w:r w:rsidR="004A0664">
         <w:t xml:space="preserve"> w Propozycji Inwestycyjnej</w:t>
       </w:r>
       <w:r w:rsidR="0051727D">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00C822DD">
@@ -3269,75 +2937,57 @@
         <w:t xml:space="preserve">, jakich </w:t>
       </w:r>
       <w:r w:rsidR="005F7524">
         <w:t>Organizator</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB4B03">
         <w:t xml:space="preserve">, lub </w:t>
       </w:r>
       <w:r w:rsidR="005F7524">
         <w:t xml:space="preserve">jego </w:t>
       </w:r>
       <w:r w:rsidRPr="00CB4B03">
         <w:t>doradcy, mogą w tym celu zażądać. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="642A5C39" w14:textId="57523B24" w:rsidR="001E2E10" w:rsidRDefault="001E2E10" w:rsidP="00325F3C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="001E2E10">
         <w:t xml:space="preserve">Po zakończeniu procesu </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001E2E10">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>due</w:t>
-[...17 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>due diligence</w:t>
+      </w:r>
       <w:r w:rsidRPr="001E2E10">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005F7524">
         <w:t xml:space="preserve">PFRV </w:t>
       </w:r>
       <w:r w:rsidR="00E22D64">
         <w:t>może</w:t>
       </w:r>
       <w:r w:rsidRPr="001E2E10">
         <w:t xml:space="preserve"> zorganizować spotkanie z przedstawicielami </w:t>
       </w:r>
       <w:r w:rsidR="00E22D64">
         <w:t>Funduszu PE/PD</w:t>
       </w:r>
       <w:r w:rsidR="00AB2D5C">
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="00E22D64">
         <w:t>VC</w:t>
       </w:r>
       <w:r w:rsidRPr="001E2E10">
         <w:t xml:space="preserve"> w celu weryfikacji</w:t>
       </w:r>
       <w:r>
@@ -3345,107 +2995,88 @@
       </w:r>
       <w:r w:rsidRPr="001E2E10">
         <w:t xml:space="preserve">i wyjaśnienia informacji przekazanych w </w:t>
       </w:r>
       <w:r w:rsidR="00E22D64">
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="001E2E10">
         <w:t xml:space="preserve">ropozycji </w:t>
       </w:r>
       <w:r w:rsidR="00E22D64">
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="001E2E10">
         <w:t xml:space="preserve">nwestycyjnej </w:t>
       </w:r>
       <w:r w:rsidR="00923F51">
         <w:t xml:space="preserve">lub </w:t>
       </w:r>
       <w:r w:rsidRPr="001E2E10">
         <w:t>w trakcie procesu badania</w:t>
       </w:r>
       <w:r w:rsidR="00E22D64">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00591101" w:rsidRPr="00960FE6">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>due</w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">due </w:t>
+      </w:r>
       <w:r w:rsidR="00E22D64" w:rsidRPr="00960FE6">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="00AB2D5C" w:rsidRPr="00960FE6">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>iligence</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001E2E10">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00AB2D5C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00571956">
         <w:t xml:space="preserve">Organizator </w:t>
       </w:r>
       <w:r w:rsidR="00B42573">
         <w:t>dopuszcza</w:t>
       </w:r>
       <w:r w:rsidR="00AB2D5C">
         <w:t xml:space="preserve"> również </w:t>
       </w:r>
       <w:r w:rsidR="005F3B80">
-        <w:t xml:space="preserve">możliwość uczestnictwa członków Komitetu </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> w takim spotkaniu.</w:t>
+        <w:t>możliwość uczestnictwa członków Komitetu Innovate w takim spotkaniu.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6645AD24" w14:textId="43646EB2" w:rsidR="00397656" w:rsidRDefault="0047503A" w:rsidP="00325F3C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="0047503A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kwalifikacja</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B044F67" w14:textId="07DEB375" w:rsidR="00397656" w:rsidRDefault="00194864" w:rsidP="00325F3C">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
@@ -3486,319 +3117,232 @@
       <w:r w:rsidR="006C2166">
         <w:t>dokumentacji inwestycyjnej</w:t>
       </w:r>
       <w:r w:rsidR="00F81F0F">
         <w:t xml:space="preserve">. Kwalifikacja </w:t>
       </w:r>
       <w:r w:rsidR="007A491B">
         <w:t xml:space="preserve">dokonywana </w:t>
       </w:r>
       <w:r w:rsidR="00F81F0F">
         <w:t>jest z uwzględnieniem</w:t>
       </w:r>
       <w:r w:rsidR="007A491B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F81F0F">
         <w:t xml:space="preserve">rekomendacji </w:t>
       </w:r>
       <w:r w:rsidR="00B03659">
         <w:t>otrzymanej</w:t>
       </w:r>
       <w:r w:rsidR="00F81F0F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007A491B">
-        <w:t xml:space="preserve">od Komitetu </w:t>
-[...7 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>od Komitetu Innovate.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DB945FD" w14:textId="7795AEED" w:rsidR="00AD6B49" w:rsidRDefault="00722519" w:rsidP="00325F3C">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00722519">
         <w:t xml:space="preserve">Kwalifikacja nie jest równoznaczna z </w:t>
       </w:r>
       <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00722519">
         <w:t>kredytacją funduszu ani decyzją inwestycyjną – ma ona charakter przesłanki pozytywnej do kontynuowania analizy danej Propozycji Inwestycyjnej.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4615B053" w14:textId="59781F38" w:rsidR="001E488A" w:rsidRPr="001E488A" w:rsidRDefault="001E488A" w:rsidP="00325F3C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E488A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Prawne </w:t>
       </w:r>
       <w:r w:rsidR="0065169A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">oraz podatkowe </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00C8676A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00960FE6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidR="00C8676A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>e</w:t>
-[...19 lines deleted...]
-        <w:t>d</w:t>
+        <w:t>e d</w:t>
       </w:r>
       <w:r w:rsidRPr="00960FE6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>iligence</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="3CC7B8C6" w14:textId="70529868" w:rsidR="001E488A" w:rsidRDefault="00970995" w:rsidP="00325F3C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Po uzyskaniu </w:t>
       </w:r>
       <w:r w:rsidR="003F1124">
         <w:t xml:space="preserve">Kwalifikacji </w:t>
       </w:r>
       <w:r w:rsidR="00CA3502">
         <w:t>następuje</w:t>
       </w:r>
       <w:r w:rsidR="005A5581">
         <w:t xml:space="preserve"> prawne oraz podatkowe badanie </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="003F1124" w:rsidRPr="00960FE6">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>due</w:t>
-[...17 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>due diligence</w:t>
+      </w:r>
       <w:r w:rsidR="003F1124">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="005A5581">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003F1124">
         <w:t xml:space="preserve">Badanie obejmuje w szczególności </w:t>
       </w:r>
       <w:r w:rsidR="00377271">
         <w:t>analizę:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21C268E6" w14:textId="174A20AF" w:rsidR="00377271" w:rsidRPr="00377271" w:rsidRDefault="00377271" w:rsidP="00325F3C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00377271">
-        <w:t xml:space="preserve">truktury prawnej funduszu PE/PD/VC oraz podmiotu nim zarządzającego, w tym w kontekście możliwości skutecznego wykonywania praw inwestora przewidzianych w Umowie Inwestycyjnej, oraz identyfikację istotnych </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> prawnych i skutków podatkowych związanych z inwestycją;</w:t>
+        <w:t>truktury prawnej funduszu PE/PD/VC oraz podmiotu nim zarządzającego, w tym w kontekście możliwości skutecznego wykonywania praw inwestora przewidzianych w Umowie Inwestycyjnej, oraz identyfikację istotnych ryzyk prawnych i skutków podatkowych związanych z inwestycją;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73185F1F" w14:textId="30E2AAB4" w:rsidR="00377271" w:rsidRDefault="00377271" w:rsidP="00325F3C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00377271">
-        <w:t xml:space="preserve">treści umowy inwestycyjnej i powiązanej dokumentacji transakcyjnej, w szczególności w zakresie jej zgodności z zasadami Programu </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">treści umowy inwestycyjnej i powiązanej dokumentacji transakcyjnej, w szczególności w zakresie jej zgodności z zasadami Programu Innovate </w:t>
       </w:r>
       <w:r w:rsidR="00E33D5B">
-        <w:t xml:space="preserve">PL </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>PL FoF</w:t>
+      </w:r>
       <w:r w:rsidR="00E33D5B" w:rsidRPr="00377271">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00377271">
         <w:t>oraz przyjętymi standardami rynkowymi dla funduszy PE/PD/VC.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="182B5AE0" w14:textId="31CE7B75" w:rsidR="0053749E" w:rsidRDefault="00377271" w:rsidP="00325F3C">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Badanie</w:t>
       </w:r>
       <w:r w:rsidRPr="00377271">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00960FE6">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>due</w:t>
-[...17 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>due diligence</w:t>
+      </w:r>
       <w:r w:rsidRPr="00377271">
         <w:t xml:space="preserve"> może</w:t>
       </w:r>
       <w:r w:rsidR="005470E1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CA3502">
         <w:t xml:space="preserve">być </w:t>
       </w:r>
       <w:r w:rsidR="005470E1">
         <w:t>prowadz</w:t>
       </w:r>
       <w:r w:rsidR="00CA3502">
         <w:t>one</w:t>
       </w:r>
       <w:r w:rsidR="005470E1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="61562C29">
         <w:t>samodzielnie</w:t>
       </w:r>
       <w:r w:rsidRPr="00377271">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CA3502">
@@ -3828,288 +3372,202 @@
           <w:bCs/>
         </w:rPr>
         <w:t>Negocjacje dokumentacji inwestycyjnej</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="448E135B" w14:textId="185E155D" w:rsidR="00443BE0" w:rsidRPr="00443BE0" w:rsidRDefault="00443BE0" w:rsidP="00325F3C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00443BE0">
         <w:t>Rozpoczęcie procesu negocjacji Umowy Inwestycyjnej będzie możliwe</w:t>
       </w:r>
       <w:r w:rsidR="48D2608A">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00443BE0">
         <w:t xml:space="preserve"> o ile p</w:t>
       </w:r>
       <w:r w:rsidR="007D1E1C">
         <w:t>rzep</w:t>
       </w:r>
       <w:r w:rsidRPr="00443BE0">
-        <w:t>rowadzone badanie </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">rowadzone </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00443BE0">
+        <w:lastRenderedPageBreak/>
+        <w:t>badanie </w:t>
+      </w:r>
       <w:r w:rsidRPr="00960FE6">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>due</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>due diligence</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00443BE0">
+        <w:t> nie wykazało przeszkód lub nieakceptowalnych ryzyk związanych z inwestycją w Fundusz PE/PD/VC.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06D37979" w14:textId="59631683" w:rsidR="00295C33" w:rsidRDefault="00295C33" w:rsidP="00325F3C">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Celem tego etapu jest wynegocjowanie warunków planowanej inwestycji, z uwzględnieniem </w:t>
+      </w:r>
+      <w:r w:rsidR="008B65D0">
+        <w:t>zasad</w:t>
+      </w:r>
+      <w:r w:rsidR="000762C2">
+        <w:t xml:space="preserve"> Programu, interesów </w:t>
+      </w:r>
+      <w:r w:rsidR="00C2575A">
+        <w:t>Uczestników Programu</w:t>
+      </w:r>
+      <w:r w:rsidR="000762C2">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ustaleń z procesu </w:t>
+      </w:r>
       <w:r w:rsidRPr="00960FE6">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t> </w:t>
-[...19 lines deleted...]
-        <w:t> związanych z inwestycją w Fundusz PE/PD/VC.</w:t>
+        <w:t>due diligence</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> oraz dążeniem do ograniczenia zidentyfikowanych ryzyk prawnych, finansowych i operacyjnych związanych z Propozycją Inwestycyjną.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06D37979" w14:textId="59631683" w:rsidR="00295C33" w:rsidRDefault="00295C33" w:rsidP="00325F3C">
+    <w:p w14:paraId="4DA106BC" w14:textId="5689EC00" w:rsidR="00295C33" w:rsidRDefault="00CA3502" w:rsidP="00325F3C">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Celem tego etapu jest wynegocjowanie warunków planowanej inwestycji, z uwzględnieniem </w:t>
-[...59 lines deleted...]
-      <w:r>
         <w:t>PFRV p</w:t>
       </w:r>
       <w:r w:rsidR="00295C33">
         <w:t xml:space="preserve">rowadzi negocjacje Umowy Inwestycyjnej i powiązanej dokumentacji transakcyjnej w ścisłej współpracy ze </w:t>
       </w:r>
       <w:r w:rsidR="00430628">
         <w:t xml:space="preserve">swoim </w:t>
       </w:r>
       <w:r w:rsidR="00295C33">
-        <w:t xml:space="preserve">zespołem prawnym </w:t>
-[...11 lines deleted...]
-        <w:t>zewnętrznymi.</w:t>
+        <w:t>zespołem prawnym oraz, w stosownych przypadkach, z doradcami zewnętrznymi.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F37D297" w14:textId="3404E7E2" w:rsidR="002C684C" w:rsidRDefault="002C684C" w:rsidP="00960FE6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Uzyskanie Akredytacji</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1989AEF9" w14:textId="40A45D52" w:rsidR="00F738C0" w:rsidRDefault="00F738C0" w:rsidP="00325F3C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00F738C0">
         <w:t xml:space="preserve">Po sfinalizowaniu dokumentacji inwestycyjnej, </w:t>
       </w:r>
       <w:r w:rsidR="00CD5BB7">
         <w:t>Propozycja Inwestycyjna</w:t>
       </w:r>
       <w:r w:rsidR="00CD5BB7" w:rsidRPr="00F738C0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F738C0">
         <w:t>jest przedkładan</w:t>
       </w:r>
       <w:r w:rsidR="00CD5BB7">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00F738C0">
-        <w:t xml:space="preserve"> Komitetowi </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> w celu uzyskania Akredytacji.</w:t>
+        <w:t xml:space="preserve"> Komitetowi Innovate w celu uzyskania Akredytacji.</w:t>
       </w:r>
       <w:r w:rsidR="00E058DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FF2CF29" w14:textId="1167D3C3" w:rsidR="00652031" w:rsidRDefault="00652031" w:rsidP="00325F3C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00652031">
-        <w:t xml:space="preserve">W przypadku pozytywnego zaopiniowania przez Komitet </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>W przypadku pozytywnego zaopiniowania przez Komitet Innovate</w:t>
+      </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00652031">
         <w:t xml:space="preserve"> Fundusz PE/PD/VC otrzymuje Akredytację.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="096D12E0" w14:textId="709DF282" w:rsidR="00572005" w:rsidRDefault="005E0E58" w:rsidP="00325F3C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="005E0E58">
-        <w:t xml:space="preserve">Po uzyskaniu Akredytacji Fundusz PE/PD/VC zostaje ujęty na liście funduszy objętych Akredytacją w ramach Programu </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Po uzyskaniu Akredytacji Fundusz PE/PD/VC zostaje ujęty na liście funduszy objętych Akredytacją w ramach Programu Innovate </w:t>
       </w:r>
       <w:r w:rsidR="00054954">
-        <w:t xml:space="preserve">PL </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>PL FoF</w:t>
+      </w:r>
       <w:r w:rsidRPr="005E0E58">
         <w:t>, publikowanej na stronie internetowej Programu lub w innych kanałach informacyjnych Organizatora</w:t>
       </w:r>
       <w:r w:rsidR="00CE3758">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="005E0E58">
         <w:t xml:space="preserve"> z zastrzeżeniem obowiązujących przepisów prawa oraz zasad poufności.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29836320" w14:textId="72C0E3E9" w:rsidR="003B444E" w:rsidRDefault="003B444E" w:rsidP="00325F3C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="003B444E">
         <w:t>Uzyskanie Akredytacji uprawnia</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B444E">
         <w:t>Fundusz PE/PD/VC</w:t>
@@ -4232,189 +3690,156 @@
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="359BD75C" w14:textId="46616377" w:rsidR="00C67000" w:rsidRDefault="00F467F7" w:rsidP="00325F3C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Decyzja inwestycyjna opiera się na </w:t>
       </w:r>
       <w:r w:rsidR="29B59664">
         <w:t xml:space="preserve">rekomendacji zespołu inwestycyjnego, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">wynikach </w:t>
       </w:r>
       <w:r w:rsidR="531786D3">
         <w:t>badania</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AB093D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>due</w:t>
-[...17 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>due diligence</w:t>
+      </w:r>
       <w:r>
         <w:t>, uzgodnionej dokumentacji inwestycyjnej oraz dostępności kapitału.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CAF3B7E" w14:textId="6A91B9DC" w:rsidR="00C67000" w:rsidRDefault="00C67000" w:rsidP="00325F3C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Podczas procesu oceny Propozycji Inwestycyjnej, Organizator będzie badał zainteresowanie </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> wśród </w:t>
+        <w:t xml:space="preserve">Podczas procesu oceny Propozycji Inwestycyjnej, Organizator będzie badał zainteresowanie koinwestycją wśród </w:t>
       </w:r>
       <w:r w:rsidR="00C2575A">
         <w:t>Uczestników Programu</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> i na bieżąco informował o tym Oferenta</w:t>
       </w:r>
       <w:r w:rsidR="009F358C">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68EEAD54" w14:textId="15714096" w:rsidR="00875F36" w:rsidRPr="00875F36" w:rsidRDefault="009E1AB3" w:rsidP="00960FE6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Decyzj</w:t>
       </w:r>
       <w:r w:rsidR="00AC4BEC">
         <w:t>e</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> o </w:t>
       </w:r>
       <w:r w:rsidR="00050286">
         <w:t xml:space="preserve">dokonaniu </w:t>
       </w:r>
       <w:r w:rsidR="007A7904">
         <w:t>potencjaln</w:t>
       </w:r>
       <w:r w:rsidR="00AC4BEC">
         <w:t>ych</w:t>
       </w:r>
       <w:r w:rsidR="007A7904">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>ko</w:t>
       </w:r>
       <w:r w:rsidR="00050286">
         <w:t>inwestycji</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00F953F9">
         <w:t xml:space="preserve"> w</w:t>
       </w:r>
       <w:r w:rsidR="00FC2092">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009917FC">
         <w:t>Akredytowane Fundusze</w:t>
       </w:r>
       <w:r w:rsidR="006F73F0">
         <w:t xml:space="preserve"> PE/PD/VC</w:t>
       </w:r>
       <w:r w:rsidR="009917FC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007A7904">
         <w:t xml:space="preserve">są podejmowane </w:t>
       </w:r>
       <w:r w:rsidR="005F3569">
         <w:t>indywidualnie</w:t>
       </w:r>
       <w:r w:rsidR="007A7904">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004E2E9C">
         <w:t>przez Uczestn</w:t>
       </w:r>
       <w:r w:rsidR="00F519C4">
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="004E2E9C">
         <w:t xml:space="preserve">ków Programu </w:t>
       </w:r>
       <w:r w:rsidR="001B3DF6">
         <w:t>i realizowane</w:t>
       </w:r>
       <w:r w:rsidR="008C19B1">
         <w:t xml:space="preserve"> poprzez koordynację procesu </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="001A1E90">
-        <w:t>koinwestycji</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">koinwestycji </w:t>
       </w:r>
       <w:r w:rsidR="008C19B1">
         <w:t>przez Organizatora lub</w:t>
       </w:r>
       <w:r w:rsidR="001B3DF6">
         <w:t xml:space="preserve"> bezpośrednio przez </w:t>
       </w:r>
       <w:r w:rsidR="00BE4B1F">
         <w:t>Uczestników Programu</w:t>
       </w:r>
       <w:r w:rsidR="006A2635">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00BE4B1F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001B3DF6" w:rsidRPr="001B3DF6">
         <w:t xml:space="preserve">na podstawie odrębnych decyzji </w:t>
       </w:r>
       <w:r w:rsidR="003374A1">
         <w:t>podejmowanych zgodnie z ich</w:t>
       </w:r>
       <w:r w:rsidR="001B3DF6" w:rsidRPr="001B3DF6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -4444,59 +3869,51 @@
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00D87015">
         <w:t xml:space="preserve">Po zatwierdzeniu inwestycji przez </w:t>
       </w:r>
       <w:r>
         <w:t>z</w:t>
       </w:r>
       <w:r w:rsidRPr="00D87015">
         <w:t>arząd</w:t>
       </w:r>
       <w:r w:rsidR="00C81A65">
         <w:t xml:space="preserve"> PFRV</w:t>
       </w:r>
       <w:r w:rsidRPr="00D87015">
         <w:t>, następuje formalne zawarcie umowy inwestycyjnej (</w:t>
       </w:r>
       <w:r w:rsidR="29AB5F0A">
         <w:t>Subscription Agreement,</w:t>
       </w:r>
       <w:r w:rsidR="0972AB01">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D87015">
-        <w:t>Limited </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Agreement, lub równoważnego dokumentu zgodnego z formą prawną funduszu). </w:t>
+        <w:t xml:space="preserve">Limited Partnership Agreement, lub równoważnego dokumentu zgodnego z formą prawną funduszu). </w:t>
       </w:r>
       <w:r w:rsidR="00C43ED6" w:rsidRPr="00C43ED6">
         <w:t xml:space="preserve">Od tego momentu </w:t>
       </w:r>
       <w:r w:rsidR="00C43ED6">
         <w:t>Fundusz PE/</w:t>
       </w:r>
       <w:r w:rsidR="00657C56">
         <w:t>PD/VC</w:t>
       </w:r>
       <w:r w:rsidR="00C43ED6" w:rsidRPr="00C43ED6">
         <w:t xml:space="preserve"> objęty jest standardowym nadzorem portfelowym, zgodnie z zasadami raportowania i monitoringu przyjętymi przez </w:t>
       </w:r>
       <w:r w:rsidR="00657C56">
         <w:t>PFRV</w:t>
       </w:r>
       <w:r w:rsidR="00C43ED6" w:rsidRPr="00C43ED6">
         <w:t>. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63074CBA" w14:textId="77777777" w:rsidR="003A6E73" w:rsidRPr="003F0575" w:rsidRDefault="003A6E73" w:rsidP="00C32F81">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -4550,50 +3967,51 @@
       <w:r w:rsidR="00B01DA9">
         <w:t xml:space="preserve">(i) odrzucenia Propozycji Inwestycyjnej, (ii) </w:t>
       </w:r>
       <w:r w:rsidR="004D3597">
         <w:t>uzyskania bądź nie uzyskania</w:t>
       </w:r>
       <w:r w:rsidR="00B01DA9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004D3597">
         <w:t xml:space="preserve">Kwalifikacji do następnego etapu procesu oceny, </w:t>
       </w:r>
       <w:r w:rsidR="00293895">
         <w:t>(i</w:t>
       </w:r>
       <w:r w:rsidR="00B01DA9">
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="00293895">
         <w:t xml:space="preserve">i) </w:t>
       </w:r>
       <w:r w:rsidR="00B01DA9">
         <w:t xml:space="preserve">uzyskania </w:t>
       </w:r>
       <w:r w:rsidR="008640B2">
+        <w:lastRenderedPageBreak/>
         <w:t>bądź</w:t>
       </w:r>
       <w:r w:rsidR="00B01DA9">
         <w:t xml:space="preserve"> nieuzyskania </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC3434">
         <w:t>Akredytacji</w:t>
       </w:r>
       <w:r w:rsidR="004D3597">
         <w:t xml:space="preserve"> a także</w:t>
       </w:r>
       <w:r w:rsidR="00115C31">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00081E64">
         <w:t>iv</w:t>
       </w:r>
       <w:r w:rsidR="00115C31">
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidR="00B01DA9">
         <w:t xml:space="preserve">planowanego podpisania </w:t>
       </w:r>
       <w:r w:rsidR="00115C31">
         <w:t>lub odstąpieni</w:t>
@@ -4610,60 +4028,51 @@
     </w:p>
     <w:p w14:paraId="6495B92A" w14:textId="3B4E2FD7" w:rsidR="00BE41EA" w:rsidRPr="00DC3434" w:rsidRDefault="00BE41EA" w:rsidP="00325F3C">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC3434">
         <w:t>W przypadku wykorzystania środków bezpośredniego porozumiewania się na odległość za skutecznie doręczone lub przekazane uważa się wszelkie oświadczenia, dokumenty, zawiadomienia, materiały, pliki itp., których otrzymanie zostało potwierdzone podpisem upoważnionej do tego osoby, pocztą elektroniczną, przy czym w przypadku przekazywania oświadczeń, wniosków, zawiadomień i informacji za pomocą poczty elektronicznej za moment doręczenia strony uznają moment wysłania wiadomości przez jego nadawcę (w przypadku nieotrzymania przez nadawcę odpowiedzi z serwera pocztowego odbiorcy zawierającej komunikat o przyczynie niedoręczenia wysłanej wiadomości na skrzynkę adresata)</w:t>
       </w:r>
       <w:r w:rsidR="005B1D55">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00FF3D74" w:rsidRPr="00DC3434">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="440C90A5" w14:textId="766D644E" w:rsidR="00DE2508" w:rsidRPr="00DC3434" w:rsidRDefault="00FF0CBF" w:rsidP="00325F3C">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC3434">
-        <w:lastRenderedPageBreak/>
-[...8 lines deleted...]
-        <w:t>. zm.), przy czym PFR</w:t>
+        <w:t>W przypadku doręczeń dokonywanych drogą elektroniczną wyłącza się stosowanie art. 661 §1 - 3 ustawy z dnia 23 kwietnia 1964 r. – Kodeks cywilny (Dz. U. z 2017 r. poz. 459 z późn. zm.), przy czym PFR</w:t>
       </w:r>
       <w:r w:rsidR="00F013A7">
         <w:t>V</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC3434">
         <w:t xml:space="preserve"> potwierdzi (w formie elektronicznej) danemu Oferentowi, na jego żądanie (w formie elektronicznej) otrzymanie danej </w:t>
       </w:r>
       <w:r w:rsidR="00FF3D74" w:rsidRPr="00DC3434">
         <w:t>Propozycji Inwestycyjnej</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC3434">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1581DAEE" w14:textId="77777777" w:rsidR="00E67F69" w:rsidRPr="00DC3434" w:rsidRDefault="00E67F69" w:rsidP="00325F3C">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="02E7DC6F" w14:textId="456F3558" w:rsidR="00FF0CBF" w:rsidRPr="00E67F69" w:rsidRDefault="008129CB" w:rsidP="007978E6">
       <w:pPr>
@@ -4750,203 +4159,190 @@
       <w:r w:rsidRPr="00DC3434">
         <w:t xml:space="preserve"> oraz jego wyników. </w:t>
       </w:r>
       <w:r w:rsidR="00F37377">
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC3434">
         <w:t xml:space="preserve">yłączone są wszelkie roszczenia Oferenta z tytułu odrzucenia </w:t>
       </w:r>
       <w:r w:rsidR="00FF3D74" w:rsidRPr="00DC3434">
         <w:t>Propozycji Inwestycyjnej</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC3434">
         <w:t xml:space="preserve">, wyników przeprowadzonej oceny, przebiegu negocjacji związanych z </w:t>
       </w:r>
       <w:r w:rsidR="008516CA" w:rsidRPr="00DC3434">
         <w:t>U</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC3434">
         <w:t xml:space="preserve">mową </w:t>
       </w:r>
       <w:r w:rsidR="008516CA" w:rsidRPr="00DC3434">
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC3434">
-        <w:t xml:space="preserve">nwestycyjną lub faktu </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">nwestycyjną lub faktu niezawarcia </w:t>
+      </w:r>
+      <w:r w:rsidR="008516CA" w:rsidRPr="00DC3434">
+        <w:t>U</w:t>
+      </w:r>
       <w:r w:rsidRPr="00DC3434">
-        <w:t>niezawarcia</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">mowy </w:t>
+      </w:r>
+      <w:r w:rsidR="008516CA" w:rsidRPr="00DC3434">
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3434">
+        <w:t>nwestycyjnej.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15351AD3" w14:textId="5856493E" w:rsidR="007C2201" w:rsidRPr="00DC3434" w:rsidRDefault="007C2201" w:rsidP="00325F3C">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC3434">
+        <w:t>PFR</w:t>
+      </w:r>
+      <w:r w:rsidR="00F013A7">
+        <w:t>V</w:t>
+      </w:r>
       <w:r w:rsidRPr="00DC3434">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008516CA" w:rsidRPr="00DC3434">
-        <w:t>U</w:t>
+      <w:r w:rsidR="00B923BF">
+        <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC3434">
-        <w:t xml:space="preserve">mowy </w:t>
-[...2 lines deleted...]
-        <w:t>I</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC3B3A">
+        <w:t>podmiot składający Propozycję Inwestycyjną</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC3434">
-        <w:t>nwestycyjnej.</w:t>
-[...6 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> nie mogą, bez zgody drugiej strony, ujawnić jakichkolwiek informacji związanych </w:t>
+      </w:r>
+      <w:r w:rsidR="00757726" w:rsidRPr="00DC3434">
+        <w:t>z</w:t>
+      </w:r>
+      <w:r w:rsidR="00757726">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3434">
+        <w:t xml:space="preserve">zawartością Propozycji Inwestycyjnej oraz przebiegiem procesu oceny i wyboru </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE204F" w:rsidRPr="00FE204F">
+        <w:t>Propozycji Inwestycyjnych</w:t>
+      </w:r>
+      <w:r w:rsidR="00D368BC">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3434">
+        <w:t xml:space="preserve"> PFR</w:t>
+      </w:r>
+      <w:r w:rsidR="00F013A7">
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidR="00486B72">
+        <w:t xml:space="preserve"> oraz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3434">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E033CB">
+        <w:t xml:space="preserve">podmiot składający Propozycję Inwestycyjną </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3434">
+        <w:t xml:space="preserve">są zobowiązani do zachowania poufności co do wszelkich informacji pozyskanych podczas </w:t>
+      </w:r>
+      <w:r w:rsidR="00695940">
+        <w:t xml:space="preserve">procesu </w:t>
+      </w:r>
+      <w:r w:rsidR="008C39EA">
+        <w:t>oceny</w:t>
+      </w:r>
+      <w:r w:rsidR="007B738C">
+        <w:t>, badania</w:t>
+      </w:r>
+      <w:r w:rsidR="008C39EA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD6C21">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="008C39EA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3434">
+        <w:t xml:space="preserve">negocjacji </w:t>
+      </w:r>
+      <w:r w:rsidR="006C0344">
+        <w:t xml:space="preserve">dokumentacji </w:t>
+      </w:r>
+      <w:r w:rsidR="00C75717">
+        <w:t>dotyczących danej Propozycji Inwestycyjnej</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3434">
+        <w:t>. Powyższe</w:t>
+      </w:r>
+      <w:r w:rsidR="00311110">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00610412">
+        <w:t>ograniczenie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC3434">
+        <w:t xml:space="preserve"> nie </w:t>
+      </w:r>
+      <w:r w:rsidR="00243D54">
+        <w:t xml:space="preserve">dotyczy </w:t>
+      </w:r>
+      <w:r w:rsidR="00243D54" w:rsidRPr="00DC3434">
+        <w:t>praw</w:t>
+      </w:r>
+      <w:r w:rsidR="00243D54">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00243D54" w:rsidRPr="00DC3434">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00DC3434">
         <w:t>PFR</w:t>
       </w:r>
       <w:r w:rsidR="00F013A7">
         <w:t>V</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC3434">
-        <w:t xml:space="preserve"> </w:t>
-[...103 lines deleted...]
-      <w:r w:rsidRPr="00DC3434">
         <w:t xml:space="preserve"> do</w:t>
       </w:r>
       <w:r w:rsidR="00243D54">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00636D71">
-        <w:t xml:space="preserve">przedstawiania Propozycji Inwestycyjnej Komitetowi </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>przedstawiania Propozycji Inwestycyjnej Komitetowi Innovate</w:t>
+      </w:r>
       <w:r w:rsidR="004647C7">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="005C3583">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC3434">
         <w:t>korzystania</w:t>
       </w:r>
       <w:r w:rsidR="00FA145A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC3434">
         <w:t>z pomocy zewnętrznych ekspertów, biegłych i doradców oraz nie dotyczy informacji, które zostały podane do publicznej wiadomości lub są znane PFR</w:t>
       </w:r>
       <w:r w:rsidR="00F013A7">
         <w:t>V</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC3434">
         <w:t xml:space="preserve"> z innych źródeł. Zobowiązanie do zachowania poufności nie </w:t>
       </w:r>
       <w:r w:rsidR="00F43297">
         <w:t>dotyczy</w:t>
       </w:r>
       <w:r w:rsidR="00F43297" w:rsidRPr="00DC3434">
@@ -5155,165 +4551,137 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="74B9219E" w14:textId="3108EB3F" w:rsidR="00F22CAB" w:rsidRDefault="00E44F46" w:rsidP="00325F3C">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC3434">
         <w:t>Złożenie Propozycji Inwestycyjnej jest równoznaczne z akceptacją przez Oferenta postanowień Zaproszenia do składania Propozycji Inwestycyjnych i załączników do niej.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E81FD1F" w14:textId="77777777" w:rsidR="00E12AD5" w:rsidRPr="00DC3434" w:rsidRDefault="00E12AD5" w:rsidP="00325F3C">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="16A9796E" w14:textId="5DADF7A6" w:rsidR="00C27775" w:rsidRPr="00815F57" w:rsidRDefault="00F357C4" w:rsidP="00960FE6">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00815F57">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Załącznik</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> nr </w:t>
+        <w:t xml:space="preserve">Załącznik nr </w:t>
       </w:r>
       <w:r w:rsidR="00FF1B05" w:rsidRPr="00815F57">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r w:rsidRPr="00815F57">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r w:rsidR="008708FA" w:rsidRPr="00815F57">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Term Sheet </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Term Sheet Programu</w:t>
+      </w:r>
       <w:r w:rsidRPr="00815F57">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Innovate </w:t>
       </w:r>
       <w:r w:rsidR="00DC60E1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">PL </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>PL FoF</w:t>
+      </w:r>
     </w:p>
     <w:sectPr w:rsidR="00C27775" w:rsidRPr="00815F57" w:rsidSect="00C27775">
       <w:headerReference w:type="default" r:id="rId14"/>
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="1300" w:right="1040" w:bottom="1300" w:left="1180" w:header="506" w:footer="779" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2C326A19" w14:textId="77777777" w:rsidR="00B35AA4" w:rsidRPr="00DC3434" w:rsidRDefault="00B35AA4">
+    <w:p w14:paraId="601907C5" w14:textId="77777777" w:rsidR="00E8666E" w:rsidRPr="00DC3434" w:rsidRDefault="00E8666E">
       <w:r w:rsidRPr="00DC3434">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="68EC3DEA" w14:textId="77777777" w:rsidR="00B35AA4" w:rsidRPr="00DC3434" w:rsidRDefault="00B35AA4">
+    <w:p w14:paraId="6CD0ADE7" w14:textId="77777777" w:rsidR="00E8666E" w:rsidRPr="00DC3434" w:rsidRDefault="00E8666E">
       <w:r w:rsidRPr="00DC3434">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -5396,58 +4764,58 @@
         </w:r>
         <w:r w:rsidRPr="00DC3434">
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="00DC3434">
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="0E74B2B4" w14:textId="6FBE0FC2" w:rsidR="00194624" w:rsidRPr="00DC3434" w:rsidRDefault="00194624">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1ECBE425" w14:textId="77777777" w:rsidR="00B35AA4" w:rsidRPr="00DC3434" w:rsidRDefault="00B35AA4">
+    <w:p w14:paraId="6035B28E" w14:textId="77777777" w:rsidR="00E8666E" w:rsidRPr="00DC3434" w:rsidRDefault="00E8666E">
       <w:r w:rsidRPr="00DC3434">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="77DEADFF" w14:textId="77777777" w:rsidR="00B35AA4" w:rsidRPr="00DC3434" w:rsidRDefault="00B35AA4">
+    <w:p w14:paraId="09068C35" w14:textId="77777777" w:rsidR="00E8666E" w:rsidRPr="00DC3434" w:rsidRDefault="00E8666E">
       <w:r w:rsidRPr="00DC3434">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="21F2BB72" w14:textId="2DD6300D" w:rsidR="00EB14FE" w:rsidRPr="006C6DAF" w:rsidRDefault="001E0097" w:rsidP="00A210B9">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C6DAF">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="006C6DAF">
         <w:rPr>
@@ -5576,199 +4944,165 @@
       </w:r>
       <w:r w:rsidRPr="006C6DAF">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E90A2C">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="006C6DAF">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Propozycje Inwestycyjne złożone po ogłoszeniu zamknięcia procesu selekcji Propozycji Inwestycyjnych w związku z wyczerpaniem środków lub po ogłoszeniu o wstrzymaniu przyjmowania Propozycji Inwestycyjnych, nie będą podlegały ocenie. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="386A919F" w14:textId="0ADDA977" w:rsidR="006959F4" w:rsidRPr="00960FE6" w:rsidRDefault="006959F4" w:rsidP="00960FE6">
+    <w:p w14:paraId="386A919F" w14:textId="2F6E1214" w:rsidR="006959F4" w:rsidRPr="00960FE6" w:rsidRDefault="006959F4" w:rsidP="00960FE6">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00960FE6">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00960FE6">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E90A2C">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00A210B9" w:rsidRPr="00960FE6">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Uczestnik Programu to podmiot </w:t>
       </w:r>
       <w:r w:rsidR="00E53501">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>przystępujący do</w:t>
       </w:r>
       <w:r w:rsidR="00A210B9" w:rsidRPr="00960FE6">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Programu </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00A210B9" w:rsidRPr="00960FE6">
+        <w:t xml:space="preserve"> Programu Innovate </w:t>
+      </w:r>
+      <w:r w:rsidR="006A0F11">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>Innovate</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00A210B9" w:rsidRPr="00960FE6">
+        <w:t>PL FoF</w:t>
+      </w:r>
+      <w:r w:rsidR="00026987">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006A0F11">
-[...13 lines deleted...]
-      </w:r>
       <w:r w:rsidR="005A26C9">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>i</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">i </w:t>
       </w:r>
       <w:r w:rsidR="00A210B9" w:rsidRPr="00960FE6">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>deklaruj</w:t>
       </w:r>
       <w:r w:rsidR="005A26C9">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>ący</w:t>
       </w:r>
       <w:r w:rsidR="00A210B9" w:rsidRPr="00960FE6">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> zaangażowanie kapitałowe </w:t>
       </w:r>
       <w:r w:rsidR="005A26C9">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">na poziomie </w:t>
       </w:r>
       <w:r w:rsidR="00F848A0">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Wehikułu </w:t>
       </w:r>
       <w:r w:rsidR="005A26C9">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">lub poprzez </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>lub poprzez koinwestycje</w:t>
+      </w:r>
       <w:r w:rsidR="00A210B9" w:rsidRPr="00960FE6">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
     <w:p w14:paraId="59C16A3C" w14:textId="74BAE5D6" w:rsidR="007276EB" w:rsidRPr="001F11D7" w:rsidRDefault="007276EB" w:rsidP="007276EB">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F11D7">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
@@ -5777,84 +5111,59 @@
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E90A2C">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidRPr="001F11D7">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">rgan o charakterze programowym, opiniodawczo-doradczym, powołany w celu wspierania realizacji Programu </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">rgan o charakterze programowym, opiniodawczo-doradczym, powołany w celu wspierania realizacji Programu Innovate </w:t>
       </w:r>
       <w:r w:rsidR="00E33D5B">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">PL </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>PL FoF</w:t>
+      </w:r>
       <w:r w:rsidRPr="001F11D7">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="63C4A4AB" w14:textId="0106AB95" w:rsidR="00194624" w:rsidRPr="00DC3434" w:rsidRDefault="009F4984">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00A103DA">
       <w:rPr>
         <w:noProof/>
@@ -9031,52 +8340,51 @@
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1746761837">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1296789864">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1833789906">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1483692828">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1826316499">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1364016231">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="19"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="80"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00844436"/>
     <w:rsid w:val="000002DC"/>
@@ -9099,50 +8407,51 @@
     <w:rsid w:val="00007DCD"/>
     <w:rsid w:val="00010629"/>
     <w:rsid w:val="000106EA"/>
     <w:rsid w:val="000114CD"/>
     <w:rsid w:val="00011EF6"/>
     <w:rsid w:val="00013390"/>
     <w:rsid w:val="000135AB"/>
     <w:rsid w:val="00013F06"/>
     <w:rsid w:val="000140D3"/>
     <w:rsid w:val="0001479D"/>
     <w:rsid w:val="0001488E"/>
     <w:rsid w:val="00015A1A"/>
     <w:rsid w:val="00016BF9"/>
     <w:rsid w:val="0002097D"/>
     <w:rsid w:val="00021703"/>
     <w:rsid w:val="00021C33"/>
     <w:rsid w:val="00021D93"/>
     <w:rsid w:val="00021F83"/>
     <w:rsid w:val="000234A5"/>
     <w:rsid w:val="00023675"/>
     <w:rsid w:val="00023D40"/>
     <w:rsid w:val="000244E7"/>
     <w:rsid w:val="00024BDF"/>
     <w:rsid w:val="00025E76"/>
     <w:rsid w:val="00026477"/>
+    <w:rsid w:val="00026987"/>
     <w:rsid w:val="00027AC6"/>
     <w:rsid w:val="00027F22"/>
     <w:rsid w:val="00030867"/>
     <w:rsid w:val="00030C03"/>
     <w:rsid w:val="0003174E"/>
     <w:rsid w:val="000324E9"/>
     <w:rsid w:val="00032765"/>
     <w:rsid w:val="00032DB2"/>
     <w:rsid w:val="0003307B"/>
     <w:rsid w:val="000332F2"/>
     <w:rsid w:val="000335E2"/>
     <w:rsid w:val="0003390F"/>
     <w:rsid w:val="00034D66"/>
     <w:rsid w:val="00034E86"/>
     <w:rsid w:val="00036F31"/>
     <w:rsid w:val="0003702C"/>
     <w:rsid w:val="000417BC"/>
     <w:rsid w:val="000419C0"/>
     <w:rsid w:val="00041F98"/>
     <w:rsid w:val="00042031"/>
     <w:rsid w:val="00042CC3"/>
     <w:rsid w:val="0004351A"/>
     <w:rsid w:val="00043598"/>
     <w:rsid w:val="000448C8"/>
     <w:rsid w:val="0004519B"/>
@@ -9237,50 +8546,51 @@
     <w:rsid w:val="000A5E84"/>
     <w:rsid w:val="000A617C"/>
     <w:rsid w:val="000A7E23"/>
     <w:rsid w:val="000B05A0"/>
     <w:rsid w:val="000B1935"/>
     <w:rsid w:val="000B1D58"/>
     <w:rsid w:val="000B2784"/>
     <w:rsid w:val="000B2D9A"/>
     <w:rsid w:val="000B34D8"/>
     <w:rsid w:val="000B3D86"/>
     <w:rsid w:val="000B4436"/>
     <w:rsid w:val="000B45EC"/>
     <w:rsid w:val="000B46F3"/>
     <w:rsid w:val="000B47B2"/>
     <w:rsid w:val="000B548C"/>
     <w:rsid w:val="000B5830"/>
     <w:rsid w:val="000B715E"/>
     <w:rsid w:val="000B73D0"/>
     <w:rsid w:val="000B7E53"/>
     <w:rsid w:val="000B7E68"/>
     <w:rsid w:val="000B7F2D"/>
     <w:rsid w:val="000C0451"/>
     <w:rsid w:val="000C11F2"/>
     <w:rsid w:val="000C3F39"/>
     <w:rsid w:val="000C4011"/>
+    <w:rsid w:val="000C40B8"/>
     <w:rsid w:val="000C4265"/>
     <w:rsid w:val="000C4354"/>
     <w:rsid w:val="000C465B"/>
     <w:rsid w:val="000C4C06"/>
     <w:rsid w:val="000C4DC2"/>
     <w:rsid w:val="000C4F1C"/>
     <w:rsid w:val="000C550E"/>
     <w:rsid w:val="000C5E73"/>
     <w:rsid w:val="000C5E9B"/>
     <w:rsid w:val="000C6054"/>
     <w:rsid w:val="000C731F"/>
     <w:rsid w:val="000C75BD"/>
     <w:rsid w:val="000D0106"/>
     <w:rsid w:val="000D02AD"/>
     <w:rsid w:val="000D06A7"/>
     <w:rsid w:val="000D1EDE"/>
     <w:rsid w:val="000D2FF6"/>
     <w:rsid w:val="000D342F"/>
     <w:rsid w:val="000D3600"/>
     <w:rsid w:val="000D4D94"/>
     <w:rsid w:val="000D5273"/>
     <w:rsid w:val="000D52F3"/>
     <w:rsid w:val="000D565D"/>
     <w:rsid w:val="000D6104"/>
     <w:rsid w:val="000D6317"/>
@@ -9525,97 +8835,99 @@
     <w:rsid w:val="001B5BC7"/>
     <w:rsid w:val="001B605C"/>
     <w:rsid w:val="001C0F69"/>
     <w:rsid w:val="001C1A8D"/>
     <w:rsid w:val="001C2E36"/>
     <w:rsid w:val="001C3380"/>
     <w:rsid w:val="001C3674"/>
     <w:rsid w:val="001C36F3"/>
     <w:rsid w:val="001C41E7"/>
     <w:rsid w:val="001C4A80"/>
     <w:rsid w:val="001C4F9F"/>
     <w:rsid w:val="001C59AD"/>
     <w:rsid w:val="001C788F"/>
     <w:rsid w:val="001D0248"/>
     <w:rsid w:val="001D0D00"/>
     <w:rsid w:val="001D1061"/>
     <w:rsid w:val="001D1C85"/>
     <w:rsid w:val="001D33C7"/>
     <w:rsid w:val="001D3849"/>
     <w:rsid w:val="001D3AFF"/>
     <w:rsid w:val="001D3CC3"/>
     <w:rsid w:val="001D42CE"/>
     <w:rsid w:val="001D47DD"/>
     <w:rsid w:val="001D4EEF"/>
     <w:rsid w:val="001D5406"/>
+    <w:rsid w:val="001D5550"/>
     <w:rsid w:val="001D5F0B"/>
     <w:rsid w:val="001D6644"/>
     <w:rsid w:val="001E0097"/>
     <w:rsid w:val="001E0557"/>
     <w:rsid w:val="001E071B"/>
     <w:rsid w:val="001E0803"/>
     <w:rsid w:val="001E138B"/>
     <w:rsid w:val="001E1996"/>
     <w:rsid w:val="001E1F30"/>
     <w:rsid w:val="001E2718"/>
     <w:rsid w:val="001E294A"/>
     <w:rsid w:val="001E2E10"/>
     <w:rsid w:val="001E3141"/>
     <w:rsid w:val="001E3346"/>
     <w:rsid w:val="001E3A6C"/>
     <w:rsid w:val="001E3FEA"/>
     <w:rsid w:val="001E488A"/>
     <w:rsid w:val="001E5AB3"/>
     <w:rsid w:val="001E5E61"/>
     <w:rsid w:val="001E62BE"/>
     <w:rsid w:val="001E6509"/>
     <w:rsid w:val="001E66F5"/>
     <w:rsid w:val="001E7581"/>
     <w:rsid w:val="001E7917"/>
     <w:rsid w:val="001E7F75"/>
     <w:rsid w:val="001F07EC"/>
     <w:rsid w:val="001F08D9"/>
     <w:rsid w:val="001F0EF4"/>
     <w:rsid w:val="001F11D7"/>
     <w:rsid w:val="001F1245"/>
     <w:rsid w:val="001F1BC8"/>
     <w:rsid w:val="001F1DB1"/>
     <w:rsid w:val="001F1E33"/>
     <w:rsid w:val="001F38B8"/>
     <w:rsid w:val="001F48B8"/>
     <w:rsid w:val="001F4BBF"/>
     <w:rsid w:val="001F4F09"/>
     <w:rsid w:val="001F5277"/>
     <w:rsid w:val="001F52D1"/>
     <w:rsid w:val="001F652D"/>
     <w:rsid w:val="001F6DC2"/>
     <w:rsid w:val="001F706B"/>
     <w:rsid w:val="001F7A40"/>
     <w:rsid w:val="00200626"/>
     <w:rsid w:val="00200EDF"/>
     <w:rsid w:val="002017E2"/>
     <w:rsid w:val="00201A0C"/>
+    <w:rsid w:val="00201B40"/>
     <w:rsid w:val="002020BC"/>
     <w:rsid w:val="0020374D"/>
     <w:rsid w:val="00203802"/>
     <w:rsid w:val="002038FF"/>
     <w:rsid w:val="00205019"/>
     <w:rsid w:val="002050E5"/>
     <w:rsid w:val="00205C7D"/>
     <w:rsid w:val="00206D29"/>
     <w:rsid w:val="00207BDC"/>
     <w:rsid w:val="00207DB3"/>
     <w:rsid w:val="002101CD"/>
     <w:rsid w:val="002102FD"/>
     <w:rsid w:val="00211E13"/>
     <w:rsid w:val="002120C3"/>
     <w:rsid w:val="00212508"/>
     <w:rsid w:val="00213A05"/>
     <w:rsid w:val="00214B75"/>
     <w:rsid w:val="00214DB0"/>
     <w:rsid w:val="0021522C"/>
     <w:rsid w:val="002158A5"/>
     <w:rsid w:val="00215E88"/>
     <w:rsid w:val="00217A8D"/>
     <w:rsid w:val="0022030A"/>
     <w:rsid w:val="00221C61"/>
     <w:rsid w:val="00223820"/>
@@ -9858,80 +9170,83 @@
     <w:rsid w:val="00304C98"/>
     <w:rsid w:val="00304CC6"/>
     <w:rsid w:val="00305D9B"/>
     <w:rsid w:val="0030680B"/>
     <w:rsid w:val="003070F0"/>
     <w:rsid w:val="0030742D"/>
     <w:rsid w:val="00307669"/>
     <w:rsid w:val="00310888"/>
     <w:rsid w:val="00311110"/>
     <w:rsid w:val="00311E05"/>
     <w:rsid w:val="00311EC7"/>
     <w:rsid w:val="00312205"/>
     <w:rsid w:val="0031274C"/>
     <w:rsid w:val="00313918"/>
     <w:rsid w:val="00313B4B"/>
     <w:rsid w:val="00313C50"/>
     <w:rsid w:val="00315040"/>
     <w:rsid w:val="0031509C"/>
     <w:rsid w:val="00315448"/>
     <w:rsid w:val="00315662"/>
     <w:rsid w:val="00315ECD"/>
     <w:rsid w:val="00316AD6"/>
     <w:rsid w:val="00316B21"/>
     <w:rsid w:val="00316DA9"/>
     <w:rsid w:val="00316E99"/>
+    <w:rsid w:val="003173E8"/>
     <w:rsid w:val="00317409"/>
     <w:rsid w:val="00317F88"/>
     <w:rsid w:val="00320210"/>
     <w:rsid w:val="003204DB"/>
     <w:rsid w:val="003217FD"/>
     <w:rsid w:val="00321EDC"/>
     <w:rsid w:val="0032445F"/>
     <w:rsid w:val="003246B6"/>
     <w:rsid w:val="00324BBE"/>
     <w:rsid w:val="00324D2C"/>
     <w:rsid w:val="00325F3C"/>
     <w:rsid w:val="00326A24"/>
     <w:rsid w:val="00327728"/>
     <w:rsid w:val="0033046B"/>
     <w:rsid w:val="003306A2"/>
+    <w:rsid w:val="003307D1"/>
     <w:rsid w:val="003314FE"/>
     <w:rsid w:val="003316D2"/>
     <w:rsid w:val="00331E17"/>
     <w:rsid w:val="00332615"/>
     <w:rsid w:val="00333A3C"/>
     <w:rsid w:val="003340A4"/>
     <w:rsid w:val="0033417C"/>
     <w:rsid w:val="003344DA"/>
     <w:rsid w:val="003352F7"/>
     <w:rsid w:val="00335654"/>
     <w:rsid w:val="00335D19"/>
     <w:rsid w:val="00335D2B"/>
     <w:rsid w:val="00336499"/>
     <w:rsid w:val="00336953"/>
     <w:rsid w:val="003374A1"/>
+    <w:rsid w:val="00340813"/>
     <w:rsid w:val="003415FA"/>
     <w:rsid w:val="00341E76"/>
     <w:rsid w:val="00342BB2"/>
     <w:rsid w:val="00342C45"/>
     <w:rsid w:val="00342D60"/>
     <w:rsid w:val="003431A8"/>
     <w:rsid w:val="00343444"/>
     <w:rsid w:val="003434EA"/>
     <w:rsid w:val="00343984"/>
     <w:rsid w:val="00344360"/>
     <w:rsid w:val="00344786"/>
     <w:rsid w:val="00344D3D"/>
     <w:rsid w:val="00344E86"/>
     <w:rsid w:val="00344F42"/>
     <w:rsid w:val="003452DA"/>
     <w:rsid w:val="00345449"/>
     <w:rsid w:val="0034608A"/>
     <w:rsid w:val="00346D96"/>
     <w:rsid w:val="00347AF7"/>
     <w:rsid w:val="003511C4"/>
     <w:rsid w:val="0035150B"/>
     <w:rsid w:val="00351C32"/>
     <w:rsid w:val="0035326F"/>
     <w:rsid w:val="003533B5"/>
     <w:rsid w:val="00355195"/>
@@ -10294,50 +9609,51 @@
     <w:rsid w:val="004B576E"/>
     <w:rsid w:val="004B5F2E"/>
     <w:rsid w:val="004B6008"/>
     <w:rsid w:val="004B6C62"/>
     <w:rsid w:val="004B6F2E"/>
     <w:rsid w:val="004B7A1F"/>
     <w:rsid w:val="004C152A"/>
     <w:rsid w:val="004C1D32"/>
     <w:rsid w:val="004C22BC"/>
     <w:rsid w:val="004C277A"/>
     <w:rsid w:val="004C2B16"/>
     <w:rsid w:val="004C36F7"/>
     <w:rsid w:val="004C3C60"/>
     <w:rsid w:val="004C5900"/>
     <w:rsid w:val="004C5A41"/>
     <w:rsid w:val="004C6148"/>
     <w:rsid w:val="004C7336"/>
     <w:rsid w:val="004D0C4C"/>
     <w:rsid w:val="004D0FB1"/>
     <w:rsid w:val="004D10B6"/>
     <w:rsid w:val="004D178A"/>
     <w:rsid w:val="004D19E6"/>
     <w:rsid w:val="004D268A"/>
     <w:rsid w:val="004D31B6"/>
     <w:rsid w:val="004D3597"/>
+    <w:rsid w:val="004D3E26"/>
     <w:rsid w:val="004D4A78"/>
     <w:rsid w:val="004D5EE2"/>
     <w:rsid w:val="004D5F8F"/>
     <w:rsid w:val="004D6B5C"/>
     <w:rsid w:val="004E098C"/>
     <w:rsid w:val="004E09E1"/>
     <w:rsid w:val="004E115F"/>
     <w:rsid w:val="004E136F"/>
     <w:rsid w:val="004E145B"/>
     <w:rsid w:val="004E24B8"/>
     <w:rsid w:val="004E26D4"/>
     <w:rsid w:val="004E2ACA"/>
     <w:rsid w:val="004E2B7F"/>
     <w:rsid w:val="004E2CE5"/>
     <w:rsid w:val="004E2E9C"/>
     <w:rsid w:val="004E2FD6"/>
     <w:rsid w:val="004E4A35"/>
     <w:rsid w:val="004E555F"/>
     <w:rsid w:val="004E5563"/>
     <w:rsid w:val="004E5E6E"/>
     <w:rsid w:val="004E5E93"/>
     <w:rsid w:val="004E6079"/>
     <w:rsid w:val="004E778A"/>
     <w:rsid w:val="004E7B6F"/>
     <w:rsid w:val="004F041F"/>
@@ -11175,73 +10491,75 @@
     <w:rsid w:val="00814BE8"/>
     <w:rsid w:val="00815D2C"/>
     <w:rsid w:val="00815F57"/>
     <w:rsid w:val="00815F60"/>
     <w:rsid w:val="00816EC3"/>
     <w:rsid w:val="00817062"/>
     <w:rsid w:val="008172A1"/>
     <w:rsid w:val="008179B5"/>
     <w:rsid w:val="00820165"/>
     <w:rsid w:val="008202FE"/>
     <w:rsid w:val="00820613"/>
     <w:rsid w:val="00820D75"/>
     <w:rsid w:val="008220EC"/>
     <w:rsid w:val="008222CE"/>
     <w:rsid w:val="008223D7"/>
     <w:rsid w:val="00822478"/>
     <w:rsid w:val="00822670"/>
     <w:rsid w:val="00822DC5"/>
     <w:rsid w:val="00823098"/>
     <w:rsid w:val="0082322F"/>
     <w:rsid w:val="0082399E"/>
     <w:rsid w:val="00823B34"/>
     <w:rsid w:val="00823BA5"/>
     <w:rsid w:val="00823C37"/>
     <w:rsid w:val="00824067"/>
+    <w:rsid w:val="008249FC"/>
     <w:rsid w:val="00824BC6"/>
     <w:rsid w:val="008251E1"/>
     <w:rsid w:val="008256B5"/>
     <w:rsid w:val="00825A9A"/>
     <w:rsid w:val="0082658B"/>
     <w:rsid w:val="00826F44"/>
     <w:rsid w:val="00827B0B"/>
     <w:rsid w:val="00827CC5"/>
     <w:rsid w:val="00827EBE"/>
     <w:rsid w:val="0083024E"/>
     <w:rsid w:val="008305DC"/>
     <w:rsid w:val="008307D4"/>
     <w:rsid w:val="00831DAC"/>
     <w:rsid w:val="00832C76"/>
     <w:rsid w:val="0083338C"/>
     <w:rsid w:val="0083380F"/>
     <w:rsid w:val="00833CAE"/>
     <w:rsid w:val="0083459E"/>
     <w:rsid w:val="008349D4"/>
     <w:rsid w:val="00834E70"/>
     <w:rsid w:val="00836D5A"/>
     <w:rsid w:val="00836F70"/>
     <w:rsid w:val="00837029"/>
+    <w:rsid w:val="0083738A"/>
     <w:rsid w:val="00837442"/>
     <w:rsid w:val="00837858"/>
     <w:rsid w:val="00837D74"/>
     <w:rsid w:val="008400B3"/>
     <w:rsid w:val="0084045B"/>
     <w:rsid w:val="0084126E"/>
     <w:rsid w:val="008412B9"/>
     <w:rsid w:val="00841824"/>
     <w:rsid w:val="00841D62"/>
     <w:rsid w:val="00841E9C"/>
     <w:rsid w:val="00841FDF"/>
     <w:rsid w:val="008424AE"/>
     <w:rsid w:val="008432FD"/>
     <w:rsid w:val="00843869"/>
     <w:rsid w:val="00844436"/>
     <w:rsid w:val="00844718"/>
     <w:rsid w:val="008449F4"/>
     <w:rsid w:val="00844BEA"/>
     <w:rsid w:val="0084540E"/>
     <w:rsid w:val="008467F2"/>
     <w:rsid w:val="00846803"/>
     <w:rsid w:val="00846BBD"/>
     <w:rsid w:val="00847329"/>
     <w:rsid w:val="008473B2"/>
     <w:rsid w:val="008475B2"/>
@@ -11689,91 +11007,93 @@
     <w:rsid w:val="00A1783F"/>
     <w:rsid w:val="00A20502"/>
     <w:rsid w:val="00A209B6"/>
     <w:rsid w:val="00A20AAF"/>
     <w:rsid w:val="00A20F4C"/>
     <w:rsid w:val="00A210B9"/>
     <w:rsid w:val="00A22DBE"/>
     <w:rsid w:val="00A22DDF"/>
     <w:rsid w:val="00A23203"/>
     <w:rsid w:val="00A23760"/>
     <w:rsid w:val="00A23D6F"/>
     <w:rsid w:val="00A23E9F"/>
     <w:rsid w:val="00A244E4"/>
     <w:rsid w:val="00A2642A"/>
     <w:rsid w:val="00A2682C"/>
     <w:rsid w:val="00A26EE7"/>
     <w:rsid w:val="00A2734C"/>
     <w:rsid w:val="00A27EFD"/>
     <w:rsid w:val="00A309F6"/>
     <w:rsid w:val="00A30CA8"/>
     <w:rsid w:val="00A30FDF"/>
     <w:rsid w:val="00A314D1"/>
     <w:rsid w:val="00A315BA"/>
     <w:rsid w:val="00A315CC"/>
     <w:rsid w:val="00A31FF5"/>
+    <w:rsid w:val="00A33181"/>
     <w:rsid w:val="00A33323"/>
     <w:rsid w:val="00A33E43"/>
     <w:rsid w:val="00A34251"/>
     <w:rsid w:val="00A343EF"/>
     <w:rsid w:val="00A34EFD"/>
     <w:rsid w:val="00A356F7"/>
     <w:rsid w:val="00A35C94"/>
     <w:rsid w:val="00A35F8D"/>
     <w:rsid w:val="00A3620F"/>
     <w:rsid w:val="00A3632D"/>
     <w:rsid w:val="00A36FE6"/>
     <w:rsid w:val="00A410B1"/>
     <w:rsid w:val="00A41392"/>
     <w:rsid w:val="00A43EA3"/>
     <w:rsid w:val="00A43F02"/>
     <w:rsid w:val="00A44381"/>
     <w:rsid w:val="00A44661"/>
     <w:rsid w:val="00A44E2A"/>
     <w:rsid w:val="00A451C2"/>
     <w:rsid w:val="00A45CFC"/>
     <w:rsid w:val="00A4617B"/>
     <w:rsid w:val="00A46444"/>
     <w:rsid w:val="00A46BBF"/>
     <w:rsid w:val="00A47A2C"/>
     <w:rsid w:val="00A47FD2"/>
     <w:rsid w:val="00A502FD"/>
     <w:rsid w:val="00A5098E"/>
     <w:rsid w:val="00A509EE"/>
     <w:rsid w:val="00A50DAD"/>
     <w:rsid w:val="00A50F32"/>
     <w:rsid w:val="00A510AA"/>
     <w:rsid w:val="00A51790"/>
     <w:rsid w:val="00A51C93"/>
     <w:rsid w:val="00A520FC"/>
     <w:rsid w:val="00A526B5"/>
     <w:rsid w:val="00A53B74"/>
     <w:rsid w:val="00A53C60"/>
     <w:rsid w:val="00A542E8"/>
     <w:rsid w:val="00A557F8"/>
     <w:rsid w:val="00A559EC"/>
     <w:rsid w:val="00A565E3"/>
+    <w:rsid w:val="00A56B2B"/>
     <w:rsid w:val="00A56F57"/>
     <w:rsid w:val="00A57AE8"/>
     <w:rsid w:val="00A6021D"/>
     <w:rsid w:val="00A60506"/>
     <w:rsid w:val="00A6202B"/>
     <w:rsid w:val="00A6265A"/>
     <w:rsid w:val="00A64E04"/>
     <w:rsid w:val="00A6565E"/>
     <w:rsid w:val="00A6637A"/>
     <w:rsid w:val="00A6659A"/>
     <w:rsid w:val="00A67023"/>
     <w:rsid w:val="00A67109"/>
     <w:rsid w:val="00A67AE8"/>
     <w:rsid w:val="00A70556"/>
     <w:rsid w:val="00A7083F"/>
     <w:rsid w:val="00A71DEA"/>
     <w:rsid w:val="00A7216D"/>
     <w:rsid w:val="00A7268E"/>
     <w:rsid w:val="00A72CBD"/>
     <w:rsid w:val="00A73501"/>
     <w:rsid w:val="00A741D4"/>
     <w:rsid w:val="00A7451F"/>
     <w:rsid w:val="00A74693"/>
     <w:rsid w:val="00A74837"/>
     <w:rsid w:val="00A761D2"/>
@@ -11818,50 +11138,51 @@
     <w:rsid w:val="00AA6FAC"/>
     <w:rsid w:val="00AA7929"/>
     <w:rsid w:val="00AB0578"/>
     <w:rsid w:val="00AB093D"/>
     <w:rsid w:val="00AB0A97"/>
     <w:rsid w:val="00AB1902"/>
     <w:rsid w:val="00AB1BBF"/>
     <w:rsid w:val="00AB1DD5"/>
     <w:rsid w:val="00AB23B4"/>
     <w:rsid w:val="00AB2D5C"/>
     <w:rsid w:val="00AB5C3A"/>
     <w:rsid w:val="00AB5F65"/>
     <w:rsid w:val="00AB6E09"/>
     <w:rsid w:val="00AB74F9"/>
     <w:rsid w:val="00AC0A15"/>
     <w:rsid w:val="00AC0DC2"/>
     <w:rsid w:val="00AC176A"/>
     <w:rsid w:val="00AC17B7"/>
     <w:rsid w:val="00AC199E"/>
     <w:rsid w:val="00AC1AF7"/>
     <w:rsid w:val="00AC2548"/>
     <w:rsid w:val="00AC2701"/>
     <w:rsid w:val="00AC2904"/>
     <w:rsid w:val="00AC2A7E"/>
     <w:rsid w:val="00AC34DD"/>
+    <w:rsid w:val="00AC38AE"/>
     <w:rsid w:val="00AC392D"/>
     <w:rsid w:val="00AC39DC"/>
     <w:rsid w:val="00AC4405"/>
     <w:rsid w:val="00AC4868"/>
     <w:rsid w:val="00AC4A40"/>
     <w:rsid w:val="00AC4BEC"/>
     <w:rsid w:val="00AC569D"/>
     <w:rsid w:val="00AC69CB"/>
     <w:rsid w:val="00AC6B61"/>
     <w:rsid w:val="00AC6F02"/>
     <w:rsid w:val="00AC7878"/>
     <w:rsid w:val="00AD1959"/>
     <w:rsid w:val="00AD267C"/>
     <w:rsid w:val="00AD287F"/>
     <w:rsid w:val="00AD47DF"/>
     <w:rsid w:val="00AD563F"/>
     <w:rsid w:val="00AD5ACB"/>
     <w:rsid w:val="00AD5C4B"/>
     <w:rsid w:val="00AD5DE4"/>
     <w:rsid w:val="00AD6951"/>
     <w:rsid w:val="00AD6B49"/>
     <w:rsid w:val="00AD6C1E"/>
     <w:rsid w:val="00AD79DB"/>
     <w:rsid w:val="00AD7DA2"/>
     <w:rsid w:val="00AE0B2D"/>
@@ -11915,50 +11236,51 @@
     <w:rsid w:val="00B07FC0"/>
     <w:rsid w:val="00B10479"/>
     <w:rsid w:val="00B10731"/>
     <w:rsid w:val="00B10CB6"/>
     <w:rsid w:val="00B10CBA"/>
     <w:rsid w:val="00B11113"/>
     <w:rsid w:val="00B119A2"/>
     <w:rsid w:val="00B12010"/>
     <w:rsid w:val="00B144DE"/>
     <w:rsid w:val="00B14A97"/>
     <w:rsid w:val="00B15A87"/>
     <w:rsid w:val="00B15F13"/>
     <w:rsid w:val="00B16071"/>
     <w:rsid w:val="00B164E7"/>
     <w:rsid w:val="00B16E8C"/>
     <w:rsid w:val="00B20465"/>
     <w:rsid w:val="00B204A1"/>
     <w:rsid w:val="00B20C1C"/>
     <w:rsid w:val="00B212A3"/>
     <w:rsid w:val="00B2144C"/>
     <w:rsid w:val="00B21FDE"/>
     <w:rsid w:val="00B22AEE"/>
     <w:rsid w:val="00B230B3"/>
     <w:rsid w:val="00B23192"/>
     <w:rsid w:val="00B24229"/>
+    <w:rsid w:val="00B24709"/>
     <w:rsid w:val="00B24AD7"/>
     <w:rsid w:val="00B2502E"/>
     <w:rsid w:val="00B254A1"/>
     <w:rsid w:val="00B25863"/>
     <w:rsid w:val="00B26A18"/>
     <w:rsid w:val="00B27EA7"/>
     <w:rsid w:val="00B30021"/>
     <w:rsid w:val="00B309C2"/>
     <w:rsid w:val="00B31B96"/>
     <w:rsid w:val="00B323F6"/>
     <w:rsid w:val="00B32CE7"/>
     <w:rsid w:val="00B33255"/>
     <w:rsid w:val="00B342EA"/>
     <w:rsid w:val="00B345AE"/>
     <w:rsid w:val="00B34ADD"/>
     <w:rsid w:val="00B34BC5"/>
     <w:rsid w:val="00B353C7"/>
     <w:rsid w:val="00B359A3"/>
     <w:rsid w:val="00B35A34"/>
     <w:rsid w:val="00B35AA4"/>
     <w:rsid w:val="00B35F69"/>
     <w:rsid w:val="00B35FD1"/>
     <w:rsid w:val="00B366A1"/>
     <w:rsid w:val="00B373FE"/>
     <w:rsid w:val="00B37C11"/>
@@ -12072,50 +11394,51 @@
     <w:rsid w:val="00BA7507"/>
     <w:rsid w:val="00BA7FDF"/>
     <w:rsid w:val="00BB02F3"/>
     <w:rsid w:val="00BB0315"/>
     <w:rsid w:val="00BB0678"/>
     <w:rsid w:val="00BB0FBA"/>
     <w:rsid w:val="00BB1C9E"/>
     <w:rsid w:val="00BB1CAD"/>
     <w:rsid w:val="00BB29B8"/>
     <w:rsid w:val="00BB2E02"/>
     <w:rsid w:val="00BB3604"/>
     <w:rsid w:val="00BB36B3"/>
     <w:rsid w:val="00BB56F2"/>
     <w:rsid w:val="00BB6923"/>
     <w:rsid w:val="00BB7601"/>
     <w:rsid w:val="00BC0220"/>
     <w:rsid w:val="00BC1548"/>
     <w:rsid w:val="00BC1957"/>
     <w:rsid w:val="00BC1C74"/>
     <w:rsid w:val="00BC1F62"/>
     <w:rsid w:val="00BC224C"/>
     <w:rsid w:val="00BC255D"/>
     <w:rsid w:val="00BC2D94"/>
     <w:rsid w:val="00BC327D"/>
     <w:rsid w:val="00BC329B"/>
+    <w:rsid w:val="00BC43E4"/>
     <w:rsid w:val="00BC4856"/>
     <w:rsid w:val="00BC4B7E"/>
     <w:rsid w:val="00BC5A1E"/>
     <w:rsid w:val="00BC614E"/>
     <w:rsid w:val="00BC66FF"/>
     <w:rsid w:val="00BC6DF0"/>
     <w:rsid w:val="00BD0D29"/>
     <w:rsid w:val="00BD0DAE"/>
     <w:rsid w:val="00BD0E27"/>
     <w:rsid w:val="00BD2098"/>
     <w:rsid w:val="00BD232E"/>
     <w:rsid w:val="00BD265E"/>
     <w:rsid w:val="00BD37F7"/>
     <w:rsid w:val="00BD388B"/>
     <w:rsid w:val="00BD3B02"/>
     <w:rsid w:val="00BD4290"/>
     <w:rsid w:val="00BD4AB7"/>
     <w:rsid w:val="00BD5A9A"/>
     <w:rsid w:val="00BD5CA8"/>
     <w:rsid w:val="00BD5F83"/>
     <w:rsid w:val="00BD6283"/>
     <w:rsid w:val="00BD6735"/>
     <w:rsid w:val="00BD6C21"/>
     <w:rsid w:val="00BD70E9"/>
     <w:rsid w:val="00BE155C"/>
@@ -12169,50 +11492,51 @@
     <w:rsid w:val="00C056AE"/>
     <w:rsid w:val="00C06AB1"/>
     <w:rsid w:val="00C0776F"/>
     <w:rsid w:val="00C0E458"/>
     <w:rsid w:val="00C100B5"/>
     <w:rsid w:val="00C1038F"/>
     <w:rsid w:val="00C103AC"/>
     <w:rsid w:val="00C106F4"/>
     <w:rsid w:val="00C1085B"/>
     <w:rsid w:val="00C10982"/>
     <w:rsid w:val="00C112A5"/>
     <w:rsid w:val="00C1218B"/>
     <w:rsid w:val="00C12569"/>
     <w:rsid w:val="00C12A26"/>
     <w:rsid w:val="00C134D5"/>
     <w:rsid w:val="00C138D1"/>
     <w:rsid w:val="00C1416F"/>
     <w:rsid w:val="00C145D0"/>
     <w:rsid w:val="00C14DD9"/>
     <w:rsid w:val="00C14EFE"/>
     <w:rsid w:val="00C152B1"/>
     <w:rsid w:val="00C1534A"/>
     <w:rsid w:val="00C158BC"/>
     <w:rsid w:val="00C159B2"/>
     <w:rsid w:val="00C15FB2"/>
+    <w:rsid w:val="00C16700"/>
     <w:rsid w:val="00C16B23"/>
     <w:rsid w:val="00C174B2"/>
     <w:rsid w:val="00C178E8"/>
     <w:rsid w:val="00C21976"/>
     <w:rsid w:val="00C22537"/>
     <w:rsid w:val="00C230DF"/>
     <w:rsid w:val="00C23547"/>
     <w:rsid w:val="00C23A35"/>
     <w:rsid w:val="00C23B5A"/>
     <w:rsid w:val="00C253FB"/>
     <w:rsid w:val="00C25661"/>
     <w:rsid w:val="00C2575A"/>
     <w:rsid w:val="00C2599A"/>
     <w:rsid w:val="00C25D1C"/>
     <w:rsid w:val="00C2634A"/>
     <w:rsid w:val="00C263C1"/>
     <w:rsid w:val="00C27775"/>
     <w:rsid w:val="00C27DA3"/>
     <w:rsid w:val="00C27E7E"/>
     <w:rsid w:val="00C30B2A"/>
     <w:rsid w:val="00C30DFB"/>
     <w:rsid w:val="00C32624"/>
     <w:rsid w:val="00C32B2B"/>
     <w:rsid w:val="00C32F81"/>
     <w:rsid w:val="00C3504D"/>
@@ -12571,50 +11895,51 @@
     <w:rsid w:val="00D97F02"/>
     <w:rsid w:val="00DA10D5"/>
     <w:rsid w:val="00DA1DA9"/>
     <w:rsid w:val="00DA2896"/>
     <w:rsid w:val="00DA2A37"/>
     <w:rsid w:val="00DA2A87"/>
     <w:rsid w:val="00DA43F9"/>
     <w:rsid w:val="00DA4677"/>
     <w:rsid w:val="00DA4EAC"/>
     <w:rsid w:val="00DA5147"/>
     <w:rsid w:val="00DA65C1"/>
     <w:rsid w:val="00DA726D"/>
     <w:rsid w:val="00DA76F7"/>
     <w:rsid w:val="00DA7D99"/>
     <w:rsid w:val="00DB0088"/>
     <w:rsid w:val="00DB02E7"/>
     <w:rsid w:val="00DB0D3A"/>
     <w:rsid w:val="00DB1A49"/>
     <w:rsid w:val="00DB2006"/>
     <w:rsid w:val="00DB2277"/>
     <w:rsid w:val="00DB2D5B"/>
     <w:rsid w:val="00DB32EE"/>
     <w:rsid w:val="00DB4C8B"/>
     <w:rsid w:val="00DB5DBD"/>
     <w:rsid w:val="00DB61DA"/>
+    <w:rsid w:val="00DB6AAA"/>
     <w:rsid w:val="00DB7495"/>
     <w:rsid w:val="00DB7D9C"/>
     <w:rsid w:val="00DC10F9"/>
     <w:rsid w:val="00DC1814"/>
     <w:rsid w:val="00DC1971"/>
     <w:rsid w:val="00DC1F3B"/>
     <w:rsid w:val="00DC32B5"/>
     <w:rsid w:val="00DC3434"/>
     <w:rsid w:val="00DC3E08"/>
     <w:rsid w:val="00DC4C51"/>
     <w:rsid w:val="00DC5361"/>
     <w:rsid w:val="00DC598B"/>
     <w:rsid w:val="00DC5C9E"/>
     <w:rsid w:val="00DC60E1"/>
     <w:rsid w:val="00DC6274"/>
     <w:rsid w:val="00DC6B16"/>
     <w:rsid w:val="00DC6E79"/>
     <w:rsid w:val="00DC72C8"/>
     <w:rsid w:val="00DC7967"/>
     <w:rsid w:val="00DD113B"/>
     <w:rsid w:val="00DD2F5D"/>
     <w:rsid w:val="00DD37C1"/>
     <w:rsid w:val="00DD3FBB"/>
     <w:rsid w:val="00DD4096"/>
     <w:rsid w:val="00DD4A76"/>
@@ -12771,88 +12096,90 @@
     <w:rsid w:val="00E72161"/>
     <w:rsid w:val="00E727B8"/>
     <w:rsid w:val="00E73B7F"/>
     <w:rsid w:val="00E7425D"/>
     <w:rsid w:val="00E742D4"/>
     <w:rsid w:val="00E750D5"/>
     <w:rsid w:val="00E75D80"/>
     <w:rsid w:val="00E75E14"/>
     <w:rsid w:val="00E7662B"/>
     <w:rsid w:val="00E76B49"/>
     <w:rsid w:val="00E76CB3"/>
     <w:rsid w:val="00E773D5"/>
     <w:rsid w:val="00E80A65"/>
     <w:rsid w:val="00E80D82"/>
     <w:rsid w:val="00E810F3"/>
     <w:rsid w:val="00E812C8"/>
     <w:rsid w:val="00E81479"/>
     <w:rsid w:val="00E8226F"/>
     <w:rsid w:val="00E83ADB"/>
     <w:rsid w:val="00E84813"/>
     <w:rsid w:val="00E84B80"/>
     <w:rsid w:val="00E851C1"/>
     <w:rsid w:val="00E851EC"/>
     <w:rsid w:val="00E862DE"/>
     <w:rsid w:val="00E864AB"/>
+    <w:rsid w:val="00E8666E"/>
     <w:rsid w:val="00E86810"/>
     <w:rsid w:val="00E90190"/>
     <w:rsid w:val="00E90A2C"/>
     <w:rsid w:val="00E90CC2"/>
     <w:rsid w:val="00E911E8"/>
     <w:rsid w:val="00E9126E"/>
     <w:rsid w:val="00E92F7D"/>
     <w:rsid w:val="00E9354D"/>
     <w:rsid w:val="00E936AD"/>
     <w:rsid w:val="00E93798"/>
     <w:rsid w:val="00E93D37"/>
     <w:rsid w:val="00E9494E"/>
     <w:rsid w:val="00E966AF"/>
     <w:rsid w:val="00E9759C"/>
     <w:rsid w:val="00EA0006"/>
     <w:rsid w:val="00EA01FE"/>
     <w:rsid w:val="00EA1157"/>
     <w:rsid w:val="00EA2548"/>
     <w:rsid w:val="00EA41EC"/>
     <w:rsid w:val="00EA43AD"/>
     <w:rsid w:val="00EA4C74"/>
     <w:rsid w:val="00EA500F"/>
     <w:rsid w:val="00EA5728"/>
     <w:rsid w:val="00EA5B42"/>
     <w:rsid w:val="00EA5B90"/>
     <w:rsid w:val="00EA637F"/>
     <w:rsid w:val="00EA699D"/>
     <w:rsid w:val="00EB0240"/>
     <w:rsid w:val="00EB0324"/>
     <w:rsid w:val="00EB0A17"/>
     <w:rsid w:val="00EB12C9"/>
     <w:rsid w:val="00EB14FE"/>
     <w:rsid w:val="00EB1976"/>
     <w:rsid w:val="00EB2663"/>
     <w:rsid w:val="00EB4135"/>
     <w:rsid w:val="00EB66BD"/>
     <w:rsid w:val="00EB6961"/>
     <w:rsid w:val="00EC0ADF"/>
+    <w:rsid w:val="00EC0D15"/>
     <w:rsid w:val="00EC2A5E"/>
     <w:rsid w:val="00EC2FC8"/>
     <w:rsid w:val="00EC32CA"/>
     <w:rsid w:val="00EC38AE"/>
     <w:rsid w:val="00EC390C"/>
     <w:rsid w:val="00EC3B78"/>
     <w:rsid w:val="00EC413D"/>
     <w:rsid w:val="00EC5119"/>
     <w:rsid w:val="00EC5764"/>
     <w:rsid w:val="00EC596B"/>
     <w:rsid w:val="00EC5CEE"/>
     <w:rsid w:val="00EC6C92"/>
     <w:rsid w:val="00EC6C93"/>
     <w:rsid w:val="00EC7412"/>
     <w:rsid w:val="00EC7D40"/>
     <w:rsid w:val="00EC7FF5"/>
     <w:rsid w:val="00ED04A1"/>
     <w:rsid w:val="00ED06AE"/>
     <w:rsid w:val="00ED0F68"/>
     <w:rsid w:val="00ED1426"/>
     <w:rsid w:val="00ED1937"/>
     <w:rsid w:val="00ED25A9"/>
     <w:rsid w:val="00ED28E6"/>
     <w:rsid w:val="00ED388C"/>
     <w:rsid w:val="00ED3C3E"/>
@@ -12871,71 +12198,73 @@
     <w:rsid w:val="00EE2A32"/>
     <w:rsid w:val="00EE327A"/>
     <w:rsid w:val="00EE38CB"/>
     <w:rsid w:val="00EE49B3"/>
     <w:rsid w:val="00EE5D9E"/>
     <w:rsid w:val="00EE6A22"/>
     <w:rsid w:val="00EE6D86"/>
     <w:rsid w:val="00EE77E4"/>
     <w:rsid w:val="00EE7E0D"/>
     <w:rsid w:val="00EF0C35"/>
     <w:rsid w:val="00EF1914"/>
     <w:rsid w:val="00EF19F3"/>
     <w:rsid w:val="00EF1D29"/>
     <w:rsid w:val="00EF31C2"/>
     <w:rsid w:val="00EF32BB"/>
     <w:rsid w:val="00EF3B43"/>
     <w:rsid w:val="00EF419A"/>
     <w:rsid w:val="00EF4A0F"/>
     <w:rsid w:val="00EF50AA"/>
     <w:rsid w:val="00EF5BF6"/>
     <w:rsid w:val="00EF646C"/>
     <w:rsid w:val="00EF6DC1"/>
     <w:rsid w:val="00EF73FE"/>
     <w:rsid w:val="00EF744E"/>
     <w:rsid w:val="00EF7CEA"/>
+    <w:rsid w:val="00F001E3"/>
     <w:rsid w:val="00F00769"/>
     <w:rsid w:val="00F009EF"/>
     <w:rsid w:val="00F00AB1"/>
     <w:rsid w:val="00F011D8"/>
     <w:rsid w:val="00F013A7"/>
     <w:rsid w:val="00F01FC0"/>
     <w:rsid w:val="00F01FF0"/>
     <w:rsid w:val="00F0288F"/>
     <w:rsid w:val="00F03212"/>
     <w:rsid w:val="00F0387F"/>
     <w:rsid w:val="00F039A1"/>
     <w:rsid w:val="00F03F62"/>
     <w:rsid w:val="00F04B83"/>
     <w:rsid w:val="00F0606B"/>
     <w:rsid w:val="00F06CFA"/>
     <w:rsid w:val="00F07F34"/>
     <w:rsid w:val="00F1069B"/>
     <w:rsid w:val="00F10EAC"/>
     <w:rsid w:val="00F120C4"/>
     <w:rsid w:val="00F140DD"/>
     <w:rsid w:val="00F147A9"/>
+    <w:rsid w:val="00F1591E"/>
     <w:rsid w:val="00F1775C"/>
     <w:rsid w:val="00F2046B"/>
     <w:rsid w:val="00F20C2D"/>
     <w:rsid w:val="00F21FD9"/>
     <w:rsid w:val="00F22461"/>
     <w:rsid w:val="00F2286B"/>
     <w:rsid w:val="00F228BB"/>
     <w:rsid w:val="00F22BC1"/>
     <w:rsid w:val="00F22CAB"/>
     <w:rsid w:val="00F23141"/>
     <w:rsid w:val="00F233FE"/>
     <w:rsid w:val="00F23464"/>
     <w:rsid w:val="00F23B8D"/>
     <w:rsid w:val="00F23CE9"/>
     <w:rsid w:val="00F2447A"/>
     <w:rsid w:val="00F2517D"/>
     <w:rsid w:val="00F25237"/>
     <w:rsid w:val="00F253BC"/>
     <w:rsid w:val="00F2556C"/>
     <w:rsid w:val="00F25573"/>
     <w:rsid w:val="00F268D5"/>
     <w:rsid w:val="00F26CC7"/>
     <w:rsid w:val="00F27BB2"/>
     <w:rsid w:val="00F27F37"/>
     <w:rsid w:val="00F30A95"/>
@@ -12992,50 +12321,51 @@
     <w:rsid w:val="00F63FBA"/>
     <w:rsid w:val="00F64817"/>
     <w:rsid w:val="00F64902"/>
     <w:rsid w:val="00F65396"/>
     <w:rsid w:val="00F65983"/>
     <w:rsid w:val="00F65CC4"/>
     <w:rsid w:val="00F66839"/>
     <w:rsid w:val="00F66E26"/>
     <w:rsid w:val="00F70BB2"/>
     <w:rsid w:val="00F71161"/>
     <w:rsid w:val="00F71520"/>
     <w:rsid w:val="00F71950"/>
     <w:rsid w:val="00F7292D"/>
     <w:rsid w:val="00F738C0"/>
     <w:rsid w:val="00F73FA0"/>
     <w:rsid w:val="00F742C1"/>
     <w:rsid w:val="00F74999"/>
     <w:rsid w:val="00F74A78"/>
     <w:rsid w:val="00F74C37"/>
     <w:rsid w:val="00F74E0C"/>
     <w:rsid w:val="00F75152"/>
     <w:rsid w:val="00F75527"/>
     <w:rsid w:val="00F75C8A"/>
     <w:rsid w:val="00F76AA5"/>
     <w:rsid w:val="00F77BF2"/>
+    <w:rsid w:val="00F807B7"/>
     <w:rsid w:val="00F815C6"/>
     <w:rsid w:val="00F81F0F"/>
     <w:rsid w:val="00F825B6"/>
     <w:rsid w:val="00F82E37"/>
     <w:rsid w:val="00F8474F"/>
     <w:rsid w:val="00F848A0"/>
     <w:rsid w:val="00F849B3"/>
     <w:rsid w:val="00F859E6"/>
     <w:rsid w:val="00F863A4"/>
     <w:rsid w:val="00F8698A"/>
     <w:rsid w:val="00F86A83"/>
     <w:rsid w:val="00F8745B"/>
     <w:rsid w:val="00F907AA"/>
     <w:rsid w:val="00F90D25"/>
     <w:rsid w:val="00F91570"/>
     <w:rsid w:val="00F93294"/>
     <w:rsid w:val="00F93E19"/>
     <w:rsid w:val="00F94B64"/>
     <w:rsid w:val="00F953F9"/>
     <w:rsid w:val="00F96518"/>
     <w:rsid w:val="00F97AD3"/>
     <w:rsid w:val="00FA05F2"/>
     <w:rsid w:val="00FA0608"/>
     <w:rsid w:val="00FA06FA"/>
     <w:rsid w:val="00FA145A"/>
@@ -13098,50 +12428,51 @@
     <w:rsid w:val="00FD5F4D"/>
     <w:rsid w:val="00FD623E"/>
     <w:rsid w:val="00FD6541"/>
     <w:rsid w:val="00FD79C2"/>
     <w:rsid w:val="00FE1480"/>
     <w:rsid w:val="00FE204F"/>
     <w:rsid w:val="00FE286B"/>
     <w:rsid w:val="00FE28D6"/>
     <w:rsid w:val="00FE29BB"/>
     <w:rsid w:val="00FE33AD"/>
     <w:rsid w:val="00FE3D8B"/>
     <w:rsid w:val="00FE49D4"/>
     <w:rsid w:val="00FE4A98"/>
     <w:rsid w:val="00FE4F0C"/>
     <w:rsid w:val="00FE5644"/>
     <w:rsid w:val="00FE5CF8"/>
     <w:rsid w:val="00FE7C98"/>
     <w:rsid w:val="00FF0CBF"/>
     <w:rsid w:val="00FF0DF6"/>
     <w:rsid w:val="00FF1B05"/>
     <w:rsid w:val="00FF23A5"/>
     <w:rsid w:val="00FF3D74"/>
     <w:rsid w:val="00FF4F5B"/>
     <w:rsid w:val="00FF53F4"/>
     <w:rsid w:val="00FF5F23"/>
+    <w:rsid w:val="00FF654F"/>
     <w:rsid w:val="00FF794D"/>
     <w:rsid w:val="00FF7EF5"/>
     <w:rsid w:val="0100776B"/>
     <w:rsid w:val="012162F9"/>
     <w:rsid w:val="018AA97B"/>
     <w:rsid w:val="01BC28CC"/>
     <w:rsid w:val="01F51CD3"/>
     <w:rsid w:val="01FA9CE1"/>
     <w:rsid w:val="023CDBF4"/>
     <w:rsid w:val="03043894"/>
     <w:rsid w:val="0375F4B0"/>
     <w:rsid w:val="03A61D94"/>
     <w:rsid w:val="03B14DF6"/>
     <w:rsid w:val="048B7668"/>
     <w:rsid w:val="04A2EB35"/>
     <w:rsid w:val="04BFEDF0"/>
     <w:rsid w:val="050F3227"/>
     <w:rsid w:val="05130803"/>
     <w:rsid w:val="06F8550F"/>
     <w:rsid w:val="07B12538"/>
     <w:rsid w:val="07C44B90"/>
     <w:rsid w:val="084AF131"/>
     <w:rsid w:val="08C2C790"/>
     <w:rsid w:val="08CBEA9F"/>
     <w:rsid w:val="08D11ED2"/>
@@ -13935,50 +13266,51 @@
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00624F30"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal1">
     <w:name w:val="Table Normal1"/>
@@ -14916,50 +14248,65 @@
     <w:qFormat/>
     <w:rsid w:val="007978E6"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SekcjaChar">
     <w:name w:val="Sekcja Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Sekcja"/>
     <w:rsid w:val="007978E6"/>
     <w:rPr>
       <w:rFonts w:ascii="Carlito" w:eastAsia="Carlito" w:hAnsi="Carlito" w:cs="Carlito"/>
       <w:b/>
       <w:bCs/>
       <w:u w:val="single"/>
       <w:lang w:val="pl-PL"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="00AC38AE"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:adjustRightInd w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="pl-PL"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="72314755">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="141898274">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -15482,86 +14829,163 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100FA90D8F71E0BFA40B517308B3BB6023C" ma:contentTypeVersion="3" ma:contentTypeDescription="Utwórz nowy dokument." ma:contentTypeScope="" ma:versionID="22ab74f3f12fbfb1e5d55dae90afaca1">
-[...1 lines deleted...]
-    <xsd:import namespace="0c0d34b8-6a04-4fad-8f2f-e2a3bd4cb7fd"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="cac27970-8e5c-4757-892f-6380986b87a0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="6dce4b05-8b23-47c9-b568-835dba7d0927" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100027DF02BBBAB184184C42B00A97D9B09" ma:contentTypeVersion="11" ma:contentTypeDescription="Utwórz nowy dokument." ma:contentTypeScope="" ma:versionID="4c63bbfe2e5c2972c9bef51e64cd1042">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="cac27970-8e5c-4757-892f-6380986b87a0" xmlns:ns3="6dce4b05-8b23-47c9-b568-835dba7d0927" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="1415da929bc3333dcc2efa0cea6f08f0" ns2:_="" ns3:_="">
+    <xsd:import namespace="cac27970-8e5c-4757-892f-6380986b87a0"/>
+    <xsd:import namespace="6dce4b05-8b23-47c9-b568-835dba7d0927"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="0c0d34b8-6a04-4fad-8f2f-e2a3bd4cb7fd" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="cac27970-8e5c-4757-892f-6380986b87a0" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Tagi obrazów" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="0da6c2b0-0d3f-48bc-a5e3-e2410f9d8c3f" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="18" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="6dce4b05-8b23-47c9-b568-835dba7d0927" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{5c6085c3-85f2-4d7e-b204-aec9b3416465}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="6dce4b05-8b23-47c9-b568-835dba7d0927">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Typ zawartości"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Tytuł"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -15619,133 +15043,121 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8803AB1E-E056-4821-BDCC-DDB9509BBAD3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="cac27970-8e5c-4757-892f-6380986b87a0"/>
+    <ds:schemaRef ds:uri="6dce4b05-8b23-47c9-b568-835dba7d0927"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{928F30A8-449C-4569-A52B-BF63F0653FC5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6B3B7BA1-7F5F-4DFD-934F-1FC42F04A8B7}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A6792AE7-B9FE-437D-B442-02636D0B636E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="0c0d34b8-6a04-4fad-8f2f-e2a3bd4cb7fd"/>
+    <ds:schemaRef ds:uri="cac27970-8e5c-4757-892f-6380986b87a0"/>
+    <ds:schemaRef ds:uri="6dce4b05-8b23-47c9-b568-835dba7d0927"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B116D995-6324-414E-A4E6-055AE0492603}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
-  </ds:schemaRefs>
-[...15 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{0d2b6bbb-a69c-41e8-9ef1-c035572bd00e}" enabled="0" method="" siteId="{0d2b6bbb-a69c-41e8-9ef1-c035572bd00e}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>2697</Words>
-  <Characters>16182</Characters>
+  <Words>2897</Words>
+  <Characters>16519</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>134</Lines>
-  <Paragraphs>37</Paragraphs>
+  <Lines>137</Lines>
+  <Paragraphs>38</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>18842</CharactersWithSpaces>
+  <CharactersWithSpaces>19378</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="36" baseType="variant">
       <vt:variant>
         <vt:i4>5308423</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://pfrventures.pl/innovate-pl-fof</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>6684796</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -15850,32 +15262,32 @@
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2020-04-20T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Microsoft® Word dla Office 365</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
     <vt:filetime>2020-10-28T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ContentTypeId">
-    <vt:lpwstr>0x010100FA90D8F71E0BFA40B517308B3BB6023C</vt:lpwstr>
+    <vt:lpwstr>0x010100027DF02BBBAB184184C42B00A97D9B09</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>761e7a93-1043-4dc8-984f-adad9a20b69c</vt:lpwstr>
   </property>
 </Properties>
 </file>